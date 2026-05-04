--- v0 (2026-03-09)
+++ v1 (2026-05-04)
@@ -2236,559 +2236,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04783257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Characterization of the Arabidopsis Ammonium Transporter AtAMT1;3 With the Emphasis on Structural Determinants of Substrate Binding and Permeation Properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Homology modeling identifies crucial amino-acid residues that confer higher Na+ transport capacity of OcHKT1;5 from Oryza coarctata Roxb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suji Somasundaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dong-Li Hao</w:t>
+                <w:t xml:space="preserve">Rithvik S Vinekar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shun-Ying Yang</w:t>
+                <w:t xml:space="preserve">Tetsuya Ishikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shu-Xia Liu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ya-Nan Huang</w:t>
+                <w:t xml:space="preserve">Kumkum Kumari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2020.00571⟩</w:t>
+              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 61 (7), pp.1321-1334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/pcp/pcaa061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02895395v1</w:t>
+                <w:t xml:space="preserve">hal-02611154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homology modeling identifies crucial amino-acid residues that confer higher Na+ transport capacity of OcHKT1;5 from Oryza coarctata Roxb</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
+                <w:t xml:space="preserve">Functional Characterization of the Arabidopsis Ammonium Transporter AtAMT1;3 With the Emphasis on Structural Determinants of Substrate Binding and Permeation Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong-Li Hao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shun-Ying Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rithvik S Vinekar</w:t>
+                <w:t xml:space="preserve">Shu-Xia Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetsuya Ishikawa</w:t>
+                <w:t xml:space="preserve">Jin-Yan Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kumkum Kumari</w:t>
+                <w:t xml:space="preserve">Ya-Nan Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 61 (7), pp.1321-1334. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/pcp/pcaa061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2020.00571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02611154v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02895395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Na+ and K+ transport in halophytes: Functional analysis of the HmHKT2;1 transporter from Hordeum maritimum and expression under saline conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dorsaf Hmidi</w:t>
+                <w:t xml:space="preserve">A repertoire of cationic and anionic conductances at the plasma membrane of Medicago truncatula root hairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorsa Messedi</w:t>
+                <w:t xml:space="preserve">Man-Yuan Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Corratgé-Faillie</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Marhuenda</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne-Alienor Very</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 60 (11), pp.2423-2435. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 98 (3), pp.418-433. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/pcp/pcz136⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tpj.14238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623588v1</w:t>
+                <w:t xml:space="preserve">hal-02122232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A repertoire of cationic and anionic conductances at the plasma membrane of Medicago truncatula root hairs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Limin Wang</w:t>
+                <w:t xml:space="preserve">Investigation of Na+ and K+ transport in halophytes: Functional analysis of the HmHKT2;1 transporter from Hordeum maritimum and expression under saline conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorsaf Hmidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Man-Yuan Guo</w:t>
+                <w:t xml:space="preserve">Dorsa Messedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Thibaud</w:t>
+                <w:t xml:space="preserve">Claire Corratgé-Faillie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Alienor Very</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Théo Marhuenda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fizames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 98 (3), pp.418-433. </w:t>
+              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 60 (11), pp.2423-2435. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.14238⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/pcp/pcz136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122232v1</w:t>
+                <w:t xml:space="preserve">hal-02623588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BCL2-ASSOCIATED ATHANOGENE4 Regulates the KAT1 Potassium Channel and Controls Stomatal Movement</w:t>
               </w:r>
@@ -2813,51 +2813,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Carmen Marqués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo García-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Corratgé-Faillie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Andrés-Colás</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3166,429 +3166,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02622471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dual role for the OsK5.2 ion channel in stomatal movements and K+ loading into xylem sap.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Production of low-Cs+ rice plants by inactivation of the K+ transporter OsHAK1 with the CRISPR-Cas system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Nieves-Cordones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanh Hao Nguyen</w:t>
+                <w:t xml:space="preserve">Keitaro Tanoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shouguang Huang</w:t>
+                <w:t xml:space="preserve">Natsuko I. Kobayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donaldo Meynard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rémy Michel</w:t>
+                <w:t xml:space="preserve">Keiko Takagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.17.00691⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 92 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.13632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594830v1</w:t>
+                <w:t xml:space="preserve">hal-01581607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allelic variants of OsHKT1;1 underlie the divergence between indica and japonica subspecies of rice (Oryza sativa) for root sodium content.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malachy T Campbell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonoy Bandillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malachy T Campbell</w:t>
+                <w:t xml:space="preserve">Fouad Al-Shiblawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonoy Bandillo</w:t>
+                <w:t xml:space="preserve">Sandeep Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 13 (6), pp.e1006823. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pgen.1006823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of low-Cs+ rice plants by inactivation of the K+ transporter OsHAK1 with the CRISPR-Cas system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sonia Mohamed</w:t>
+                <w:t xml:space="preserve">A dual role for the OsK5.2 ion channel in stomatal movements and K+ loading into xylem sap.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Hao Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shouguang Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keitaro Tanoi</w:t>
+                <w:t xml:space="preserve">Donaldo Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natsuko I. Kobayashi</w:t>
+                <w:t xml:space="preserve">Christian Chaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keiko Takagi</w:t>
+                <w:t xml:space="preserve">Rémy Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 92 (1), </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 174 (4), pp.2409-2418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.13632⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.17.00691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01581607v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloning and functional characterization of HKT1 and AKT1 genes of Fragaria spp.-Relationship to plant response to salt stress.</w:t>
               </w:r>
@@ -4104,429 +4104,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear-localized cyclic nucleotide-gated channels mediate symbiotic calcium oscillations</w:t>
+                <w:t xml:space="preserve">The Arabidopsis AtPP2CA protein phosphatase inhibits the GORK K+ efflux channel and exerts a dominant suppressive effect on phosphomimetic-activating mutations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Charpentier</w:t>
+                <w:t xml:space="preserve">Cécile Lefoulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Boeglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jongho Sun</w:t>
+                <w:t xml:space="preserve">Bertrand Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teresa Vaz Martins</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kim Findlay</w:t>
+                <w:t xml:space="preserve">Wojciech Szponarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aae0109⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 291 (12), pp.6521 - 6533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M115.711309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01322857v1</w:t>
+                <w:t xml:space="preserve">hal-01837549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The S1-S2 linker determines the distinct pH sensitivity between ZmK2.1 and KAT1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nuclear-localized cyclic nucleotide-gated channels mediate symbiotic calcium oscillations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jongho Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li Wang</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Herve Sentenac</w:t>
+                <w:t xml:space="preserve">Teresa Vaz Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guru V. Radhakrishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Findlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.13134⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 352 (6289), pp.1102-1105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aae0109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595657v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Arabidopsis AtPP2CA protein phosphatase inhibits the GORK K+ efflux channel and exerts a dominant suppressive effect on phosphomimetic-activating mutations</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The S1-S2 linker determines the distinct pH sensitivity between ZmK2.1 and KAT1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wojciech Szponarski</w:t>
+                <w:t xml:space="preserve">Li Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shun-Ying Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Man-Yuan Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ya-Nan Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 291 (12), pp.6521 - 6533. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 85 (5), pp.675-685. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M115.711309⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tpj.13134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837549v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex interactions among residues within pore region determine the K + dependence of a KAT1-type potassium channel AmKAT1</w:t>
               </w:r>
@@ -4753,709 +4753,709 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00936768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular biology of K+ transport across the plant cell membrane: what do we learn from comparison between plant species?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The roots of future rice harvests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriem Daly</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cécile Fizames</w:t>
+                <w:t xml:space="preserve">Nourollah Ahmadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malcolm J Bennett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bishopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jplph.2014.01.011⟩</w:t>
+              <w:t xml:space="preserve">Rice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (1), pp.29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12284-014-0029-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01044789v1</w:t>
+                <w:t xml:space="preserve">hal-01118548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The roots of future rice harvests</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Malcolm J Bennett</w:t>
+                <w:t xml:space="preserve">Molecular biology of K+ transport across the plant cell membrane: what do we learn from comparison between plant species?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Nieves-Cordones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Bishopp</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antonio de Oliveira</w:t>
+                <w:t xml:space="preserve">Meriem Daly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imran Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fizames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 171 (9), pp.748-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jplph.2014.01.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12284-014-0029-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01118548v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01044789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis annexin1 mediates the radical-activated plasma membrane Ca²+- and K+-permeable conductance in root cells.</w:t>
+                <w:t xml:space="preserve">HKT2;2/1, a K⁺-permeable transporter identified in a salt-tolerant rice cultivar through surveys of natural genetic polymorphism.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anuphon Laohavisit</w:t>
+                <w:t xml:space="preserve">Ronald J F J Oomen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhonglin Shang</w:t>
+                <w:t xml:space="preserve">Begoña Benito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lourdes Rubio</w:t>
+                <w:t xml:space="preserve">Alonso Rodríguez-Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracey A Cuin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
+                <w:t xml:space="preserve">Manuel Talón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 24 (4), pp.1522-33. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 71 (5), pp.750-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1105/tpc.112.097881⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2012.05031.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00776980v1</w:t>
+                <w:t xml:space="preserve">hal-00777244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The rice monovalent cation transporter OsHKT2;4: revisited ionic selectivity.</w:t>
+                <w:t xml:space="preserve">Arabidopsis annexin1 mediates the radical-activated plasma membrane Ca²+- and K+-permeable conductance in root cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Sassi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Moreau</w:t>
+                <w:t xml:space="preserve">Anuphon Laohavisit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Gaillard</w:t>
+                <w:t xml:space="preserve">Zhonglin Shang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracey A Cuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.112.194936⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (4), pp.1522-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.112.097881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00777607v1</w:t>
+                <w:t xml:space="preserve">hal-00776980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HKT2;2/1, a K⁺-permeable transporter identified in a salt-tolerant rice cultivar through surveys of natural genetic polymorphism.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The rice monovalent cation transporter OsHKT2;4: revisited ionic selectivity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alonso Rodríguez-Navarro</w:t>
+                <w:t xml:space="preserve">Ali Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mieulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imran Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Talón</w:t>
+                <w:t xml:space="preserve">Isabelle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 71 (5), pp.750-62. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 160 (1), pp.498-510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2012.05031.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.112.194936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00777244v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00777607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AtKC1 is a general modulator of Arabidopsis inward Shaker channel activity.</w:t>
               </w:r>
@@ -5722,51 +5722,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Over-expression of an Na+-and K+-permeable HKT transporter in barley improves salt tolerance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afaq Mian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald J F J Oomen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Isayenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6539,51 +6539,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henk Miedema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vadim Demidchik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Alienor Very</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John H F Bothwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7171,442 +7171,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00086949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular mechanisms and regulation of K+ transport in higher plants</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Arabidopsis outward K+ channel GORK is involved in regulation of stomatal movements and plant transpiration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hosy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Mouline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingo Dreyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gaymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1146/annurev.arplant.54.031902.134831⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 100 (9), pp.5549-5554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0733970100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02679486v1</w:t>
+                <w:t xml:space="preserve">hal-02682675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional analysis of AtHKT1 in Arabidopsis shows that Na+ recirculation by the phloem is crucial for salt tolerance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Conejero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nublat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William J Brackenbury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 22 (9), pp.2004-2014. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/emboj/cdg207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02097355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Arabidopsis outward K+ channel GORK is involved in regulation of stomatal movements and plant transpiration</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular mechanisms and regulation of K+ transport in higher plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 100 (9), pp.5549-5554. </w:t>
+              <w:t xml:space="preserve">Annual Review of Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.575-603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.0733970100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1146/annurev.arplant.54.031902.134831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682675v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollen tube development and competitive ability are impaired by disruption of a shaker K+ channel in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Mouline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gaymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jossia Boucherez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8007,51 +8007,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Milat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ildefonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 14 (3), pp.359-364. </w:t>
@@ -8330,355 +8330,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03012426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Can Stomata Contribute to Salt Tolerance?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael F. Robinson</w:t>
+                <w:t xml:space="preserve">Plasma membrane transport systems in higher plants : from black boxes to molecular physiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen M. Logan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">T.A. Mansfield</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1006/anbo.1996.0435⟩</w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 100, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1399-3054.1997.tb03450.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03012313v1</w:t>
+                <w:t xml:space="preserve">hal-02685157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma membrane transport systems in higher plants : from black boxes to molecular physiology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Basset</w:t>
+                <w:t xml:space="preserve">How Can Stomata Contribute to Salt Tolerance?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael F. Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Herve Sentenac</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dale Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.A. Mansfield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1399-3054.1997.tb03450.x⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 80 (4), pp.387-393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/anbo.1996.0435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02685157v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03012313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of a cloned plant K+ channel in Xenopus oocytes : analysis of macroscopic currents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gaymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bosseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 7 (2), pp.321-332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8738,77 +8738,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bosseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gaymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pflügers Archiv European Journal of Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 428, pp.422-424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8937,863 +8937,863 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03012224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (36)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional studies to decipher the ionic mechanisms of salinity tolerance in rice</w:t>
+                <w:t xml:space="preserve">Functional studies and genome editing for improving salinity tolerance in rice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VAST-CNRS Science School 2024 – Advances in plant genomics for sustainable agriculture under climate change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Hanoi, Vietnam</w:t>
+              <w:t xml:space="preserve">23th International Days of Biotechnology (IDB2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Tunisienne de Biotechnologie (AT Biotech), Dec 2025, Sousse (Tunisie), Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04884733v1</w:t>
+                <w:t xml:space="preserve">hal-05543515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of cell-free expressed uniporter and symporter systems from the plant HKT transporter family in black lipid membranes</w:t>
+                <w:t xml:space="preserve">Functional studies to decipher the ionic mechanisms of salinity tolerance in rice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel du Patch-Club de Montpellier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">VAST-CNRS Science School 2024 – Advances in plant genomics for sustainable agriculture under climate change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Hanoi, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04884741v1</w:t>
+                <w:t xml:space="preserve">hal-04884733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the role of outward Shaker channels in xylem sap K+ loading through shoot-to-root K+ circulation in rice plants</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of cell-free expressed uniporter and symporter systems from the plant HKT transporter family in black lipid membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. International Days of Biotechnology IDB2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Tunisienne de Biotechnologie ATBT, Dec 2024, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">Colloque annuel du Patch-Club de Montpellier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04884726v1</w:t>
+                <w:t xml:space="preserve">hal-04884741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche de systèmes de transport de potassium impliqués dans le transfert de K+ de la mycorhize arbusculaire au riz lors d'interactions symbiotiques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New insights into the role of outward Shaker channels in xylem sap K+ loading through shoot-to-root K+ circulation in rice plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorsaf Hmidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées Francophones des Mycorhizes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">22. International Days of Biotechnology IDB2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Tunisienne de Biotechnologie ATBT, Dec 2024, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04632434v1</w:t>
+                <w:t xml:space="preserve">hal-04884726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de systèmes de transport de potassium impliqués dans le transfert de K+ de la mycorhize arbusculaire au riz lors d'interactions symbiotiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">Zhour, Houssein</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Matic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kawiporn Chinachanta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Boeglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Dauzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Boulord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journées Francophones Mycorhizes JFM6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">7. Journées Francophones des Mycorhizes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03717213v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04632434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tolérance des plantes à la salinité des sols</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId364" w:history="1">
+                <w:t xml:space="preserve">Recherche de systèmes de transport de potassium impliqués dans le transfert de K+ de la mycorhize arbusculaire au riz lors d'interactions symbiotiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Trung Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ikram Madani</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Corratgé-Faillie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layla Chmaiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhour, Houssein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'eau et la Plante - Colloque scientifique de la Société Nationale d’Horticulture de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Paris, France. pp.47-53</w:t>
+              <w:t xml:space="preserve">6. Journées Francophones Mycorhizes JFM6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03749924v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for potassium transport systems involved in arbuscular mycorrhiza-rice symbiotic interactions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tolérance des plantes à la salinité des sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alexandre Audebert</w:t>
+                <w:t xml:space="preserve">Doan Trung Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorsaf Hmidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikram Madani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhour, Houssein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISFRG 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Barcelona, France</w:t>
+              <w:t xml:space="preserve">L'eau et la Plante - Colloque scientifique de la Société Nationale d’Horticulture de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Paris, France. pp.47-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03585544v1</w:t>
+                <w:t xml:space="preserve">hal-03749924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salinity stress tolerance: ion transport and root arbuscular mycorrhization impact in rice</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Search for potassium transport systems involved in arbuscular mycorrhiza-rice symbiotic interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luu, Truong Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Corratgé-Faillie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lolivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LMI rice workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Hanoi, Vietnam</w:t>
+              <w:t xml:space="preserve">ISFRG 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Barcelona, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04783689v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche &amp;quot;safe food&amp;quot;: stratégies pour limiter l'accumulation de 137Cs+ dans le riz</w:t>
               </w:r>
@@ -9842,1573 +9842,1547 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04783817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building a functional repertoire of ion channels active at the plasma membrane of apical regions of medicago truncatula legume root hairs</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Salinity stress tolerance: ion transport and root arbuscular mycorrhization impact in rice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Congress of the International Plant Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">LMI rice workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Hanoi, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01867981v1</w:t>
+                <w:t xml:space="preserve">hal-04783689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle de l’accumulation de cations toxiques chez le riz par modification des transporteurs, de l’architecture et de l’anatomie racinaires: application à une culture sur des sols contaminés par le césium 137</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manuel Nieves Cordones</w:t>
+                <w:t xml:space="preserve">Building a functional repertoire of ion channels active at the plasma membrane of apical regions of medicago truncatula legume root hairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Man Yuan Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Guiderdoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Céréales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">12th Congress of the International Plant Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02278948v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01867981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling nutrient exchange in ectomycorrhizal symbiosis</w:t>
+                <w:t xml:space="preserve">Contrôle de l’accumulation de cations toxiques chez le riz par modification des transporteurs, de l’architecture et de l’anatomie racinaires: application à une culture sur des sols contaminés par le césium 137</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Nieves Cordones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guiderdoni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd international Molecular Mycorrhiza Meeting iMMM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Rencontres Céréales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02278961v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of loss-of-function rice mutant lines in Na+ transporter genes by using the CRISPR-Cas9 biotechnology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Donaldo Meynard</w:t>
+                <w:t xml:space="preserve">Unravelling nutrient exchange in ectomycorrhizal symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Nieves Cordones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aurore Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christophe Perin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Inter-LabEx CRISPR-Cas9</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">3rd international Molecular Mycorrhiza Meeting iMMM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02279005v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEMETERRES project: development of innovative technologies for removing radionuclides from contaminated solid and liquid matrices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Fornier</w:t>
+                <w:t xml:space="preserve">Production of loss-of-function rice mutant lines in Na+ transporter genes by using the CRISPR-Cas9 biotechnology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Razzaq Al Shiblawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donaldo Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Perin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guiderdoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Radiation Shielding (ICRS-13) &amp; 19th Topical Meeting of the Radiation Protection &amp; Shielding Division of the American Nuclear Society -2016 (RPSD-2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque Inter-LabEx CRISPR-Cas9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01645310v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of leaf transpiration in rice under salt stress: functional characterization and roles of potassium channels expressed in rice stomata</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">DEMETERRES project: development of innovative technologies for removing radionuclides from contaminated solid and liquid matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chagvardieff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Fornier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Symposium on Rice Functional Genomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Conference on Radiation Shielding (ICRS-13) &amp; 19th Topical Meeting of the Radiation Protection &amp; Shielding Division of the American Nuclear Society -2016 (RPSD-2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Paris, France. pp.05026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201715305026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02278957v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01645310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enroulement foliaire chez le blé dur en conditions de stress hydrique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Keltoum El Bouhmadi</w:t>
+                <w:t xml:space="preserve">Control of leaf transpiration in rice under salt stress: functional characterization and roles of potassium channels expressed in rice stomata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Than Hoa Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donaldo Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guiderdoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Said Mahboub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International sur “L’Afrique face aux changements climatiques” labellisé "COP22"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Casablanca, Morocco</w:t>
+              <w:t xml:space="preserve">14th International Symposium on Rice Functional Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02279007v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional and molecular analysis of Cs+ uptake in rice, and its interaction with K+ uptake</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Perin</w:t>
+                <w:t xml:space="preserve">Enroulement foliaire chez le blé dur en conditions de stress hydrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Ben-Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keltoum El Bouhmadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Mahboub</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Symposium on Rice Functional Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque International sur “L’Afrique face aux changements climatiques” labellisé "COP22"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Casablanca, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02278958v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of leaf rolling upon abiotic stress in wheat and rice</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Keltoum El Bouhmadi</w:t>
+                <w:t xml:space="preserve">Functional and molecular analysis of Cs+ uptake in rice, and its interaction with K+ uptake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Nieves Cordones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donaldo Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Internationales de Biotechnologie (JIB 2016) de l’Association Tunisienne de Biotechnologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Sousse, Tunisia</w:t>
+              <w:t xml:space="preserve">14th International Symposium on Rice Functional Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02278994v1</w:t>
+                <w:t xml:space="preserve">hal-02278958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrophysiological characterization of Medicago truncatula root hair conductances potentially involved in the early Nod factor signaling in rhizobial symbiosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Limin Wang</w:t>
+                <w:t xml:space="preserve">Study of leaf rolling upon abiotic stress in wheat and rice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Ben Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keltoum El Bouhmadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Mahboub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26 ème colloque “Canaux Ioniques”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Sète, France</w:t>
+              <w:t xml:space="preserve">Journées Internationales de Biotechnologie (JIB 2016) de l’Association Tunisienne de Biotechnologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Sousse, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02279006v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and functional characterization of inward Shaker channels expressed in rice stomata</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Guiderdoni</w:t>
+                <w:t xml:space="preserve">Etude fonctionnelle de deux transporteurs HKT1;4 de Triticum monococcum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Tounsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26 ème colloque “Canaux Ioniques”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Sète, France</w:t>
+              <w:t xml:space="preserve">Journées Internationales de Biotechnologie 2015 (Association Tunisienne de Biotechnologie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Djerba, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02278967v1</w:t>
+                <w:t xml:space="preserve">hal-02278990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude fonctionnelle de deux transporteurs HKT1;4 de Triticum monococcum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sana Tounsi</w:t>
+                <w:t xml:space="preserve">Isolement et étude de l’activité des promoteurs des gènes TdHKT1;4-1 et TdHKT1;4-2 chez des plantes transgéniques de blé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siwar Ben Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Khaled Masmoudi</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiçal Brini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales de Biotechnologie 2015 (Association Tunisienne de Biotechnologie)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2015, Djerba, Tunisie</w:t>
+              <w:t xml:space="preserve">, Dec 2015, Djerba, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02278990v1</w:t>
+                <w:t xml:space="preserve">hal-02278985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolement et étude de l’activité des promoteurs des gènes TdHKT1;4-1 et TdHKT1;4-2 chez des plantes transgéniques de blé</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Khaled Masmoudi</w:t>
+                <w:t xml:space="preserve">Identification and functional characterization of inward Shaker channels expressed in rice stomata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Than Hoa Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donaldo Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guiderdoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Faiçal Brini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Internationales de Biotechnologie 2015 (Association Tunisienne de Biotechnologie)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Djerba, Tunisia</w:t>
+              <w:t xml:space="preserve">26 ème colloque “Canaux Ioniques”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02278985v1</w:t>
+                <w:t xml:space="preserve">hal-02278967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clonage et caractérisation électrophysiologique d’un transporteur HKT chez l’orge sauvage Hordeum maritimum</w:t>
               </w:r>
@@ -11567,51 +11541,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guiderdoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Nieves Cordones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Workshop on Cs Bioremediation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Tokyo, Japan</w:t>
@@ -11640,77 +11614,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidermal cell turgor depends on a K+ channel to regulate stomatal aperture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Nieves Cordones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farukh Azeem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Mouline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Duby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11759,1268 +11733,1363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02278971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydro-mineral nutrition and adaptation to abiotic stresses in rice: Analysis of root aquaporins and Na+/K+ transport systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Doan Luu</w:t>
+                <w:t xml:space="preserve">Electrophysiological characterization of Medicago truncatula root hair conductances potentially involved in the early Nod factor signaling in rhizobial symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Rice Science Partnership (GRiSP) meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">26 ème colloque “Canaux Ioniques”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190178v1</w:t>
+                <w:t xml:space="preserve">hal-02279006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolite switch with anti abscisic acid actvity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Tran</w:t>
+                <w:t xml:space="preserve">Hydro-mineral nutrition and adaptation to abiotic stresses in rice: Analysis of root aquaporins and Na+/K+ transport systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Arabidopsis Research (ICAR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">Global Rice Science Partnership (GRiSP) meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594688v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation fonctionnelle par électrophysiologie d’un transporteur HKT1;4-A1 de Triticum monococcum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sana Tounsi</w:t>
+                <w:t xml:space="preserve">Metabolite switch with anti abscisic acid actvity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Leung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leonhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Internationales de Biotechnologie 2014 (Association Tunisienne de Biotechnologie)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Yassmine Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">25th International Conference on Arabidopsis Research (ICAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02278983v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annexin-mediated calcium signalling in roots</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tracey A Cuin</w:t>
+                <w:t xml:space="preserve">Caractérisation fonctionnelle par électrophysiologie d’un transporteur HKT1;4-A1 de Triticum monococcum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Tounsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiçal Brini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International Workshop on Plant Membrane Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Kurashiki, Japan</w:t>
+              <w:t xml:space="preserve">Journées Internationales de Biotechnologie 2014 (Association Tunisienne de Biotechnologie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Yassmine Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595443v1</w:t>
+                <w:t xml:space="preserve">hal-02278983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional diversity of cation channels and transporters in rice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Annexin-mediated calcium signalling in roots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anuphon Laohavisit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhonglin Shang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracey A Cuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24 ème colloque Canaux Ioniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, île d’Oléron, France</w:t>
+              <w:t xml:space="preserve">16. International Workshop on Plant Membrane Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Kurashiki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01593947v1</w:t>
+                <w:t xml:space="preserve">hal-01595443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of ion channels expressed in Medicago truncatula root hairs</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional diversity of cation channels and transporters in rice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Meeting on Molecular Mechanisms in Nitogen Fixing Root Endosymbioses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Montpellier, France</w:t>
+              <w:t xml:space="preserve">24 ème colloque Canaux Ioniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, île d’Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594744v1</w:t>
+                <w:t xml:space="preserve">hal-01593947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional characterization of a rice Shaker K+ channel in Xenopus oocytes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Herve Sentenac</w:t>
+                <w:t xml:space="preserve">Identification of ion channels expressed in Medicago truncatula root hairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Drain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fizames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème colloque “Canaux Ioniques”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, île d’Oléron, France</w:t>
+              <w:t xml:space="preserve">3rd Meeting on Molecular Mechanisms in Nitogen Fixing Root Endosymbioses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594750v1</w:t>
+                <w:t xml:space="preserve">hal-01594744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of ion channels expressed in Medicago truncatula root hairs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Fizames</w:t>
+                <w:t xml:space="preserve">Functional characterization of a rice Shaker K+ channel in Xenopus oocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Daly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th Ion Channel Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Oléron, France</w:t>
+              <w:t xml:space="preserve">24ème colloque “Canaux Ioniques”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, île d’Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594739v1</w:t>
+                <w:t xml:space="preserve">hal-01594750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant adaptation to salt stress: Functional characterisation and expression regulation of a rice K+ transporter</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of ion channels expressed in Medicago truncatula root hairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Drain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fizames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. Colloque "Canaux Ioniques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Presqu'île de Giens, France</w:t>
+              <w:t xml:space="preserve">24th Ion Channel Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858520v1</w:t>
+                <w:t xml:space="preserve">hal-01594739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of inward K+ channel activity in arabidopsis by the shaker subunit ATKC1: molecular mechanisms and role in control of stomatal opening and plant adaptation to water stress.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
+                <w:t xml:space="preserve">Plant adaptation to salt stress: Functional characterisation and expression regulation of a rice K+ transporter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mieulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imran Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guiderdoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st "Ion channels" meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Hyères-les-Palmiers, France</w:t>
+              <w:t xml:space="preserve">23. Colloque "Canaux Ioniques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Presqu'île de Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02941865v1</w:t>
+                <w:t xml:space="preserve">hal-01858520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Regulation of inward K+ channel activity in arabidopsis by the shaker subunit ATKC1: molecular mechanisms and role in control of stomatal opening and plant adaptation to water stress.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Nieves Cordones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Jeanguenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21st "Ion channels" meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Hyères-les-Palmiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02941865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Microelectrode measurements of H+ and K+ fluxes on the roots of Pinus pinaster associated with Hebeloma cylindrosporum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Plassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Moussain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The international symposium of management of mycorrhizas in agriculture, horticulture and forestry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1992, Perth, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02777990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13030,91 +13099,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergistic interactions of mycorrhiza and rhizobacteria with emphasis on plant nutrition and salt stress tolerance in rice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kawiporn Chinachanta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wasu Pathom-Aree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13133,113 +13202,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Colloque international de la Societé Française de Biologie Végétale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bordeaux, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04636112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycorrhizal and rhizobacterial beneficial interactions with rice – plant nutrition and salt stress tolerance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kawiporn Chinachanta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wasu Pathom-Aree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13258,444 +13327,444 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Molecular Mycorrhiza Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04668493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wild wheat rhizosphere-associated PGPR exudates affect root development in modern wheat</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plasticity of root and root hair development in response to nutrient deficiency among wheat genotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikram Madani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanyakorn Rongsawat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International Conference of the French Society of Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Montpellier, France. </w:t>
+              <w:t xml:space="preserve">EMBO Workshop: Molecular Responses of Plants Facing Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04789145v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticity of root and root hair development in response to nutrient deficiency among wheat genotypes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Contribution of OsK5.2 outward Shaker channel to rice plant potassium nutrition and adaptation to potassium shortage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorsaf Hmidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Corratgé-Faillie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Trung Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Workshop: Molecular Responses of Plants Facing Climate Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Montpellier, France. </w:t>
+              <w:t xml:space="preserve">13. International Conference of the French Society of Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812305v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04789066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of OsK5.2 outward Shaker channel to rice plant potassium nutrition and adaptation to potassium shortage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Doan Trung Luu</w:t>
+                <w:t xml:space="preserve">Wild wheat rhizosphere-associated PGPR exudates affect root development in modern wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Zhour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israa Dandache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Conference of the French Society of Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">, Aug 2022, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04789066v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04789145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticity of root and root hair development in response to nutrient deficiency among modern and ancestral wheat genotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram Madani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13750,73 +13819,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Workshop Molecular responses of plants facing climate change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04841605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticity of root hair development in a wheat ancestor and a landrace under nutrient deficiencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram Madani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13871,198 +13940,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International conference of the French Society of Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Montpellier, France. , 16, pp.1226 - 1232, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03812326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wheat domestication and microbiota: What can we learn from soils and plants of center of origin?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssein Zhour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Dandache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chehade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. El Bitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Symposium of the International Society on Root Research (Rooting 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04785810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An outward Shaker channel improves rice salt tolerance by combining control of leaf transpiration and K+ secretion into xylem sap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14071,163 +14140,163 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh‐hao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorsaf Hmidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Trung Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Symposium on Rice Functional Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04786073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A phenotyping procedure for imaging root hair on whole root systems reveal responses to nutrient availability and inoculation with PGPR-like bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram Madani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanyakorn Rongsawat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volker Baecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14246,323 +14315,323 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Symposium of the International Society of Root Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Columbia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03812295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elucidation of physiological roles of OsHKT1;4 Na+ transporter in rice under salinity stress using rice TILLING mutants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taichi Kawamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.I. Kobayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.H. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Ishikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maki Katsuhara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JSPP meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04785728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potasium nutrition in rice under salt stress: role of arbuscular mycorrhizal symbiosis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Luu Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguette Seck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Molecular Mycorrhiza Meeting IMMM 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Turin, Italy. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Steps in Nodulation signaling : Role of ion channels in Medicago Root hairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Drain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14584,84 +14653,84 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. International Congress on Molecular Plant-Microbe Interactions MPMI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02962553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14671,65 +14740,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular biology of K+ transport across the plant cell membrane: What do we learn from Arabidopsis and rice model plants?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imran Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14750,51 +14819,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sentenac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, pp.47-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00777642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14804,428 +14873,428 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do stomatal movements have a limited dynamic range?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Muraya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Antonio Siqueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rob G. Roelfsema</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05469494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbuscular mycorrhizal fungus Rhizophagus irregularis expresses an outwardly Shaker-like channel involved in potassium nutrition of rice ( Oryza sativa L.)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Lolivier</w:t>
+                <w:t xml:space="preserve">A Short Shaker Channel Mediates K+ Loading to Root Conducting Tissues and Contributes to Rice Grain Yield under Field Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shunying Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Hao Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fizames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junlin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheliang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03844146v2</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03655592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Short Shaker Channel Mediates K+ Loading to Root Conducting Tissues and Contributes to Rice Grain Yield under Field Conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sheliang Wang</w:t>
+                <w:t xml:space="preserve">Arbuscular mycorrhizal fungus Rhizophagus irregularis expresses an outwardly Shaker-like channel involved in potassium nutrition of rice ( Oryza sativa L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Corratgé-Faillie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Matic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layla Chmaiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Zhour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lolivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022</w:t>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03655592v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844146v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The outward Shaker channel OsK5.2 is beneficial to the plant salt tolerance through its role in K+ translocation and its control of leaf transpiration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Hao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Trung Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15233,403 +15302,403 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03246693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medicago truncatula possesses a single Shaker outward K+ channel: functional characterization and roles in planta</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Medicago truncatula HKT family: Ion transport properties and regulation of expression upon abiotic stresses and symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Limin Wang</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Man Yuan Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikram Zribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Manuel Nieves-Cordones</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Mouradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02244985v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Medicago truncatula HKT family: Ion transport properties and regulation of expression upon abiotic stresses and symbiosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Medicago truncatula possesses a single Shaker outward K+ channel: functional characterization and roles in planta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Drain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ikram Zribi</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Mouradi</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Nieves-Cordones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789967v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02244985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrophysiologie et physiologie moléculaire des transports membranaires chez les végétaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vegetal Biology. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02815982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId467"/>
+      <w:footerReference w:type="default" r:id="rId468"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15776,51 +15845,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05481277v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunying Yang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh&#8208;hao Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fizames" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junlin Li" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheliang Wang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2527650123" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04762341v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Hmidi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Muraya" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;ali&#233;nor V&#233;ry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rob G. Roelfsema" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20207" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651186v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Boyer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fristot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Guyot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sentenac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19958" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04061968v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Madani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Peltier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Boeglin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ali&#233;nor V&#233;ry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44154-023-00083-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713441v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Min Wang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Na Zhao" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iftikhar Hussain Shah" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Cano Ramirez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcab170" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932713v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Zhour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israa Dandache" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Flament" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232315248" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03683360v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Hao Nguyen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan-Trung Luu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14311" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03579607v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nieves-Cordones" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farrukh Azeem" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Long" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Duby" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koac038" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605536v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limin Wang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youzheng Ning" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Sun" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Wilkins" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Matthus" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17987" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449526v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayatri Venkataraman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Shabala" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopalasamudram Neelakantan Hariharan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suji Somasundaram" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2021.11.030" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375161v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Duc Le" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Gathignol" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Thi Vu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh Le Nguyen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Hien Tran" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10061088" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947957v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanyakorn Rongsawat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Boyer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2020.09.001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933551v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Khan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mohamed" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Regnault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mieulet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guiderdoni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.01130" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457197v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Drain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thouin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pauly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14697" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444459v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Ami" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Planchais" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cabassa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guivarch" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11738-019-3004-9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783257v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben-Amar Amal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouizgaren Abdelaziz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahboub Said" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/ajar2019.14620" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895395v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Li Hao" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun-Ying Yang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Xia Liu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Yan Zhou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Nan Huang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00571" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611154v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rithvik S Vinekar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Ishikawa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumkum Kumari" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcaa061" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623588v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsa Messedi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Corratg&#233;-Faillie" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Marhuenda" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcz136" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122232v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man-Yuan Guo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thibaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Alienor Very" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14238" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349953v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Locascio" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carmen Marqu&#233;s" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Garc&#237;a-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Andr&#233;s-Col&#225;s" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00224" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844918v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang Long-Tang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Li-Na" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gao Li-Wei" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Sentenac" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2018.07.005" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622471v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2018.1428516" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594830v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hao Nguyen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouguang Huang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donaldo Meynard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chaine" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Michel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.00691" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594512v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malachy T Campbell" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonoy Bandillo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Al-Shiblawi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Sharma" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kan Liu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006823" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581607v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keitaro Tanoi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natsuko I. Kobayashi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiko Takagi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13632" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595540v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Garriga" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Raddatz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a E Rubio-Mel&#233;ndez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2016.12.007" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322295v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mouradi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Farissi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Bouizgaren" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Makoudi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ablaa Kabbadj" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15324982.2015.1073194" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389061v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-58392016000300002" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595086v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Tounsi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Ben Amar" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Masmoudi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fai&#231;al Brini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcw123" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322857v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Charpentier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongho Sun" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Vaz Martins" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guru V. Radhakrishnan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Findlay" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aae0109" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595657v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Wang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13134" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837549v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lefoulon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moreau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Szponarski" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.711309" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966094v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangzhe Yang" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhua Su" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12891" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936768v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert361" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044789v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Daly" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2014.01.011" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKQT4HWP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118548v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourollah Ahmadi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Audebert" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm J Bennett" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bishopp" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Oliveira" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12284-014-0029-y" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776980v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuphon Laohavisit" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonglin Shang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Rubio" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracey A Cuin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.097881" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777607v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sassi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaillard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.194936" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777244v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald J F J Oomen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bego&#241;a Benito" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alonso Rodr&#237;guez-Navarro" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Tal&#243;n" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2012.05031.x" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623045v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Jeanguenin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Alcon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ch&#233;rel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04617.x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555447v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Dong Zhang" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang-Wu Deng" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03526.x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647543v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afaq Mian" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Isayenkov" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans J M Maathuis" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04701.x" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508275v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lebaudy" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pascaud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Dreyer" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.068445" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665474v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicole" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Morel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roger" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vacher" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/chan.4.4.12777" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495142v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corratg&#233;-Faillie" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Jabnoune" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Zimmermann" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ali&#233;nor Very" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-010-0317-7" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445325v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Espeout" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Verdeil" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.138008" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267539v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vavasseur" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hosy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leonhardt" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0709732105" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492409v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Miedema" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Demidchik" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H F Bothwell" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Brownlee" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02465.x" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148377v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2007.03.058" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HLF48V46-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665275v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Damien Platten" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cotsaftis" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berthomieu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Bohnert" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romola J. Davenport" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2006.06.001" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F62S1Q4S-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086224v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hosy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duby" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aa V&#233;ry" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Costa" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-4811-1-14" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086949v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.H. Su" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. North" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grignon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Thibaud" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sentenac" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.104.030551" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679486v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev.arplant.54.031902.134831" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097355v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Conejero" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nublat" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J Brackenbury" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lambert" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/cdg207" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682675v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vavasseur" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mouline" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaymard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0733970100" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676500v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jossia Boucherez" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pilot" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.213902" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965656v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1360-1385(02)02262-8" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VHQKX5ZG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03012714v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia M. Davies" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.160250397" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03012524v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.64.4.1569-1572.1998" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690441v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Goudet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Milat" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ildefonse" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313X.1998.00129.x" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03012670v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael F. Robinson" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry A. Mansfield" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Sanders" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313X.1998.00147.x" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03012426v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Watts" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H.S. Perera" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Davies" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A.R. Gow" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-144-3-689" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03012313v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Mansfield" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/anbo.1996.0435" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685157v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen M. Logan" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Basset" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.1997.tb03450.x" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0S0LJ1RH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702729v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bosseux" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313X.1995.7020321.x" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711903v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00724528" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-1FCP9TS6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03012224v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Homble" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne V&#233;ry" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-3495(92)81666-1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884733v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884741v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884726v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632434v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Matic" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawiporn Chinachanta" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dauzat" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulord" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03717213v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Trung Luu" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Chmaiss" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhour, Houssein" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749924v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585544v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luu, Truong Luu" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lolivier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Audebert" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783689v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783817v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867981v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man Yuan Guo" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278948v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nieves Cordones" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278961v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Meunier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Vernet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perin" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279005v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Razzaq Al Shiblawi" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645310v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chagvardieff" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barr&#233;" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Blin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faure" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fornier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201715305026" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278957v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Than Hoa Nguyen" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279007v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ben-Amar" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keltoum El Bouhmadi" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Mahboub" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278958v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278994v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ben Amar" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279006v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278967v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278990v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278985v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278982v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Messrdi" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedly Abdelly" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278959v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cayrol" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278971v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farukh Azeem" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190178v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Luu" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594688v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Leung" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tran" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278983v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595443v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593947v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594744v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594750v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594739v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858520v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941865v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cherel" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777990v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Plassard" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moussain" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04636112v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wasu Pathom-Aree" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668493v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04789145v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812305v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04789066v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04841605v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812326v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785810v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dandache" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baudoin" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chehade" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Bitar" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04786073v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812295v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Baecker" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785728v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taichi Kawamura" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.I. Kobayashi" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Nguyen" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ishikawa" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maki Katsuhara" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738387v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Luu Doan" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguette Seck" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Robert" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962553v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777642v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05469494v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Antonio Siqueira" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03844146v2" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655592v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246693v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02244985v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789967v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Zribi" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02815982v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05481277v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunying Yang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh&#8208;hao Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fizames" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junlin Li" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheliang Wang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2527650123" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04762341v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Hmidi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Muraya" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;ali&#233;nor V&#233;ry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rob G. Roelfsema" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20207" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651186v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Boyer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fristot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Guyot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sentenac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19958" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04061968v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Madani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Peltier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Boeglin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ali&#233;nor V&#233;ry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44154-023-00083-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713441v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Min Wang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Na Zhao" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iftikhar Hussain Shah" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Cano Ramirez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcab170" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932713v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Zhour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israa Dandache" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Flament" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232315248" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03683360v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Hao Nguyen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan-Trung Luu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14311" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03579607v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nieves-Cordones" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farrukh Azeem" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Long" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Duby" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koac038" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605536v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limin Wang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youzheng Ning" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Sun" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Wilkins" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Matthus" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17987" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449526v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayatri Venkataraman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Shabala" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopalasamudram Neelakantan Hariharan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suji Somasundaram" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2021.11.030" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375161v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Duc Le" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Gathignol" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Thi Vu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh Le Nguyen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Hien Tran" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10061088" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947957v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanyakorn Rongsawat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Boyer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2020.09.001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933551v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Khan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mohamed" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Regnault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mieulet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guiderdoni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.01130" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457197v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Drain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thouin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pauly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14697" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444459v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Ami" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Planchais" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cabassa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guivarch" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11738-019-3004-9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783257v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben-Amar Amal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouizgaren Abdelaziz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahboub Said" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/ajar2019.14620" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611154v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rithvik S Vinekar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Ishikawa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumkum Kumari" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcaa061" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895395v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Li Hao" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun-Ying Yang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Xia Liu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Yan Zhou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Nan Huang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00571" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122232v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man-Yuan Guo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thibaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Alienor Very" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14238" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623588v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsa Messedi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Corratg&#233;-Faillie" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Marhuenda" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcz136" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349953v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Locascio" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carmen Marqu&#233;s" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Garc&#237;a-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Andr&#233;s-Col&#225;s" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00224" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844918v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang Long-Tang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Li-Na" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gao Li-Wei" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Sentenac" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2018.07.005" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622471v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2018.1428516" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581607v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keitaro Tanoi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natsuko I. Kobayashi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiko Takagi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13632" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594512v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malachy T Campbell" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonoy Bandillo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Al-Shiblawi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Sharma" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kan Liu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006823" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594830v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hao Nguyen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouguang Huang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donaldo Meynard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chaine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Michel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.00691" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595540v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Garriga" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Raddatz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a E Rubio-Mel&#233;ndez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2016.12.007" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322295v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mouradi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Farissi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Bouizgaren" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Makoudi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ablaa Kabbadj" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15324982.2015.1073194" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389061v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-58392016000300002" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595086v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Tounsi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Ben Amar" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Masmoudi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fai&#231;al Brini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcw123" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837549v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lefoulon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moreau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Szponarski" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.711309" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322857v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Charpentier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongho Sun" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Vaz Martins" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guru V. Radhakrishnan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Findlay" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aae0109" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595657v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Wang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13134" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966094v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangzhe Yang" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhua Su" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12891" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936768v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert361" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118548v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourollah Ahmadi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Audebert" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm J Bennett" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bishopp" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Oliveira" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12284-014-0029-y" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044789v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Daly" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2014.01.011" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKQT4HWP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777244v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald J F J Oomen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bego&#241;a Benito" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alonso Rodr&#237;guez-Navarro" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Tal&#243;n" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2012.05031.x" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776980v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuphon Laohavisit" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonglin Shang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Rubio" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracey A Cuin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.097881" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777607v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sassi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaillard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.194936" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623045v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Jeanguenin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Alcon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ch&#233;rel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04617.x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555447v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Dong Zhang" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang-Wu Deng" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03526.x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647543v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afaq Mian" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Isayenkov" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans J M Maathuis" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04701.x" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508275v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lebaudy" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pascaud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Dreyer" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.068445" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665474v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicole" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Morel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roger" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vacher" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/chan.4.4.12777" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495142v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corratg&#233;-Faillie" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Jabnoune" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Zimmermann" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ali&#233;nor Very" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-010-0317-7" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445325v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Espeout" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Verdeil" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.138008" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267539v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vavasseur" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hosy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leonhardt" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0709732105" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492409v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Miedema" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Demidchik" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H F Bothwell" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Brownlee" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02465.x" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148377v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2007.03.058" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HLF48V46-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665275v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Damien Platten" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cotsaftis" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berthomieu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Bohnert" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romola J. Davenport" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2006.06.001" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F62S1Q4S-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086224v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hosy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duby" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aa V&#233;ry" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Costa" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-4811-1-14" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086949v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.H. Su" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. North" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grignon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Thibaud" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sentenac" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.104.030551" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682675v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vavasseur" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mouline" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaymard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0733970100" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097355v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Conejero" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nublat" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J Brackenbury" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lambert" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/cdg207" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679486v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev.arplant.54.031902.134831" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676500v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jossia Boucherez" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pilot" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.213902" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965656v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1360-1385(02)02262-8" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VHQKX5ZG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03012714v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia M. Davies" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.160250397" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03012524v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.64.4.1569-1572.1998" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690441v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Goudet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Milat" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ildefonse" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313X.1998.00129.x" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03012670v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael F. Robinson" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry A. Mansfield" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Sanders" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313X.1998.00147.x" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03012426v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Watts" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H.S. Perera" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Davies" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A.R. Gow" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-144-3-689" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685157v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen M. Logan" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Basset" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.1997.tb03450.x" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0S0LJ1RH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03012313v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Mansfield" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/anbo.1996.0435" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702729v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bosseux" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313X.1995.7020321.x" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711903v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00724528" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-1FCP9TS6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03012224v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Homble" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne V&#233;ry" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-3495(92)81666-1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543515v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884733v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884741v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884726v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632434v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Matic" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawiporn Chinachanta" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dauzat" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulord" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03717213v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Trung Luu" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Chmaiss" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhour, Houssein" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749924v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585544v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luu, Truong Luu" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lolivier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Audebert" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783817v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783689v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867981v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man Yuan Guo" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278948v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nieves Cordones" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278961v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Meunier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Vernet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279005v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Razzaq Al Shiblawi" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645310v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chagvardieff" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barr&#233;" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Blin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faure" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fornier" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201715305026" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278957v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Than Hoa Nguyen" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279007v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ben-Amar" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keltoum El Bouhmadi" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Mahboub" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278958v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278994v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ben Amar" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278990v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278985v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278967v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278982v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Messrdi" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedly Abdelly" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278959v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cayrol" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278971v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farukh Azeem" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279006v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190178v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Luu" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594688v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Leung" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tran" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278983v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595443v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593947v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594744v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594750v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594739v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858520v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941865v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cherel" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777990v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Plassard" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moussain" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04636112v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wasu Pathom-Aree" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668493v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812305v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04789066v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04789145v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04841605v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812326v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785810v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dandache" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baudoin" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chehade" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Bitar" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04786073v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812295v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Baecker" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785728v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taichi Kawamura" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.I. Kobayashi" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Nguyen" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ishikawa" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maki Katsuhara" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738387v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Luu Doan" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguette Seck" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Robert" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962553v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777642v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05469494v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Antonio Siqueira" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655592v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03844146v2" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246693v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789967v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Zribi" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02244985v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02815982v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>