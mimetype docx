--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -1700,295 +1700,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitutive Contribution by the Rice OsHKT1;4 Na+ Transporter to Xylem Sap Desalinization and Low Na+ Accumulation in Young Leaves Under Low as High External Na+ Conditions</w:t>
+                <w:t xml:space="preserve">Functional characterization and physiological roles of the single Shaker outward K + channel in Medicago truncatula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imran Khan</w:t>
+                <w:t xml:space="preserve">Alice Drain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Mohamed</w:t>
+                <w:t xml:space="preserve">Julien Thouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Boeglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Regnault</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Guiderdoni</w:t>
+                <w:t xml:space="preserve">Nicolas Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2020.01130⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (6), pp.1249-1265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.14697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02933551v1</w:t>
+                <w:t xml:space="preserve">hal-02457197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional characterization and physiological roles of the single Shaker outward K + channel in Medicago truncatula</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Constitutive Contribution by the Rice OsHKT1;4 Na+ Transporter to Xylem Sap Desalinization and Low Na+ Accumulation in Young Leaves Under Low as High External Na+ Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imran Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Drain</w:t>
+                <w:t xml:space="preserve">Thomas Regnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Thouin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Martin Boeglin</w:t>
+                <w:t xml:space="preserve">Delphine Mieulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Pauly</w:t>
+                <w:t xml:space="preserve">Emmanuel Guiderdoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 102 (6), pp.1249-1265. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.1130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.14697⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2020.01130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02457197v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different proline responses of two Algerian durum wheat cultivars to in vitro salt stress</w:t>
               </w:r>
@@ -2236,1359 +2236,1359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04783257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homology modeling identifies crucial amino-acid residues that confer higher Na+ transport capacity of OcHKT1;5 from Oryza coarctata Roxb</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional Characterization of the Arabidopsis Ammonium Transporter AtAMT1;3 With the Emphasis on Structural Determinants of Substrate Binding and Permeation Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rithvik S Vinekar</w:t>
+                <w:t xml:space="preserve">Dong-Li Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetsuya Ishikawa</w:t>
+                <w:t xml:space="preserve">Shun-Ying Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kumkum Kumari</w:t>
+                <w:t xml:space="preserve">Shu-Xia Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin-Yan Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ya-Nan Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/pcp/pcaa061⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2020.00571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02611154v1</w:t>
+                <w:t xml:space="preserve">hal-02895395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Characterization of the Arabidopsis Ammonium Transporter AtAMT1;3 With the Emphasis on Structural Determinants of Substrate Binding and Permeation Properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shun-Ying Yang</w:t>
+                <w:t xml:space="preserve">Homology modeling identifies crucial amino-acid residues that confer higher Na+ transport capacity of OcHKT1;5 from Oryza coarctata Roxb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suji Somasundaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shu-Xia Liu</w:t>
+                <w:t xml:space="preserve">Rithvik S Vinekar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jin-Yan Zhou</w:t>
+                <w:t xml:space="preserve">Tetsuya Ishikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ya-Nan Huang</w:t>
+                <w:t xml:space="preserve">Kumkum Kumari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, </w:t>
+              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 61 (7), pp.1321-1334. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2020.00571⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/pcp/pcaa061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02895395v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02611154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A repertoire of cationic and anionic conductances at the plasma membrane of Medicago truncatula root hairs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">BCL2-ASSOCIATED ATHANOGENE4 Regulates the KAT1 Potassium Channel and Controls Stomatal Movement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Man-Yuan Guo</w:t>
+                <w:t xml:space="preserve">Antonella Locascio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Thibaud</w:t>
+                <w:t xml:space="preserve">Maria Carmen Marqués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Alienor Very</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillermo García-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Corratgé-Faillie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Andrés-Colás</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.14238⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 181 (3), pp.1277-1294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.19.00224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122232v1</w:t>
+                <w:t xml:space="preserve">hal-02349953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Na+ and K+ transport in halophytes: Functional analysis of the HmHKT2;1 transporter from Hordeum maritimum and expression under saline conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorsaf Hmidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorsa Messedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Corratgé-Faillie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Marhuenda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fizames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 60 (11), pp.2423-2435. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/pcp/pcz136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02623588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BCL2-ASSOCIATED ATHANOGENE4 Regulates the KAT1 Potassium Channel and Controls Stomatal Movement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonella Locascio</w:t>
+                <w:t xml:space="preserve">A repertoire of cationic and anionic conductances at the plasma membrane of Medicago truncatula root hairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Carmen Marqués</w:t>
+                <w:t xml:space="preserve">Man-Yuan Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillermo García-Martínez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Corratgé-Faillie</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuria Andrés-Colás</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne-Alienor Very</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 181 (3), pp.1277-1294. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 98 (3), pp.418-433. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.19.00224⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tpj.14238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349953v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitutive expression of CmSKOR , an outward K + channel gene from melon, in Arabidopsis thaliana involved in saline tolerance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Internal Cs+ inhibits root elongation in rice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huang Long-Tang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gao Li-Wei</w:t>
+                <w:t xml:space="preserve">Herve Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guiderdoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Nieves-Cordones</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2018.07.005⟩</w:t>
+              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (2), pp.e1428516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15592324.2018.1428516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01844918v1</w:t>
+                <w:t xml:space="preserve">hal-02622471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal Cs+ inhibits root elongation in rice</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Constitutive expression of CmSKOR , an outward K + channel gene from melon, in Arabidopsis thaliana involved in saline tolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Huang Long-Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhao Li-Na</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gao Li-Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 13 (2), pp.e1428516. </w:t>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.492-502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15592324.2018.1428516⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2018.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622471v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01844918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of low-Cs+ rice plants by inactivation of the K+ transporter OsHAK1 with the CRISPR-Cas system</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A dual role for the OsK5.2 ion channel in stomatal movements and K+ loading into xylem sap.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keitaro Tanoi</w:t>
+                <w:t xml:space="preserve">Thanh Hao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natsuko I. Kobayashi</w:t>
+                <w:t xml:space="preserve">Shouguang Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keiko Takagi</w:t>
+                <w:t xml:space="preserve">Donaldo Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.13632⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 174 (4), pp.2409-2418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.17.00691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01581607v1</w:t>
+                <w:t xml:space="preserve">hal-01594830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allelic variants of OsHKT1;1 underlie the divergence between indica and japonica subspecies of rice (Oryza sativa) for root sodium content.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nonoy Bandillo</w:t>
+                <w:t xml:space="preserve">Production of low-Cs+ rice plants by inactivation of the K+ transporter OsHAK1 with the CRISPR-Cas system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Nieves-Cordones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouad Al-Shiblawi</w:t>
+                <w:t xml:space="preserve">Keitaro Tanoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandeep Sharma</w:t>
+                <w:t xml:space="preserve">Natsuko I. Kobayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kan Liu</w:t>
+                <w:t xml:space="preserve">Keiko Takagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 13 (6), pp.e1006823. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 92 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1006823⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tpj.13632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594512v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dual role for the OsK5.2 ion channel in stomatal movements and K+ loading into xylem sap.</w:t>
+                <w:t xml:space="preserve">Allelic variants of OsHKT1;1 underlie the divergence between indica and japonica subspecies of rice (Oryza sativa) for root sodium content.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanh Hao Nguyen</w:t>
+                <w:t xml:space="preserve">Malachy T Campbell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shouguang Huang</w:t>
+                <w:t xml:space="preserve">Nonoy Bandillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donaldo Meynard</w:t>
+                <w:t xml:space="preserve">Fouad Al-Shiblawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Chaine</w:t>
+                <w:t xml:space="preserve">Sandeep Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Michel</w:t>
+                <w:t xml:space="preserve">Kan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 174 (4), pp.2409-2418. </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (6), pp.e1006823. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.17.00691⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1006823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594830v1</w:t>
+                <w:t xml:space="preserve">hal-01594512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloning and functional characterization of HKT1 and AKT1 genes of Fragaria spp.-Relationship to plant response to salt stress.</w:t>
               </w:r>
@@ -3613,51 +3613,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Raddatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María E Rubio-Meléndez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4015,51 +4015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siwar Ben Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faiçal Brini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4104,429 +4104,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Arabidopsis AtPP2CA protein phosphatase inhibits the GORK K+ efflux channel and exerts a dominant suppressive effect on phosphomimetic-activating mutations</w:t>
+                <w:t xml:space="preserve">Nuclear-localized cyclic nucleotide-gated channels mediate symbiotic calcium oscillations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Lefoulon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Boeglin</w:t>
+                <w:t xml:space="preserve">Myriam Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Moreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
+                <w:t xml:space="preserve">Jongho Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wojciech Szponarski</w:t>
+                <w:t xml:space="preserve">Teresa Vaz Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guru V. Radhakrishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Findlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M115.711309⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 352 (6289), pp.1102-1105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aae0109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837549v1</w:t>
+                <w:t xml:space="preserve">hal-01322857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear-localized cyclic nucleotide-gated channels mediate symbiotic calcium oscillations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The S1-S2 linker determines the distinct pH sensitivity between ZmK2.1 and KAT1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teresa Vaz Martins</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kim Findlay</w:t>
+                <w:t xml:space="preserve">Li Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shun-Ying Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Man-Yuan Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ya-Nan Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aae0109⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 85 (5), pp.675-685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.13134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01322857v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The S1-S2 linker determines the distinct pH sensitivity between ZmK2.1 and KAT1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Arabidopsis AtPP2CA protein phosphatase inhibits the GORK K+ efflux channel and exerts a dominant suppressive effect on phosphomimetic-activating mutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lefoulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Boeglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li Wang</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Herve Sentenac</w:t>
+                <w:t xml:space="preserve">Wojciech Szponarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 85 (5), pp.675-685. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 291 (12), pp.6521 - 6533. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.13134⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M115.711309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595657v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex interactions among residues within pore region determine the K + dependence of a KAT1-type potassium channel AmKAT1</w:t>
               </w:r>
@@ -4623,839 +4623,839 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02966094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional characterization in Xenopus oocytes of Na+ transport systems from durum wheat reveals diversity among two HKT1;4 transporters.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular biology of K+ transport across the plant cell membrane: what do we learn from comparison between plant species?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Nieves-Cordones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Daly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imran Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fizames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/ert361⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 171 (9), pp.748-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jplph.2014.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00936768v1</w:t>
+                <w:t xml:space="preserve">hal-01044789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The roots of future rice harvests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourollah Ahmadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm J Bennett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bishopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 7 (1), pp.29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12284-014-0029-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01118548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular biology of K+ transport across the plant cell membrane: what do we learn from comparison between plant species?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional characterization in Xenopus oocytes of Na+ transport systems from durum wheat reveals diversity among two HKT1;4 transporters.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siwar Ben Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiçal Brini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 65 (1), pp.213-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/ert361⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jplph.2014.01.011⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01044789v1</w:t>
+                <w:t xml:space="preserve">hal-00936768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HKT2;2/1, a K⁺-permeable transporter identified in a salt-tolerant rice cultivar through surveys of natural genetic polymorphism.</w:t>
+                <w:t xml:space="preserve">Arabidopsis annexin1 mediates the radical-activated plasma membrane Ca²+- and K+-permeable conductance in root cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronald J F J Oomen</w:t>
+                <w:t xml:space="preserve">Anuphon Laohavisit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Begoña Benito</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Sentenac</w:t>
+                <w:t xml:space="preserve">Zhonglin Shang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alonso Rodríguez-Navarro</w:t>
+                <w:t xml:space="preserve">Lourdes Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Talón</w:t>
+                <w:t xml:space="preserve">Tracey A Cuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 71 (5), pp.750-62. </w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (4), pp.1522-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2012.05031.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1105/tpc.112.097881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00777244v1</w:t>
+                <w:t xml:space="preserve">hal-00776980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis annexin1 mediates the radical-activated plasma membrane Ca²+- and K+-permeable conductance in root cells.</w:t>
+                <w:t xml:space="preserve">The rice monovalent cation transporter OsHKT2;4: revisited ionic selectivity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anuphon Laohavisit</w:t>
+                <w:t xml:space="preserve">Ali Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mieulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imran Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhonglin Shang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
+                <w:t xml:space="preserve">Isabelle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.112.097881⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 160 (1), pp.498-510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.112.194936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00776980v1</w:t>
+                <w:t xml:space="preserve">hal-00777607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The rice monovalent cation transporter OsHKT2;4: revisited ionic selectivity.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HKT2;2/1, a K⁺-permeable transporter identified in a salt-tolerant rice cultivar through surveys of natural genetic polymorphism.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald J F J Oomen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Begoña Benito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Sassi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Moreau</w:t>
+                <w:t xml:space="preserve">Alonso Rodríguez-Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Gaillard</w:t>
+                <w:t xml:space="preserve">Manuel Talón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 160 (1), pp.498-510. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 71 (5), pp.750-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.112.194936⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2012.05031.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00777607v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00777244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AtKC1 is a general modulator of Arabidopsis inward Shaker channel activity.</w:t>
               </w:r>
@@ -5722,51 +5722,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Over-expression of an Na+-and K+-permeable HKT transporter in barley improves salt tolerance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afaq Mian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald J F J Oomen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Isayenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5837,485 +5837,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00647543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preferential KAT1-KAT2 heteromerization determines inward K+ current properties in Arabidopsis guard cells.</w:t>
+                <w:t xml:space="preserve">Potassium and sodium transport in non-animal cells: the Trk/Ktr/HKT transporter family.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lebaudy</w:t>
+                <w:t xml:space="preserve">C. Corratgé-Faillie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Pascaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carine Alcon</w:t>
+                <w:t xml:space="preserve">Mehdi Jabnoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingo Dreyer</w:t>
+                <w:t xml:space="preserve">Sabine Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Aliénor Very</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fizames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M109.068445⟩</w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 67 (15), pp.2511-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00018-010-0317-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00508275v1</w:t>
+                <w:t xml:space="preserve">hal-00495142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 20th Ion Channel Meeting September 2009, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Channels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 4 (4), pp.329 - 333. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4161/chan.4.4.12777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potassium and sodium transport in non-animal cells: the Trk/Ktr/HKT transporter family.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preferential KAT1-KAT2 heteromerization determines inward K+ current properties in Arabidopsis guard cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Jabnoune</w:t>
+                <w:t xml:space="preserve">Anne Lebaudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Zimmermann</w:t>
+                <w:t xml:space="preserve">François Pascaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Alcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Aliénor Very</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Fizames</w:t>
+                <w:t xml:space="preserve">Ingo Dreyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 67 (15), pp.2511-32. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 285 (9), pp.6265-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00018-010-0317-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M109.068445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00495142v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity in expression patterns and functional properties in the rice HKT transporter family.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Jabnoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Espeout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mieulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fizames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6379,90 +6379,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant adaptation to fluctuating environment and biomass production are strongly dependent on guard cell potassium channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lebaudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hosy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingo Dreyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leonhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6539,51 +6539,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henk Miedema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vadim Demidchik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Alienor Very</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John H F Bothwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6647,51 +6647,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K(+) channel activity in plants: Genes, regulations and functions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lebaudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7171,442 +7171,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00086949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Arabidopsis outward K+ channel GORK is involved in regulation of stomatal movements and plant transpiration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Hosy</w:t>
+                <w:t xml:space="preserve">Functional analysis of AtHKT1 in Arabidopsis shows that Na+ recirculation by the phloem is crucial for salt tolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Vavasseur</w:t>
+                <w:t xml:space="preserve">Geneviève Conejero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Mouline</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ingo Dreyer</w:t>
+                <w:t xml:space="preserve">Aurélie Nublat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gaymard</w:t>
+                <w:t xml:space="preserve">William J Brackenbury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.0733970100⟩</w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 22 (9), pp.2004-2014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/emboj/cdg207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02682675v1</w:t>
+                <w:t xml:space="preserve">hal-02097355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional analysis of AtHKT1 in Arabidopsis shows that Na+ recirculation by the phloem is crucial for salt tolerance</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular mechanisms and regulation of K+ transport in higher plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/emboj/cdg207⟩</w:t>
+              <w:t xml:space="preserve">Annual Review of Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.575-603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev.arplant.54.031902.134831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02097355v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular mechanisms and regulation of K+ transport in higher plants</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Arabidopsis outward K+ channel GORK is involved in regulation of stomatal movements and plant transpiration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hosy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Mouline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingo Dreyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gaymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, pp.575-603. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 100 (9), pp.5549-5554. </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1146/annurev.arplant.54.031902.134831⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0733970100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679486v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollen tube development and competitive ability are impaired by disruption of a shaker K+ channel in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Mouline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gaymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jossia Boucherez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8007,51 +8007,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Milat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ildefonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 14 (3), pp.359-364. </w:t>
@@ -8375,51 +8375,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiologia Plantarum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 100, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8595,90 +8595,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of a cloned plant K+ channel in Xenopus oocytes : analysis of macroscopic currents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gaymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bosseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 7 (2), pp.321-332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8738,77 +8738,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bosseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gaymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pflügers Archiv European Journal of Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 428, pp.422-424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9398,333 +9398,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04632434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche de systèmes de transport de potassium impliqués dans le transfert de K+ de la mycorhize arbusculaire au riz lors d'interactions symbiotiques</w:t>
+                <w:t xml:space="preserve">Tolérance des plantes à la salinité des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Trung Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorsaf Hmidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikram Madani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhour, Houssein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journées Francophones Mycorhizes JFM6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">L'eau et la Plante - Colloque scientifique de la Société Nationale d’Horticulture de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Paris, France. pp.47-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03717213v1</w:t>
+                <w:t xml:space="preserve">hal-03749924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tolérance des plantes à la salinité des sols</w:t>
+                <w:t xml:space="preserve">Recherche de systèmes de transport de potassium impliqués dans le transfert de K+ de la mycorhize arbusculaire au riz lors d'interactions symbiotiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Trung Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Corratgé-Faillie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layla Chmaiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhour, Houssein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'eau et la Plante - Colloque scientifique de la Société Nationale d’Horticulture de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Paris, France. pp.47-53</w:t>
+              <w:t xml:space="preserve">6. Journées Francophones Mycorhizes JFM6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03749924v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for potassium transport systems involved in arbuscular mycorrhiza-rice symbiotic interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luu, Truong Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Corratgé-Faillie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lolivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9773,165 +9773,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03585544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche &amp;quot;safe food&amp;quot;: stratégies pour limiter l'accumulation de 137Cs+ dans le riz</w:t>
+                <w:t xml:space="preserve">Salinity stress tolerance: ion transport and root arbuscular mycorrhization impact in rice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Franco-Japonais sur la réhabilitation post-accidentelle des sols et territoires contaminés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">LMI rice workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Hanoi, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04783817v1</w:t>
+                <w:t xml:space="preserve">hal-04783689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salinity stress tolerance: ion transport and root arbuscular mycorrhization impact in rice</w:t>
+                <w:t xml:space="preserve">Approche &amp;quot;safe food&amp;quot;: stratégies pour limiter l'accumulation de 137Cs+ dans le riz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LMI rice workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Hanoi, Vietnam</w:t>
+              <w:t xml:space="preserve">Séminaire Franco-Japonais sur la réhabilitation post-accidentelle des sols et territoires contaminés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04783689v1</w:t>
+                <w:t xml:space="preserve">hal-04783817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building a functional repertoire of ion channels active at the plasma membrane of apical regions of medicago truncatula legume root hairs</w:t>
               </w:r>
@@ -9943,51 +9943,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Man Yuan Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10025,103 +10025,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle de l’accumulation de cations toxiques chez le riz par modification des transporteurs, de l’architecture et de l’anatomie racinaires: application à une culture sur des sols contaminés par le césium 137</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Nieves Cordones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guiderdoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Céréales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10146,51 +10146,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling nutrient exchange in ectomycorrhizal symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Nieves Cordones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10284,90 +10284,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of loss-of-function rice mutant lines in Na+ transporter genes by using the CRISPR-Cas9 biotechnology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Razzaq Al Shiblawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donaldo Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guiderdoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Inter-LabEx CRISPR-Cas9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Montpellier, France</w:t>
@@ -10543,77 +10543,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of leaf transpiration in rice under salt stress: functional characterization and roles of potassium channels expressed in rice stomata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Than Hoa Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donaldo Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guiderdoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10677,51 +10677,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Ben-Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keltoum El Bouhmadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10785,90 +10785,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional and molecular analysis of Cs+ uptake in rice, and its interaction with K+ uptake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Nieves Cordones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donaldo Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Symposium on Rice Functional Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
@@ -10923,51 +10923,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Ben Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keltoum El Bouhmadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11012,377 +11012,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02278994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude fonctionnelle de deux transporteurs HKT1;4 de Triticum monococcum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sana Tounsi</w:t>
+                <w:t xml:space="preserve">Electrophysiological characterization of Medicago truncatula root hair conductances potentially involved in the early Nod factor signaling in rhizobial symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Khaled Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Internationales de Biotechnologie 2015 (Association Tunisienne de Biotechnologie)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Djerba, Tunisie</w:t>
+              <w:t xml:space="preserve">26 ème colloque “Canaux Ioniques”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02278990v1</w:t>
+                <w:t xml:space="preserve">hal-02279006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolement et étude de l’activité des promoteurs des gènes TdHKT1;4-1 et TdHKT1;4-2 chez des plantes transgéniques de blé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Siwar Ben Amar</w:t>
+                <w:t xml:space="preserve">Etude fonctionnelle de deux transporteurs HKT1;4 de Triticum monococcum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Tounsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Masmoudi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Faiçal Brini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales de Biotechnologie 2015 (Association Tunisienne de Biotechnologie)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2015, Djerba, Tunisia</w:t>
+              <w:t xml:space="preserve">, Dec 2015, Djerba, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02278985v1</w:t>
+                <w:t xml:space="preserve">hal-02278990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and functional characterization of inward Shaker channels expressed in rice stomata</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Isolement et étude de l’activité des promoteurs des gènes TdHKT1;4-1 et TdHKT1;4-2 chez des plantes transgéniques de blé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siwar Ben Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiçal Brini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26 ème colloque “Canaux Ioniques”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Sète, France</w:t>
+              <w:t xml:space="preserve">Journées Internationales de Biotechnologie 2015 (Association Tunisienne de Biotechnologie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Djerba, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02278967v1</w:t>
+                <w:t xml:space="preserve">hal-02278985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clonage et caractérisation électrophysiologique d’un transporteur HKT chez l’orge sauvage Hordeum maritimum</w:t>
               </w:r>
@@ -11394,51 +11368,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorsaf Hmidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Messrdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11483,372 +11457,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02278982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cs transport, root architecture and HKT transporters in rice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification and functional characterization of inward Shaker channels expressed in rice stomata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Than Hoa Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donaldo Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guiderdoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Workshop on Cs Bioremediation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">26 ème colloque “Canaux Ioniques”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02278959v1</w:t>
+                <w:t xml:space="preserve">hal-02278967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidermal cell turgor depends on a K+ channel to regulate stomatal aperture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cs transport, root architecture and HKT transporters in rice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Cayrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guiderdoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Nieves Cordones</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Hosy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26 ème Colloque des Canaux ioniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Sète, France</w:t>
+              <w:t xml:space="preserve">Biological Workshop on Cs Bioremediation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02278971v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrophysiological characterization of Medicago truncatula root hair conductances potentially involved in the early Nod factor signaling in rhizobial symbiosis</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Epidermal cell turgor depends on a K+ channel to regulate stomatal aperture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Nieves Cordones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farukh Azeem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Mouline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Duby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hosy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26 ème colloque “Canaux Ioniques”</w:t>
+              <w:t xml:space="preserve">26 ème Colloque des Canaux ioniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02279006v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydro-mineral nutrition and adaptation to abiotic stresses in rice: Analysis of root aquaporins and Na+/K+ transport systems</w:t>
               </w:r>
@@ -12067,51 +12067,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Tounsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12156,402 +12156,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02278983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annexin-mediated calcium signalling in roots</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional diversity of cation channels and transporters in rice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International Workshop on Plant Membrane Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Kurashiki, Japan</w:t>
+              <w:t xml:space="preserve">24 ème colloque Canaux Ioniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, île d’Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595443v1</w:t>
+                <w:t xml:space="preserve">hal-01593947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional diversity of cation channels and transporters in rice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of ion channels expressed in Medicago truncatula root hairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Drain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fizames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24 ème colloque Canaux Ioniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, île d’Oléron, France</w:t>
+              <w:t xml:space="preserve">3rd Meeting on Molecular Mechanisms in Nitogen Fixing Root Endosymbioses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01593947v1</w:t>
+                <w:t xml:space="preserve">hal-01594744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of ion channels expressed in Medicago truncatula root hairs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Fizames</w:t>
+                <w:t xml:space="preserve">Annexin-mediated calcium signalling in roots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anuphon Laohavisit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhonglin Shang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracey A Cuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Meeting on Molecular Mechanisms in Nitogen Fixing Root Endosymbioses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Montpellier, France</w:t>
+              <w:t xml:space="preserve">16. International Workshop on Plant Membrane Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Kurashiki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594744v1</w:t>
+                <w:t xml:space="preserve">hal-01595443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional characterization of a rice Shaker K+ channel in Xenopus oocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Daly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12589,103 +12589,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of ion channels expressed in Medicago truncatula root hairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Drain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fizames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th Ion Channel Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12710,103 +12710,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant adaptation to salt stress: Functional characterisation and expression regulation of a rice K+ transporter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mieulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imran Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guiderdoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. Colloque "Canaux Ioniques"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Presqu'île de Giens, France</w:t>
@@ -12861,51 +12861,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Nieves Cordones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Jeanguenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12986,51 +12986,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Plassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13139,51 +13139,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kawiporn Chinachanta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wasu Pathom-Aree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13264,51 +13264,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kawiporn Chinachanta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wasu Pathom-Aree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13523,51 +13523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Corratgé-Faillie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Trung Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13603,273 +13603,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wild wheat rhizosphere-associated PGPR exudates affect root development in modern wheat</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plasticity of root and root hair development in response to nutrient deficiency among modern and ancestral wheat genotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikram Madani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanyakorn Rongsawat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International Conference of the French Society of Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Montpellier, France. </w:t>
+              <w:t xml:space="preserve">EMBO Workshop Molecular responses of plants facing climate change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04789145v1</w:t>
+                <w:t xml:space="preserve">hal-04841605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticity of root and root hair development in response to nutrient deficiency among modern and ancestral wheat genotypes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wild wheat rhizosphere-associated PGPR exudates affect root development in modern wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Zhour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israa Dandache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Workshop Molecular responses of plants facing climate change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Montpellier, France. </w:t>
+              <w:t xml:space="preserve">13. International Conference of the French Society of Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04841605v1</w:t>
+                <w:t xml:space="preserve">hal-04789145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticity of root hair development in a wheat ancestor and a landrace under nutrient deficiencies</w:t>
               </w:r>
@@ -14489,64 +14489,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potasium nutrition in rice under salt stress: role of arbuscular mycorrhizal symbiosis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Luu Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguette Seck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14601,103 +14601,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Steps in Nodulation signaling : Role of ion channels in Medicago Root hairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Drain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. International Congress on Molecular Plant-Microbe Interactions MPMI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14754,64 +14754,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular biology of K+ transport across the plant cell membrane: What do we learn from Arabidopsis and rice model plants?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imran Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14982,306 +14982,306 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05469494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Short Shaker Channel Mediates K+ Loading to Root Conducting Tissues and Contributes to Rice Grain Yield under Field Conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sheliang Wang</w:t>
+                <w:t xml:space="preserve">Arbuscular mycorrhizal fungus Rhizophagus irregularis expresses an outwardly Shaker-like channel involved in potassium nutrition of rice ( Oryza sativa L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Corratgé-Faillie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Matic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layla Chmaiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Zhour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lolivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022</w:t>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03655592v1</w:t>
+                <w:t xml:space="preserve">hal-03844146v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbuscular mycorrhizal fungus Rhizophagus irregularis expresses an outwardly Shaker-like channel involved in potassium nutrition of rice ( Oryza sativa L.)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Lolivier</w:t>
+                <w:t xml:space="preserve">A Short Shaker Channel Mediates K+ Loading to Root Conducting Tissues and Contributes to Rice Grain Yield under Field Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shunying Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Hao Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fizames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junlin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheliang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03844146v2</w:t>
+                <w:t xml:space="preserve">hal-03655592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The outward Shaker channel OsK5.2 is beneficial to the plant salt tolerance through its role in K+ translocation and its control of leaf transpiration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Hao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Trung Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15332,271 +15332,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03246693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Medicago truncatula HKT family: Ion transport properties and regulation of expression upon abiotic stresses and symbiosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Medicago truncatula possesses a single Shaker outward K+ channel: functional characterization and roles in planta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Drain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Mouradi</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Nieves-Cordones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02789967v1</w:t>
+                <w:t xml:space="preserve">hal-02244985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medicago truncatula possesses a single Shaker outward K+ channel: functional characterization and roles in planta</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">The Medicago truncatula HKT family: Ion transport properties and regulation of expression upon abiotic stresses and symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Man Yuan Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikram Zribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Manuel Nieves-Cordones</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Mouradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02244985v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15845,51 +15845,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05481277v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunying Yang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh&#8208;hao Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fizames" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junlin Li" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheliang Wang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2527650123" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04762341v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Hmidi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Muraya" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;ali&#233;nor V&#233;ry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rob G. Roelfsema" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20207" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651186v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Boyer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fristot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Guyot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sentenac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19958" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04061968v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Madani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Peltier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Boeglin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ali&#233;nor V&#233;ry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44154-023-00083-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713441v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Min Wang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Na Zhao" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iftikhar Hussain Shah" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Cano Ramirez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcab170" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932713v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Zhour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israa Dandache" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Flament" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232315248" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03683360v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Hao Nguyen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan-Trung Luu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14311" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03579607v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nieves-Cordones" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farrukh Azeem" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Long" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Duby" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koac038" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605536v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limin Wang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youzheng Ning" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Sun" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Wilkins" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Matthus" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17987" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449526v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayatri Venkataraman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Shabala" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopalasamudram Neelakantan Hariharan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suji Somasundaram" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2021.11.030" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375161v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Duc Le" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Gathignol" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Thi Vu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh Le Nguyen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Hien Tran" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10061088" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947957v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanyakorn Rongsawat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Boyer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2020.09.001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933551v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Khan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mohamed" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Regnault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mieulet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guiderdoni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.01130" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457197v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Drain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thouin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pauly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14697" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444459v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Ami" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Planchais" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cabassa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guivarch" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11738-019-3004-9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783257v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben-Amar Amal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouizgaren Abdelaziz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahboub Said" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/ajar2019.14620" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611154v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rithvik S Vinekar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Ishikawa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumkum Kumari" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcaa061" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895395v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Li Hao" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun-Ying Yang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Xia Liu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Yan Zhou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Nan Huang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00571" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122232v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man-Yuan Guo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thibaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Alienor Very" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14238" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623588v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsa Messedi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Corratg&#233;-Faillie" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Marhuenda" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcz136" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349953v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Locascio" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carmen Marqu&#233;s" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Garc&#237;a-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Andr&#233;s-Col&#225;s" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00224" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844918v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang Long-Tang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Li-Na" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gao Li-Wei" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Sentenac" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2018.07.005" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622471v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2018.1428516" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581607v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keitaro Tanoi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natsuko I. Kobayashi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiko Takagi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13632" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594512v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malachy T Campbell" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonoy Bandillo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Al-Shiblawi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Sharma" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kan Liu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006823" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594830v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hao Nguyen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouguang Huang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donaldo Meynard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chaine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Michel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.00691" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595540v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Garriga" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Raddatz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a E Rubio-Mel&#233;ndez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2016.12.007" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322295v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mouradi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Farissi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Bouizgaren" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Makoudi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ablaa Kabbadj" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15324982.2015.1073194" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389061v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-58392016000300002" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595086v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Tounsi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Ben Amar" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Masmoudi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fai&#231;al Brini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcw123" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837549v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lefoulon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moreau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Szponarski" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.711309" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322857v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Charpentier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongho Sun" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Vaz Martins" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guru V. Radhakrishnan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Findlay" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aae0109" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595657v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Wang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13134" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966094v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangzhe Yang" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhua Su" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12891" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936768v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert361" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118548v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourollah Ahmadi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Audebert" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm J Bennett" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bishopp" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Oliveira" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12284-014-0029-y" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044789v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Daly" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2014.01.011" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKQT4HWP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777244v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald J F J Oomen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bego&#241;a Benito" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alonso Rodr&#237;guez-Navarro" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Tal&#243;n" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2012.05031.x" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776980v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuphon Laohavisit" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonglin Shang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Rubio" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracey A Cuin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.097881" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777607v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sassi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaillard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.194936" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623045v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Jeanguenin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Alcon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ch&#233;rel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04617.x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555447v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Dong Zhang" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang-Wu Deng" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03526.x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647543v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afaq Mian" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Isayenkov" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans J M Maathuis" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04701.x" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508275v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lebaudy" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pascaud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Dreyer" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.068445" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665474v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicole" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Morel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roger" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vacher" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/chan.4.4.12777" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495142v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corratg&#233;-Faillie" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Jabnoune" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Zimmermann" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ali&#233;nor Very" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-010-0317-7" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445325v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Espeout" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Verdeil" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.138008" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267539v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vavasseur" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hosy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leonhardt" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0709732105" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492409v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Miedema" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Demidchik" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H F Bothwell" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Brownlee" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02465.x" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148377v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2007.03.058" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HLF48V46-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665275v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Damien Platten" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cotsaftis" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berthomieu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Bohnert" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romola J. Davenport" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2006.06.001" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F62S1Q4S-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086224v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hosy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duby" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aa V&#233;ry" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Costa" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-4811-1-14" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086949v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.H. Su" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. North" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grignon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Thibaud" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sentenac" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.104.030551" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682675v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vavasseur" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mouline" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaymard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0733970100" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097355v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Conejero" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nublat" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J Brackenbury" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lambert" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/cdg207" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679486v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev.arplant.54.031902.134831" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676500v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jossia Boucherez" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pilot" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.213902" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965656v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1360-1385(02)02262-8" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VHQKX5ZG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03012714v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia M. Davies" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.160250397" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03012524v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.64.4.1569-1572.1998" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690441v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Goudet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Milat" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ildefonse" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313X.1998.00129.x" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03012670v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael F. Robinson" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry A. Mansfield" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Sanders" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313X.1998.00147.x" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03012426v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Watts" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H.S. Perera" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Davies" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A.R. Gow" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-144-3-689" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685157v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen M. Logan" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Basset" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.1997.tb03450.x" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0S0LJ1RH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03012313v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Mansfield" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/anbo.1996.0435" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702729v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bosseux" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313X.1995.7020321.x" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711903v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00724528" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-1FCP9TS6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03012224v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Homble" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne V&#233;ry" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-3495(92)81666-1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543515v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884733v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884741v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884726v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632434v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Matic" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawiporn Chinachanta" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dauzat" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulord" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03717213v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Trung Luu" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Chmaiss" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhour, Houssein" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749924v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585544v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luu, Truong Luu" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lolivier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Audebert" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783817v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783689v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867981v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man Yuan Guo" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278948v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nieves Cordones" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278961v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Meunier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Vernet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279005v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Razzaq Al Shiblawi" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645310v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chagvardieff" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barr&#233;" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Blin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faure" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fornier" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201715305026" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278957v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Than Hoa Nguyen" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279007v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ben-Amar" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keltoum El Bouhmadi" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Mahboub" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278958v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278994v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ben Amar" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278990v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278985v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278967v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278982v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Messrdi" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedly Abdelly" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278959v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cayrol" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278971v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farukh Azeem" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279006v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190178v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Luu" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594688v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Leung" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tran" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278983v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595443v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593947v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594744v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594750v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594739v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858520v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941865v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cherel" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777990v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Plassard" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moussain" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04636112v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wasu Pathom-Aree" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668493v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812305v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04789066v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04789145v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04841605v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812326v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785810v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dandache" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baudoin" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chehade" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Bitar" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04786073v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812295v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Baecker" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785728v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taichi Kawamura" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.I. Kobayashi" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Nguyen" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ishikawa" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maki Katsuhara" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738387v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Luu Doan" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguette Seck" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Robert" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962553v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777642v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05469494v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Antonio Siqueira" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655592v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03844146v2" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246693v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789967v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Zribi" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02244985v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02815982v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05481277v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunying Yang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh&#8208;hao Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fizames" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junlin Li" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheliang Wang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2527650123" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04762341v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Hmidi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Muraya" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;ali&#233;nor V&#233;ry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rob G. Roelfsema" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20207" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651186v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Boyer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fristot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Guyot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sentenac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19958" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04061968v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Madani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Peltier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Boeglin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ali&#233;nor V&#233;ry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44154-023-00083-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713441v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Min Wang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Na Zhao" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iftikhar Hussain Shah" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Cano Ramirez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcab170" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932713v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Zhour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israa Dandache" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Flament" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232315248" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03683360v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Hao Nguyen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan-Trung Luu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14311" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03579607v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nieves-Cordones" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farrukh Azeem" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Long" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Duby" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koac038" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605536v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limin Wang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youzheng Ning" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Sun" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Wilkins" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Matthus" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17987" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449526v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayatri Venkataraman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Shabala" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopalasamudram Neelakantan Hariharan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suji Somasundaram" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2021.11.030" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375161v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Duc Le" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Gathignol" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Thi Vu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh Le Nguyen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Hien Tran" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10061088" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947957v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanyakorn Rongsawat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Boyer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2020.09.001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457197v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Drain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thouin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pauly" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14697" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933551v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Khan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mohamed" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Regnault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mieulet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guiderdoni" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.01130" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444459v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Ami" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Planchais" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cabassa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guivarch" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11738-019-3004-9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783257v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben-Amar Amal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouizgaren Abdelaziz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahboub Said" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/ajar2019.14620" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895395v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Li Hao" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun-Ying Yang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Xia Liu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Yan Zhou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Nan Huang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00571" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611154v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rithvik S Vinekar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Ishikawa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumkum Kumari" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcaa061" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349953v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Locascio" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carmen Marqu&#233;s" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Garc&#237;a-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Corratg&#233;-Faillie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Andr&#233;s-Col&#225;s" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00224" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623588v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsa Messedi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Marhuenda" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcz136" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122232v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man-Yuan Guo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thibaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Alienor Very" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14238" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622471v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Sentenac" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2018.1428516" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844918v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang Long-Tang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Li-Na" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gao Li-Wei" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2018.07.005" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594830v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hao Nguyen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouguang Huang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donaldo Meynard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chaine" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Michel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.00691" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581607v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keitaro Tanoi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natsuko I. Kobayashi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiko Takagi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13632" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594512v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malachy T Campbell" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonoy Bandillo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Al-Shiblawi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Sharma" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kan Liu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006823" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595540v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Garriga" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Raddatz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a E Rubio-Mel&#233;ndez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2016.12.007" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322295v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mouradi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Farissi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Bouizgaren" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Makoudi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ablaa Kabbadj" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15324982.2015.1073194" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389061v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-58392016000300002" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595086v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Tounsi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Ben Amar" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Masmoudi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fai&#231;al Brini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcw123" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322857v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Charpentier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongho Sun" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Vaz Martins" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guru V. Radhakrishnan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Findlay" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aae0109" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595657v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Wang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13134" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837549v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lefoulon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moreau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Szponarski" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.711309" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966094v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangzhe Yang" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhua Su" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12891" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044789v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Daly" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2014.01.011" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKQT4HWP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118548v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourollah Ahmadi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Audebert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm J Bennett" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bishopp" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Oliveira" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12284-014-0029-y" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936768v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert361" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776980v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuphon Laohavisit" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonglin Shang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Rubio" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracey A Cuin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.097881" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777607v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sassi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaillard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.194936" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777244v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald J F J Oomen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bego&#241;a Benito" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alonso Rodr&#237;guez-Navarro" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Tal&#243;n" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2012.05031.x" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623045v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Jeanguenin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Alcon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ch&#233;rel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04617.x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555447v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Dong Zhang" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang-Wu Deng" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03526.x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647543v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afaq Mian" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Isayenkov" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans J M Maathuis" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04701.x" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495142v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corratg&#233;-Faillie" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Jabnoune" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Zimmermann" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ali&#233;nor Very" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-010-0317-7" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665474v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicole" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Morel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roger" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vacher" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/chan.4.4.12777" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508275v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lebaudy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pascaud" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Dreyer" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.068445" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445325v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Espeout" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Verdeil" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.138008" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267539v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vavasseur" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hosy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leonhardt" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0709732105" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492409v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Miedema" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Demidchik" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H F Bothwell" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Brownlee" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02465.x" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148377v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2007.03.058" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HLF48V46-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665275v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Damien Platten" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cotsaftis" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berthomieu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Bohnert" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romola J. Davenport" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2006.06.001" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F62S1Q4S-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086224v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hosy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duby" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aa V&#233;ry" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Costa" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-4811-1-14" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086949v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.H. Su" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. North" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grignon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Thibaud" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sentenac" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.104.030551" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097355v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Conejero" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nublat" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J Brackenbury" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lambert" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/cdg207" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679486v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev.arplant.54.031902.134831" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682675v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vavasseur" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mouline" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaymard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0733970100" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676500v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jossia Boucherez" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pilot" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.213902" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965656v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1360-1385(02)02262-8" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VHQKX5ZG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03012714v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia M. Davies" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.160250397" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03012524v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.64.4.1569-1572.1998" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690441v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Goudet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Milat" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ildefonse" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313X.1998.00129.x" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03012670v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael F. Robinson" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry A. Mansfield" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Sanders" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313X.1998.00147.x" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03012426v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Watts" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H.S. Perera" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Davies" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A.R. Gow" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-144-3-689" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685157v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen M. Logan" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Basset" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.1997.tb03450.x" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0S0LJ1RH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03012313v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Mansfield" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/anbo.1996.0435" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702729v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bosseux" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313X.1995.7020321.x" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711903v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00724528" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-1FCP9TS6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03012224v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Homble" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne V&#233;ry" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-3495(92)81666-1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543515v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884733v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884741v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884726v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632434v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Matic" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawiporn Chinachanta" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dauzat" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulord" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749924v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Trung Luu" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhour, Houssein" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03717213v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Chmaiss" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585544v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luu, Truong Luu" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lolivier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Audebert" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783689v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783817v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867981v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man Yuan Guo" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278948v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nieves Cordones" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278961v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Meunier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Vernet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279005v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Razzaq Al Shiblawi" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645310v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chagvardieff" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barr&#233;" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Blin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faure" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fornier" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201715305026" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278957v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Than Hoa Nguyen" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279007v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ben-Amar" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keltoum El Bouhmadi" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Mahboub" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278958v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278994v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ben Amar" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279006v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278990v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278985v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278982v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Messrdi" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedly Abdelly" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278967v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278959v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cayrol" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278971v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farukh Azeem" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190178v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Luu" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594688v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Leung" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tran" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278983v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593947v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594744v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595443v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594750v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594739v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858520v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941865v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cherel" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777990v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Plassard" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moussain" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04636112v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wasu Pathom-Aree" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668493v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812305v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04789066v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04841605v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04789145v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812326v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785810v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dandache" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baudoin" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chehade" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Bitar" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04786073v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812295v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Baecker" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785728v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taichi Kawamura" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.I. Kobayashi" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Nguyen" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ishikawa" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maki Katsuhara" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738387v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Luu Doan" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguette Seck" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Robert" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962553v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777642v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05469494v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Antonio Siqueira" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03844146v2" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655592v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246693v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02244985v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789967v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Zribi" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02815982v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>