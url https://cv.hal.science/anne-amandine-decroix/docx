--- v0 (2026-03-16)
+++ v1 (2026-04-16)
@@ -1044,1595 +1044,1513 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00513996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transposition de l'usage du planétaire humain par des enseignants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Représenter une grandeur qui ne se voit pas : appréhender la grandeur masse grâce au codage d’album de fiction-réaliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Amandine Decroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes rencontres scientifiques de l’ARDIST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Valérie Munier et Manuel Bächtold, Jun 2024, Montpellier, France. pp.234-243</w:t>
+              <w:t xml:space="preserve">Telling Science Drawing Science / Science en récit, science en image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Angoulème, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05261711v1</w:t>
+                <w:t xml:space="preserve">hal-05283818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représenter une grandeur qui ne se voit pas : appréhender la grandeur masse grâce au codage d’album de fiction-réaliste</w:t>
+                <w:t xml:space="preserve">Dans quelles conditions une formation menée par des chercheurs peut-elle répondre aux attentes et aux besoins des enseignants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Amandine Decroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marianne Moulin</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albine Courdent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Mimoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Telling Science Drawing Science / Science en récit, science en image</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Angoulème, France</w:t>
+              <w:t xml:space="preserve">Séminaire inter-réseaux de la main à la pâte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05283818v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dans quelles conditions une formation menée par des chercheurs peut-elle répondre aux attentes et aux besoins des enseignants ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Coder un album » pour modéliser en sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Amandine Decroix</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Mimoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire inter-réseaux de la main à la pâte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Telling Science Drawing Science #3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Angoulême, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04542993v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04112316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Coder un album » pour modéliser en sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marianne Moulin</w:t>
+                <w:t xml:space="preserve">Médiation pour l’enseignement scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albine Courdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Amandine Decroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Telling Science Drawing Science #3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Angoulême, France</w:t>
+              <w:t xml:space="preserve">XIIèmes rencontres scientifiques de l'Ardist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04112316v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médiation pour l’enseignement scientifique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Albine Courdent</w:t>
+                <w:t xml:space="preserve">Renforcer le lien entre la formation initiale des professeurs des écoles et la recherche en didactique : le cas d'une séance polyvalente en sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Amandine Decroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIèmes rencontres scientifiques de l'Ardist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">L'école primaire au 21e siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CY Cergy Paris Université, Oct 2021, Gennevilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04237035v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03699717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renforcer le lien entre la formation initiale des professeurs des écoles et la recherche en didactique : le cas d'une séance polyvalente en sciences</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Former par le jeu. Le développement des compétences enseignantes à travers un escape game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Amandine Decroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Charles</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albine Courdent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'école primaire au 21e siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CY Cergy Paris Université, Oct 2021, Gennevilliers, France</w:t>
+              <w:t xml:space="preserve">Les 11èmes Rencontres Scientifiques de l'ARDiST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03699717v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former par le jeu. Le développement des compétences enseignantes à travers un escape game</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un escape game comme outil de formation des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albine Courdent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Amandine Decroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Albine Courdent</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Deledicq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les 11èmes Rencontres Scientifiques de l'ARDiST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Science en récit, science en image, 2e édition (TSDS#2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Angoulème, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03374039v1</w:t>
+                <w:t xml:space="preserve">hal-03373881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un escape game comme outil de formation des enseignants</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Deledicq</w:t>
+                <w:t xml:space="preserve">Les conceptions des élèves qui pourraient faire obstacle à l'apprentissage de la densité en cycle 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Javoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-A. Decroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Hosson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science en récit, science en image, 2e édition (TSDS#2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Angoulème, France</w:t>
+              <w:t xml:space="preserve">10e rencontres de L'ARDIST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03373881v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02198014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conceptions des élèves qui pourraient faire obstacle à l'apprentissage de la densité en cycle 3</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. de Hosson</w:t>
+                <w:t xml:space="preserve">Un SEG pour réinvestir ses connaissances en sciences, exemple avec un public d’étudiants futurs professeurs des écoles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Amandine Decroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albine Courdent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e rencontres de L'ARDIST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">Colloque Serious Ecape Game</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, ESPE Lille Nord-de-France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02198014v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un SEG pour réinvestir ses connaissances en sciences, exemple avec un public d’étudiants futurs professeurs des écoles.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Albine Courdent</w:t>
+                <w:t xml:space="preserve">Les grandeurs masse et volume en maternelle : Difficultés des élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-A. Decroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Javoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Serious Ecape Game</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, ESPE Lille Nord-de-France, France</w:t>
+              <w:t xml:space="preserve">10e rencontres de l'ARDIST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03779097v1</w:t>
+                <w:t xml:space="preserve">hal-02198013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les grandeurs masse et volume en maternelle : Difficultés des élèves</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Javoy</w:t>
+                <w:t xml:space="preserve">Comparaison des rapports au savoir en mathématiques et en physique de professeurs des écoles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Amandine Decroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Chenevotot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Galisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Baheux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e rencontres de l'ARDIST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">Espace Mathématique Francophone EMF’2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Gennevilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02198013v1</w:t>
+                <w:t xml:space="preserve">hal-02077069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des rapports au savoir en mathématiques et en physique de professeurs des écoles.</w:t>
+                <w:t xml:space="preserve">Un Serious Escape Game pour réinvestir ses connaissances en sciences, exemple avec un public d’étudiants futurs professeurs des écoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Amandine Decroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Carole Baheux</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albine Courdent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Mathématique Francophone EMF’2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Gennevilliers, France</w:t>
+              <w:t xml:space="preserve">Colloque Serious Escape Game</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESPE Lille Nord de France, Dec 2018, Villeneuse d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02077069v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04241628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un Serious Escape Game pour réinvestir ses connaissances en sciences, exemple avec un public d’étudiants futurs professeurs des écoles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Albine Courdent</w:t>
+                <w:t xml:space="preserve">La construction du concept physique de volume en cycle III : Quelles difficultés ? Quelles stratégies didactiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Javoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-A. Decroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Hosson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Serious Escape Game</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESPE Lille Nord de France, Dec 2018, Villeneuse d'Ascq, France</w:t>
+              <w:t xml:space="preserve">6e colloque Espace Mathématiques Francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Gennevilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04241628v1</w:t>
+                <w:t xml:space="preserve">hal-02198011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction du concept physique de volume en cycle III : Quelles difficultés ? Quelles stratégies didactiques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. de Hosson</w:t>
+                <w:t xml:space="preserve">Comparaison du rapport au savoir en Mathématiques et en Physique des Professeurs des Écoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Baheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Amandine Decroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Galisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Kermen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e colloque Espace Mathématiques Francophone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Gennevilliers, France</w:t>
+              <w:t xml:space="preserve">Congrès AREF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02198011v1</w:t>
+                <w:t xml:space="preserve">hal-02883088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison du rapport au savoir en Mathématiques et en Physique des Professeurs des Écoles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapport au savoir en physique des professeurs des écoles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Amandine Decroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kermen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès AREF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Mons, Belgique</w:t>
+              <w:t xml:space="preserve">9e rencontres de l'Ardist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Lens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02883088v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport au savoir en physique des professeurs des écoles.</w:t>
+                <w:t xml:space="preserve">Rapport au savoir en physique des professeurs des écoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Amandine Decroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kermen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e rencontres de l'Ardist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Lens, France</w:t>
+              <w:t xml:space="preserve">Congrès AREF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02883103v1</w:t>
+                <w:t xml:space="preserve">hal-02883085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport au savoir en physique des professeurs des écoles</w:t>
-[...80 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Caféine: Mobilité Moléculaire et Polymorphisme Complexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Amandine Decroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2654,51 +2572,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Greener Chemistry for Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03374342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2708,254 +2626,254 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric and NMR Investigations of a Pharmaceutical Complex Compound</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polymorphism and Dynamics of Nifedipine: a Combined Dielectric and Calorimetric investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Decressain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Amandine Decroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Carpentier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Descamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XI International Workshop on Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Andalo, Italy. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03374367v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymorphism and Dynamics of Nifedipine: a Combined Dielectric and Calorimetric investigation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Dielectric and NMR Investigations of a Pharmaceutical Complex Compound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Amandine Decroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Decressain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Descamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XI International Workshop on Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Andalo, Italy. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03374375v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Mobility and Physical Stability of Caffeine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Amandine Decroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2984,73 +2902,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th World Meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Barcelone, Spain. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03374360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caffeine : Molecular Mobility and Complex Polymorphism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Amandine Decroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3079,172 +2997,172 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33ème Journées d’Etudes des Equilibres entre Phases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Lyon, France. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03374383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of carbohydrate disaccharide molecules on the Raman spectra of H2O and D2O</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. T. Shadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Amandine Decroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. T. Shadi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Amandine Decroix</w:t>
+                <w:t xml:space="preserve">R. Withnall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Withnall</w:t>
+                <w:t xml:space="preserve">Stephen Leharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Z. Chowdhry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIX International Conference on Raman Spectroscopy Gold Coast</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Queensland, Australia. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03374394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3254,100 +3172,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilité Physique et Désordre Orientationnel dans un Cristal à Usage Thérapeutique : La Caféine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Amandine Decroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matière Condensée [cond-mat]. Université de Lille 1, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03373960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3357,417 +3275,417 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médiation pour l’enseignement scientifique. Dans quelles conditions une formation menée par des chercheurs peut-elle répondre aux attentes et aux besoins des enseignants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albine Courdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Amandine Decroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Mimoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions de l'ARDIST. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Après les 12 èmes rencontres scientifiques … Actualité des recherches en didactique des sciences et des technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.447-462, 2024, 978-2-9577091-1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04542713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans quelle mesure un escape game peut-il constituer un outil de formation des enseignants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Amandine Decroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albine Courdent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Albine Courdent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quand raconter permet d’apprendre. Le récit dans l’enseignement et la formation.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Septentrion, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.septentrion.138369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03778884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’astronomie dans les programmes scolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Amandine Decroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Décamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’astronomie pour l’éducation dans l’espace francophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03913039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un escape game pour réinvestir ses connaissances en astronomie. Retour d’expérience auprès de jeunes enseignants et d’enseignants expérimentés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Amandine Decroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albine Courdent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Albine Courdent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Astronomie pour l’éducation dans l’espace francophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Le Manuscrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03717636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3777,1891 +3695,1891 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cahiers de la Luciole CM2, programmes 2023</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Les cahiers de la Luciole CM1, programmes 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albine Courdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jerôme Blondel</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Amandine Decroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04543003v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cahiers de la Luciole CM1, programmes 2023</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Les cahiers de la Luciole CM2, programmes 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albine Courdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Blondel</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Amandine Decroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04543005v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cahiers de la Luciole CP, édition revue et enrichie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albine Courdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Amandine Decroix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cahiers de la Luciole 6ème, édition pour le Maroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albine Courdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Amandine Decroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cahiers de la Luciole CE1, édition revue et enrichie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albine Courdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Amandine Decroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cahiers de la Luciole CE2, édition revue et enrichie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albine Courdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Amandine Decroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cahiers de la Luciole CM1, édition revue et enrichie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albine Courdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Amandine Decroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cahiers de la Luciole CM2, édition revue et enrichie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albine Courdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Amandine Decroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cahiers de la Luciole CM2, édition pour le Maroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albine Courdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Amandine Decroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cahiers de la Luciole CE2, édition pour le Maroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albine Courdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Amandine Decroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cahiers de la Luciole CP, édition pour le Maroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albine Courdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Amandine Decroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les logiciels et jeux sérieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Alvarez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gilles Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Amandine Decroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05405932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cahiers de la Luciole CM1, édition pour le Maroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albine Courdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Amandine Decroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cahiers de la Luciole CE1, édition pour le Maroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albine Courdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Amandine Decroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cahiers de la luciole, guide de l'enseignant, cycle 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albine Courdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blondel Jerôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Amandine Decroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03581472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cahiers de la luciole, guide de l'enseignant, cycle 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albine Courdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blondel Jerôme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Amandine Decroix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03581473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cahiers de la luciole, CM2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albine Courdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blondel Jerôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Amandine Decroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03581469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cahiers de la luciole, CM1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albine Courdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blondel Jerôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Amandine Decroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03581460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cahiers de la luciole, CE2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albine Courdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blondel Jerôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Amandine Decroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03581456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cahiers de la Luciole, CP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albine Courdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blondel Jerôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Amandine Decroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03581451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cahiers de la Luciole, CE1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albine Courdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blondel Jerôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Amandine Decroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03581454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId111"/>
+      <w:footerReference w:type="default" r:id="rId110"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5729,51 +5647,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4AE4AF91"/>
+    <w:nsid w:val="633AAF60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5877,51 +5795,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="E5BF4931"/>
+    <w:nsid w:val="31DC5A23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6025,51 +5943,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3C600FC9"/>
+    <w:nsid w:val="E2D56B17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6173,51 +6091,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="CC03E5F1"/>
+    <w:nsid w:val="CFDB4C29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6413,51 +6331,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-amandine-decroix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-5259-7389" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143029363" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/191943365" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000356823463" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ldar.website/esmea" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784261v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Moulin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Amandine Decroix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bruguiere" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tremey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373628v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Javoy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.3288" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-DHRT31TH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374322v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Douaire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374060v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Descamps" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374067v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;doux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guinet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Paccou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Derollez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp112074w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513996v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carpentier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430802585125" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261711v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rollinde" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283818v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542993v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albine Courdent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mimoune" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112316v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237035v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699717v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charles" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374039v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373881v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Deledicq" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198014v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-A. Decroix" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Hosson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779097v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198013v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077069v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chenevotot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Galisson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Baheux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241628v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198011v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883088v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kermen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883103v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883085v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374342v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374367v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Decressain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374375v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374360v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374383v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374394v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. T. Shadi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Withnall" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Leharne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Z. Chowdhry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03373960v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542713v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778884v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.138369" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913039v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour-Armal&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;camp" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717636v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543003v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Blondel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543005v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Blondel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237532v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237544v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237533v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237535v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237522v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237525v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237507v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237498v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237077v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405932v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles R&#233;my" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237503v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237494v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581472v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blondel Jer&#244;me" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581473v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581469v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581460v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581456v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581451v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581454v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-amandine-decroix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-5259-7389" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143029363" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/191943365" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000356823463" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ldar.website/esmea" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784261v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Moulin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Amandine Decroix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bruguiere" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tremey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373628v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Javoy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.3288" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-DHRT31TH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374322v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Douaire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374060v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Descamps" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374067v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;doux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guinet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Paccou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Derollez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp112074w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513996v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carpentier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430802585125" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283818v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542993v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albine Courdent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mimoune" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112316v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237035v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699717v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rollinde" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charles" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374039v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373881v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Deledicq" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198014v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-A. Decroix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Hosson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779097v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198013v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077069v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chenevotot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Galisson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Baheux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241628v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198011v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883088v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kermen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883103v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883085v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374342v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374375v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Decressain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374367v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374360v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374383v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374394v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. T. Shadi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Withnall" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Leharne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Z. Chowdhry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03373960v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542713v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778884v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.138369" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913039v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour-Armal&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;camp" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717636v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543005v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Blondel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543003v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Blondel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237532v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237544v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237533v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237535v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237522v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237525v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237507v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237498v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237077v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405932v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles R&#233;my" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237503v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237494v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581472v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blondel Jer&#244;me" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581473v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581469v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581460v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581456v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581451v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581454v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>