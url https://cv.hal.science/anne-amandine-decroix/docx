--- v1 (2026-04-16)
+++ v2 (2026-05-09)
@@ -1691,286 +1691,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03373881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conceptions des élèves qui pourraient faire obstacle à l'apprentissage de la densité en cycle 3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les grandeurs masse et volume en maternelle : Difficultés des élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-A. Decroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Javoy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. de Hosson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e rencontres de L'ARDIST</w:t>
+              <w:t xml:space="preserve">10e rencontres de l'ARDIST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02198014v1</w:t>
+                <w:t xml:space="preserve">hal-02198013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un SEG pour réinvestir ses connaissances en sciences, exemple avec un public d’étudiants futurs professeurs des écoles.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Albine Courdent</w:t>
+                <w:t xml:space="preserve">Les conceptions des élèves qui pourraient faire obstacle à l'apprentissage de la densité en cycle 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Javoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-A. Decroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Hosson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Serious Ecape Game</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, ESPE Lille Nord-de-France, France</w:t>
+              <w:t xml:space="preserve">10e rencontres de L'ARDIST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03779097v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02198014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les grandeurs masse et volume en maternelle : Difficultés des élèves</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Javoy</w:t>
+                <w:t xml:space="preserve">Un SEG pour réinvestir ses connaissances en sciences, exemple avec un public d’étudiants futurs professeurs des écoles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Amandine Decroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albine Courdent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e rencontres de l'ARDIST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">Colloque Serious Ecape Game</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, ESPE Lille Nord-de-France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02198013v1</w:t>
+                <w:t xml:space="preserve">hal-03779097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des rapports au savoir en mathématiques et en physique de professeurs des écoles.</w:t>
               </w:r>
@@ -2172,51 +2172,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Javoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-A. Decroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. de Hosson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e colloque Espace Mathématiques Francophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Gennevilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2235,217 +2235,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02198011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison du rapport au savoir en Mathématiques et en Physique des Professeurs des Écoles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapport au savoir en physique des professeurs des écoles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Amandine Decroix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Galisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kermen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès AREF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Mons, Belgique</w:t>
+              <w:t xml:space="preserve">9e rencontres de l'Ardist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Lens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02883088v1</w:t>
+                <w:t xml:space="preserve">hal-02883103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport au savoir en physique des professeurs des écoles.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparaison du rapport au savoir en Mathématiques et en Physique des Professeurs des Écoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Baheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Amandine Decroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Galisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kermen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e rencontres de l'Ardist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Lens, France</w:t>
+              <w:t xml:space="preserve">Congrès AREF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02883103v1</w:t>
+                <w:t xml:space="preserve">hal-02883088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport au savoir en physique des professeurs des écoles</w:t>
               </w:r>
@@ -4407,51 +4407,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cahiers de la Luciole CM2, édition pour le Maroc</w:t>
+                <w:t xml:space="preserve">Les cahiers de la Luciole CE2, édition pour le Maroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albine Courdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blondel</w:t>
@@ -4471,75 +4471,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04237507v1</w:t>
+                <w:t xml:space="preserve">hal-04237498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cahiers de la Luciole CE2, édition pour le Maroc</w:t>
+                <w:t xml:space="preserve">Les cahiers de la Luciole CM2, édition pour le Maroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albine Courdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blondel</w:t>
@@ -4559,51 +4559,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04237498v1</w:t>
+                <w:t xml:space="preserve">hal-04237507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cahiers de la Luciole CP, édition pour le Maroc</w:t>
               </w:r>
@@ -5375,51 +5375,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03581456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cahiers de la Luciole, CP</w:t>
+                <w:t xml:space="preserve">Les cahiers de la Luciole, CE1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albine Courdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blondel Jerôme</w:t>
@@ -5439,75 +5439,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03581451v1</w:t>
+                <w:t xml:space="preserve">hal-03581454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cahiers de la Luciole, CE1</w:t>
+                <w:t xml:space="preserve">Les cahiers de la Luciole, CP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albine Courdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blondel Jerôme</w:t>
@@ -5527,51 +5527,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03581454v1</w:t>
+                <w:t xml:space="preserve">hal-03581451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId110"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5647,51 +5647,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="633AAF60"/>
+    <w:nsid w:val="9B0A459E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5795,51 +5795,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="31DC5A23"/>
+    <w:nsid w:val="70581011"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5943,51 +5943,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="E2D56B17"/>
+    <w:nsid w:val="D6527F00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6091,51 +6091,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="CFDB4C29"/>
+    <w:nsid w:val="2054308A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6331,51 +6331,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-amandine-decroix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-5259-7389" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143029363" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/191943365" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000356823463" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ldar.website/esmea" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784261v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Moulin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Amandine Decroix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bruguiere" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tremey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373628v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Javoy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.3288" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-DHRT31TH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374322v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Douaire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374060v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Descamps" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374067v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;doux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guinet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Paccou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Derollez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp112074w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513996v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carpentier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430802585125" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283818v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542993v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albine Courdent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mimoune" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112316v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237035v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699717v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rollinde" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charles" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374039v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373881v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Deledicq" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198014v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-A. Decroix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Hosson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779097v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198013v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077069v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chenevotot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Galisson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Baheux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241628v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198011v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883088v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kermen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883103v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883085v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374342v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374375v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Decressain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374367v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374360v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374383v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374394v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. T. Shadi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Withnall" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Leharne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Z. Chowdhry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03373960v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542713v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778884v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.138369" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913039v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour-Armal&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;camp" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717636v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543005v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Blondel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543003v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Blondel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237532v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237544v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237533v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237535v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237522v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237525v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237507v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237498v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237077v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405932v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles R&#233;my" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237503v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237494v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581472v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blondel Jer&#244;me" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581473v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581469v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581460v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581456v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581451v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581454v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-amandine-decroix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-5259-7389" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143029363" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/191943365" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000356823463" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ldar.website/esmea" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784261v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Moulin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Amandine Decroix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bruguiere" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tremey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373628v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Javoy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.3288" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-DHRT31TH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374322v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Douaire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374060v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Descamps" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374067v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;doux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guinet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Paccou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Derollez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp112074w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513996v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carpentier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430802585125" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283818v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542993v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albine Courdent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mimoune" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112316v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237035v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699717v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rollinde" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charles" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374039v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373881v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Deledicq" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198013v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-A. Decroix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198014v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Hosson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779097v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077069v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chenevotot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Galisson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Baheux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241628v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198011v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883103v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kermen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883088v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883085v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374342v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374375v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Decressain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374367v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374360v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374383v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374394v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. T. Shadi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Withnall" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Leharne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Z. Chowdhry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03373960v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542713v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778884v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.138369" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913039v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour-Armal&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;camp" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717636v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543005v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Blondel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543003v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Blondel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237532v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237544v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237533v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237535v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237522v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237525v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237498v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237507v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237077v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405932v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles R&#233;my" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237503v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237494v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581472v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blondel Jer&#244;me" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581473v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581469v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581460v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581456v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581454v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581451v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>