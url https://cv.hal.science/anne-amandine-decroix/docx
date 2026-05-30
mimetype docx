--- v2 (2026-05-09)
+++ v3 (2026-05-30)
@@ -1691,286 +1691,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03373881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les grandeurs masse et volume en maternelle : Difficultés des élèves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les conceptions des élèves qui pourraient faire obstacle à l'apprentissage de la densité en cycle 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Javoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-A. Decroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Javoy</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Hosson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e rencontres de l'ARDIST</w:t>
+              <w:t xml:space="preserve">10e rencontres de L'ARDIST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02198013v1</w:t>
+                <w:t xml:space="preserve">hal-02198014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conceptions des élèves qui pourraient faire obstacle à l'apprentissage de la densité en cycle 3</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. de Hosson</w:t>
+                <w:t xml:space="preserve">Un SEG pour réinvestir ses connaissances en sciences, exemple avec un public d’étudiants futurs professeurs des écoles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Amandine Decroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albine Courdent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e rencontres de L'ARDIST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">Colloque Serious Ecape Game</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, ESPE Lille Nord-de-France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02198014v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un SEG pour réinvestir ses connaissances en sciences, exemple avec un public d’étudiants futurs professeurs des écoles.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Albine Courdent</w:t>
+                <w:t xml:space="preserve">Les grandeurs masse et volume en maternelle : Difficultés des élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-A. Decroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Javoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Serious Ecape Game</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, ESPE Lille Nord-de-France, France</w:t>
+              <w:t xml:space="preserve">10e rencontres de l'ARDIST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03779097v1</w:t>
+                <w:t xml:space="preserve">hal-02198013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des rapports au savoir en mathématiques et en physique de professeurs des écoles.</w:t>
               </w:r>
@@ -2172,51 +2172,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Javoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-A. Decroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. de Hosson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e colloque Espace Mathématiques Francophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Gennevilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4055,51 +4055,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cahiers de la Luciole CE1, édition revue et enrichie</w:t>
+                <w:t xml:space="preserve">Les cahiers de la Luciole CE2, édition revue et enrichie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albine Courdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blondel</w:t>
@@ -4119,75 +4119,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04237533v1</w:t>
+                <w:t xml:space="preserve">hal-04237535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cahiers de la Luciole CE2, édition revue et enrichie</w:t>
+                <w:t xml:space="preserve">Les cahiers de la Luciole CE1, édition revue et enrichie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albine Courdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blondel</w:t>
@@ -4207,51 +4207,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04237535v1</w:t>
+                <w:t xml:space="preserve">hal-04237533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cahiers de la Luciole CM1, édition revue et enrichie</w:t>
               </w:r>
@@ -4407,51 +4407,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cahiers de la Luciole CE2, édition pour le Maroc</w:t>
+                <w:t xml:space="preserve">Les cahiers de la Luciole CM2, édition pour le Maroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albine Courdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blondel</w:t>
@@ -4471,75 +4471,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04237498v1</w:t>
+                <w:t xml:space="preserve">hal-04237507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cahiers de la Luciole CM2, édition pour le Maroc</w:t>
+                <w:t xml:space="preserve">Les cahiers de la Luciole CE2, édition pour le Maroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albine Courdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blondel</w:t>
@@ -4559,51 +4559,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04237507v1</w:t>
+                <w:t xml:space="preserve">hal-04237498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cahiers de la Luciole CP, édition pour le Maroc</w:t>
               </w:r>
@@ -5647,51 +5647,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9B0A459E"/>
+    <w:nsid w:val="15D6A292"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5795,51 +5795,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="70581011"/>
+    <w:nsid w:val="1A0911DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5943,51 +5943,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="D6527F00"/>
+    <w:nsid w:val="6C29036B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6091,51 +6091,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2054308A"/>
+    <w:nsid w:val="C173096D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6331,51 +6331,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-amandine-decroix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-5259-7389" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143029363" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/191943365" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000356823463" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ldar.website/esmea" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784261v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Moulin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Amandine Decroix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bruguiere" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tremey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373628v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Javoy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.3288" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-DHRT31TH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374322v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Douaire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374060v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Descamps" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374067v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;doux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guinet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Paccou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Derollez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp112074w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513996v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carpentier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430802585125" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283818v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542993v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albine Courdent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mimoune" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112316v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237035v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699717v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rollinde" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charles" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374039v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373881v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Deledicq" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198013v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-A. Decroix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198014v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Hosson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779097v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077069v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chenevotot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Galisson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Baheux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241628v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198011v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883103v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kermen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883088v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883085v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374342v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374375v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Decressain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374367v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374360v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374383v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374394v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. T. Shadi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Withnall" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Leharne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Z. Chowdhry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03373960v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542713v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778884v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.138369" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913039v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour-Armal&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;camp" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717636v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543005v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Blondel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543003v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Blondel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237532v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237544v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237533v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237535v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237522v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237525v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237498v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237507v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237077v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405932v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles R&#233;my" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237503v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237494v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581472v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blondel Jer&#244;me" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581473v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581469v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581460v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581456v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581454v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581451v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-amandine-decroix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-5259-7389" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143029363" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/191943365" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000356823463" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ldar.website/esmea" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784261v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Moulin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Amandine Decroix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bruguiere" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tremey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373628v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Javoy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.3288" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-DHRT31TH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374322v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Douaire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374060v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Descamps" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374067v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;doux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guinet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Paccou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Derollez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp112074w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513996v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carpentier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430802585125" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283818v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542993v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albine Courdent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mimoune" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112316v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237035v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699717v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rollinde" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charles" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374039v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373881v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Deledicq" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198014v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-A. Decroix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Hosson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779097v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198013v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077069v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chenevotot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Galisson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Baheux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241628v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198011v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883103v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kermen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883088v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883085v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374342v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374375v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Decressain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374367v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374360v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374383v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374394v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. T. Shadi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Withnall" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Leharne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Z. Chowdhry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03373960v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542713v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778884v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.138369" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913039v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour-Armal&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;camp" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717636v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543005v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Blondel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543003v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Blondel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237532v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237544v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237535v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237533v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237522v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237525v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237507v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237498v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237077v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405932v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles R&#233;my" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237503v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237494v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581472v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blondel Jer&#244;me" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581473v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581469v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581460v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581456v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581454v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581451v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>