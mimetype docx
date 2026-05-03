--- v0 (2026-03-04)
+++ v1 (2026-05-03)
@@ -1139,295 +1139,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03021917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Negative Feedback Loop Regulates Integrin Inactivation and Promotes Neutrophil Recruitment to Inflammatory Sites</w:t>
+                <w:t xml:space="preserve">The anthelmintic drug praziquantel promotes human Tr1 differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barry Mccormick</w:t>
+                <w:t xml:space="preserve">Enwono Eyoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helen Craig</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julia Chu</w:t>
+                <w:t xml:space="preserve">Patrick Mccallum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Killick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leo Carlin</w:t>
+                <w:t xml:space="preserve">Seth Amanfo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Canel</w:t>
+                <w:t xml:space="preserve">Francisca Mutapi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 203 (6), pp.1579-1588. </w:t>
+              <w:t xml:space="preserve">Immunology and Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 97 (5), pp.512-518. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.1900443⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/imcb.12229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02321910v1</w:t>
+                <w:t xml:space="preserve">hal-02321954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The anthelmintic drug praziquantel promotes human Tr1 differentiation</w:t>
+                <w:t xml:space="preserve">A Negative Feedback Loop Regulates Integrin Inactivation and Promotes Neutrophil Recruitment to Inflammatory Sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enwono Eyoh</w:t>
+                <w:t xml:space="preserve">Barry Mccormick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Mccallum</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Justin Killick</w:t>
+                <w:t xml:space="preserve">Helen Craig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seth Amanfo</w:t>
+                <w:t xml:space="preserve">Leo Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisca Mutapi</w:t>
+                <w:t xml:space="preserve">Marta Canel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunology and Cell Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 97 (5), pp.512-518. </w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 203 (6), pp.1579-1588. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/imcb.12229⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.1900443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02321954v1</w:t>
+                <w:t xml:space="preserve">hal-02321910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prostaglandin E2 stimulates adaptive IL-22 production and promotes allergic contact dermatitis</w:t>
               </w:r>
@@ -2519,282 +2519,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02322105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CD46 processing: A means of expression</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Prostaglandin E 2 Affects T Cell Responses through Modulation of CD46 Expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karoline Kickler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathryn Maltby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siobhán Ni Choileain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jillian Stephen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheila Wright</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.imbio.2011.06.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 188 (11), pp.5303-5310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.1103090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02322194v1</w:t>
+                <w:t xml:space="preserve">hal-02322163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prostaglandin E 2 Affects T Cell Responses through Modulation of CD46 Expression</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CD46 processing: A means of expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siobhan Ni Choileain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Astier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 188 (11), pp.5303-5310. </w:t>
+              <w:t xml:space="preserve">Immunobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 217 (2), pp.169-175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.1103090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.imbio.2011.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02322163v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcitriol Modulates the CD46 Pathway in T Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karoline Kickler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siobhan Ni Choileain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3783,295 +3783,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02322380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrins regulate survival of pre-B-ALL cells through differential IAP and caspase-7 ubiquitination and degradation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TGFβ-mediated activation of Smad1 in B-cell non-Hodgkin's lymphoma and effect on cell proliferation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Fend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R de Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Astier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">O Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leukemia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 18 (4), pp.873-875. </w:t>
+              <w:t xml:space="preserve">, 2004, 18 (12), pp.2015-2025. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/sj.leu.2403298⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/sj.leu.2403485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02322390v1</w:t>
+                <w:t xml:space="preserve">hal-02322468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TGFβ-mediated activation of Smad1 in B-cell non-Hodgkin's lymphoma and effect on cell proliferation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Integrins regulate survival of pre-B-ALL cells through differential IAP and caspase-7 ubiquitination and degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Svoboda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Hinds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R de Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Munoz</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leukemia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 18 (12), pp.2015-2025. </w:t>
+              <w:t xml:space="preserve">, 2004, 18 (4), pp.873-875. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/sj.leu.2403485⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/sj.leu.2403298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02322468v1</w:t>
+                <w:t xml:space="preserve">hal-02322390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal gene expression profile of human precursor B leukemia cells induced by adhesion receptor: identification of pathways regulating B-cell survival</w:t>
               </w:r>
@@ -5732,51 +5732,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495698v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeline Debonlier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saniya Kari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bucciarelli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Angles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Perez-Pestel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXI.0000000000200532" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05373591v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Chaves" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlo Santos E Silva" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helder Nakaya" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Socquet-Juglard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60224-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759633v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cecile Oster" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Cauboue" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13524585241234489" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780777v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Morandi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Adoue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bernard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Friebel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nunez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXI.0000000000200306" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040545v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Astier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Kofler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1151836" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795617v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Galoppin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Soldati" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arindam Pal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rival" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcac171" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365812v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utsa Karmakar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Chu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kruthika Sundaram" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurence Astier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Garside" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-021-03528-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021917v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Killick" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Hay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Vermeren" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.598727" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321910v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Mccormick" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Craig" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Carlin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Canel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1900443" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321954v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enwono Eyoh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mccallum" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Amanfo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Mutapi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imcb.12229" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322314v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calum Robb" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Mcsorley" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinju Lee" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohiro Aoki" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cunjing Yu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2017.04.045" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322054v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Fitzpatrick" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duanduan Cong" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengcan Yao" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinah Yoo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2017.05.023" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01593213v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Morisse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Sieger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00281-017-0644-y" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322026v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Osbourn" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh Soares" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Vacca" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Suzanne Cohen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian C. Scott" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2017.09.015" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322005v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Ni Choileain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Thomas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Williams" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vermeren" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.aah6163" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322334v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Richter" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roma Yumul" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamola Saydaminova" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjie Wang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gough" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mtm.2016.13" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322088v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Hafler" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2015.00229" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322119v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darrick Carter" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lieber" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imm.12391" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322105v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Charron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Doctrinal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/icb.2015.42" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322194v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imbio.2011.06.003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322163v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoline Kickler" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Maltby" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobh&#225;n Ni Choileain" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jillian Stephen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Wright" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1103090" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322141v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Richards" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048486" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322210v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Weyand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Neumann" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalene So" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0016287" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322224v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00005-010-0109-7" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322245v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle B&#233;riou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eisenhaure" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Anderton" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0902443" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322508v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Manie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Law" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Canty" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilou Haghayghi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10428199709058332" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322284v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2567.2008.02821.x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322265v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adi Vaknin-Dembinsky" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopal Murugaiyan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Weiner" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroim.2008.01.002" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322361v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroim.2007.09.018" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322380v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Meiffren" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Freeman" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI29251" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322390v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Svoboda" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Hinds" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R de Beaumont" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Munoz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.leu.2403298" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322468v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fend" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Husson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.leu.2403485" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322406v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronghui Xu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Svoboda" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Hinds" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2002-05-1519" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322420v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien C. Marie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rivailler" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Rabourdin-Combe" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fabian Wild" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ni810" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DFF3CDBBD6476C78E5B688C9A42E24D525CA490E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322447v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yona Zaffran" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Destaing" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ory" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Nheu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.167.12.6780" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322529v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilou Haghayeghi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Druker" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.272.25.15636" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322522v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hava Avraham" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisamaru Hirai" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.272.32.19719" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322550v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas R.P. Beck" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Canty" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.272.7.4230" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322564v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Groopman" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.272.1.228" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04979442v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Frieser" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Saoudi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.202170200" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083602v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04728349v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Almeida" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241503v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Louis" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495698v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeline Debonlier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saniya Kari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bucciarelli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Angles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Perez-Pestel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXI.0000000000200532" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05373591v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Chaves" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlo Santos E Silva" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helder Nakaya" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Socquet-Juglard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60224-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759633v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cecile Oster" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Cauboue" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13524585241234489" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780777v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Morandi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Adoue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bernard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Friebel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nunez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXI.0000000000200306" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040545v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Astier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Kofler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1151836" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795617v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Galoppin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Soldati" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arindam Pal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rival" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcac171" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365812v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utsa Karmakar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Chu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kruthika Sundaram" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurence Astier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Garside" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-021-03528-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021917v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Killick" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Hay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Vermeren" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.598727" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321954v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enwono Eyoh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mccallum" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Amanfo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Mutapi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imcb.12229" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321910v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Mccormick" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Craig" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Carlin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Canel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1900443" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322314v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calum Robb" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Mcsorley" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinju Lee" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohiro Aoki" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cunjing Yu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2017.04.045" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322054v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Fitzpatrick" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duanduan Cong" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengcan Yao" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinah Yoo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2017.05.023" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01593213v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Morisse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Sieger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00281-017-0644-y" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322026v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Osbourn" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh Soares" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Vacca" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Suzanne Cohen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian C. Scott" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2017.09.015" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322005v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Ni Choileain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Thomas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Williams" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vermeren" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.aah6163" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322334v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Richter" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roma Yumul" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamola Saydaminova" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjie Wang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gough" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mtm.2016.13" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322088v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Hafler" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2015.00229" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322119v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darrick Carter" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lieber" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imm.12391" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322105v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Charron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Doctrinal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/icb.2015.42" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322163v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoline Kickler" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Maltby" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobh&#225;n Ni Choileain" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jillian Stephen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Wright" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1103090" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322194v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imbio.2011.06.003" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322141v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Richards" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048486" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322210v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Weyand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Neumann" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalene So" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0016287" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322224v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00005-010-0109-7" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322245v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle B&#233;riou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eisenhaure" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Anderton" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0902443" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322508v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Manie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Law" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Canty" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilou Haghayghi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10428199709058332" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322284v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2567.2008.02821.x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322265v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adi Vaknin-Dembinsky" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopal Murugaiyan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Weiner" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroim.2008.01.002" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322361v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroim.2007.09.018" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322380v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Meiffren" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Freeman" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI29251" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322468v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Munoz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fend" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R de Beaumont" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Husson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.leu.2403485" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322390v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Svoboda" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Hinds" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.leu.2403298" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322406v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronghui Xu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Svoboda" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Hinds" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2002-05-1519" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322420v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien C. Marie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rivailler" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Rabourdin-Combe" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fabian Wild" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ni810" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DFF3CDBBD6476C78E5B688C9A42E24D525CA490E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322447v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yona Zaffran" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Destaing" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ory" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Nheu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.167.12.6780" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322529v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilou Haghayeghi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Druker" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.272.25.15636" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322522v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hava Avraham" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisamaru Hirai" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.272.32.19719" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322550v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas R.P. Beck" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Canty" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.272.7.4230" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322564v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Groopman" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.272.1.228" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04979442v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Frieser" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Saoudi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.202170200" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083602v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04728349v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Almeida" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241503v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Louis" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>