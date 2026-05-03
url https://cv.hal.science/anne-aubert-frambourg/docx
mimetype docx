--- v0 (2026-04-11)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne Frambourg </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anne-aubert-frambourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4696-5011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;DMRT1&amp;lt;/i&amp;gt; haploinsufficiency leads to secondary infertility in XY male rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolre/ioaf064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MCQR : Enhancing the Processing and Analysis of Quantitative Proteomics Data by Incorporating Chromatography and Mass Spectrometry Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Zivy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jproteome.4c01119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex-specific differences in the influence of maternal obesity on the oxidative and inflammatory status in the maternal-placental-fetal unit: new insights into the placental sphingolipid profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Hita Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ferchaud-Roucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 608, pp.112640. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mce.2025.112640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short‐Term Exposure to Culture Media Used in Human ART Shapes Early Calcium Oscillations in ICSI ‐Fertilized Mouse Oocytes and Impacts Adult Phenotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Banrezes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sainte‐beuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jouneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproductive Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24 (1), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rmb2.12691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA methylation and gene expression changes in mouse mammary tissue during successive lactations: part I – the impact of inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hue-Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Castille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Laubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (1), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15592294.2023.2215633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is a testis-determining gene in rabbits and is also essential for female fertility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.89284.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA methylation and gene expression changes in mouse mammary tissue during successive lactations: part II – the impact of lactation rank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hue-Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Castille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Laubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (1), pp.2215620. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15592294.2023.2215620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting male fertility from the sperm methylome: application to 120 bulls with hundreds of artificial insemination records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Epigenetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1), pp.54. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13148-022-01275-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of fluoroquinolone-resistant Escherichia coli in the gut after ciprofloxacin treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoire de Lastours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rani El Meouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Beghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chevret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Medical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 312 (2), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmm.2022.151548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the Inner Cell Mass and the Trophectoderm Responses after an In Vitro Exposure to Glucose and Insulin during the Preimplantation Period in the Rabbit Embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Via y Rada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (23), pp. 3766. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells11233766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating Onset of Puberty Through Modification of Early Life Nutrition Induces Modest but Persistent Changes in Bull Sperm DNA Methylation Profiles Post-puberty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Byrne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2020.00945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacillus subtilis Regulators MntR and Zur Participate in Redox Cycling, Antibiotic Sensitivity, and Cell Wall Plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Randazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila J. Anba-Mondoloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Péchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 202 (5), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.00547-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic response of Pseudomonas aeruginosa PAO1 adhering to solid surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.01465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative proteomics analysis confirmed oxidative metabolism predominates in Streptomyces coelicolor versus glycolytic metabolism in Streptomyces lividans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Millan-Oropeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathi Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (7), pp.2597-2613. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jproteome.7b00163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MarR-like protein PchR (YvmB) regulates expression of genes involved in pulcherriminic acid biosynthesis and in the initiation of sporulation in Bacillus subtilis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Randazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12866-016-0807-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sphingolipids involvement in plant endomembrane differentiation: the BY2 case.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Boulogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Bourge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 65 (6), pp.958-71. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-313X.2011.04481.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of early cold temperature on genome-wide DNA methylation patterns in rainbow trout divergent lines for muscle fat content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lallias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dehaullon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Harté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV International Symposium on Genetics in Aquaculture (ISGA XV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Cadiz, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05227755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MCQR: Enhancing the processing and analysis of quantitative proteomics data by incorporating chromatography and mass spectrometry information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Martin-Magnette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Zivy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUPA 2025 saint-Malo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUPA, Jun 2025, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 haploinsufficiency leads to secondary infertility in XY male rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Symposium on Sex Determination in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, La Colle sur Loup, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1, un gène du déterminisme sexuel chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReproSciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is a Sex Determining Gene in Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on the Biology of Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Kona (Hawaii), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is Required For Sex Determination in Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème symposium du RQR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of early cold temperature on genomewide dna methylation patterns in juvenile rainbow trout divergent lines for muscle fat content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lallias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Harté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Aquaculture Society (EAS), Sep 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5572329612068406E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of multi-tissues data. An example from bovine embryos.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25eme congress of Animal Production Science. ASPA 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASPA, Jun 2023, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic biomarkers of environmental enrichment and parity in pregnant sows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Mescouto Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; EAAP, Aug 2023, Lyon, France. pp.233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production in vitro des embryons bovins modifie les dimorphismes sexuels des methylomes foetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebukhan Derya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epiphase 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Epiphase, Oct 2023, Jouy en Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Journey Through Ovarian Cells Differenciation in Rabbits: From Genetic to Epigenetic mechanisms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XXIX International Symposium Molecular and Physiological Aspects of Regulatory Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early mammalian embryo response to environmental changes: should we take the sex into account?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gatien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From gametes to embryo: basic research and clinical application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITMO Cell Biology, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is Required For Sex Determination in Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Symposium on Sex Determination in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Presqu'île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Transcription Factor DMRT1 Regulates Germ Cell Differentiation and Meiosis in the Rabbit Fetal Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Symposium on Sex Determination in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Presqu'île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d’un environnement diabétique sur le développement embryonnaire précoce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Via y Rada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Francophone du Diabète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de l’épigénome des cellules germinales femelles lors de l’initiation de la méiose dans l’ovaire fœtal de lapin : Analyse des modifications post-traductionnelles des histones par CUT&RUN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions maternelles et zygotiques à la reprogrammation des enhancers chez les embryons bovins pré-implantoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Halstead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of temperature regime during embryonic development on genomewide patterns of DNA methylation in liver samples of juvenile rainbow trout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lallias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Funchal (Madeira), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APPRENTISSAGE AUTOMATIQUE ET EPIGENETIQUE : PREDICTION DE LA FERTILITE DES TAUREAUX A PARTIR DU METHYLOME SPERMATIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation périconceptionnelle par la production in vitro de l'embryon: étude de l'altération de l'expression sexe-dimorphique des gènes dans l'embryon bovin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denoës Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème congrès de la SF-DOHaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF-DOHaD, Nov 2021, Jouy en Josas, Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des trajectoires de différenciation des cellules germinales au cours de la différenciation de l'ovaire fœtal chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic programming of the rabbit preimplantation embryo in a diabetic context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Via y Rada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domestic Animal DOHaD and Epigenetics meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of bull fertility based on the sperm methylome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAAP Annual Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources de variation de la méthylation de l'ADN chez la truite arc-en-ciel : effets combinés de la température et du patrimoine génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lallias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème journée d'animation scientifique autour de l'épigénétique (épiPHASE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Zoom, France. pp.1031-1052, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15592294.2020.1834924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatisation de la préparation de librairies RRBS : un recul de 2 ans sur 388 librairies et 2 espèces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journée d'Animation Scientifique du réseau épiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toulouse, France. 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and non-genetic factors determine DNA methylation patterns in bull sperm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekki Boussaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Hoze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. Annual meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2019, Gant, Belgium. 116p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuroepigenetic programming in relation to the maternal environment: epigenome wide differential analysis of 5-methylation and 5hydroxymethylation in the brain PROGENIE UMR1198</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Bourgeois-Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR “France Environmental Epigenetics”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuroepigenetic programming by the maternal environment: Independent contribution of methylation and hydroxymethylation in the offspring's olfactory bulb following preconceptional weight loss in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SfDohad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MCQR: Enhancing the processing and analysis of quantitative proteomics data by incorporating chromatography and mass spectrometry information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin-Magniette Marie-Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Zivy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUPA 2025 saint-Malo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Saint Malo (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of transcriptome and chromatin accessibility in embryos developed in vivo or in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Trautmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Via y Rada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From cell to organism: When cell biology meets development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro production of bovine embryos modified sex-dimorphims in fetal liver methylome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AETE 39th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Heraklion - Crète, Greece. AETE proceedings 2023, pp.146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the Inner Cell Mass and the Trophectoderm transcriptomic and epigenomic responses after an in vitro exposure to glucose and insulin during the preimplantation period in the rabbit embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Via y Rada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th annual Revive Consortium Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Chantilly-Gouvieux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic modifications induced by preclinical inflammation in the mouse mammary gland during successive lactations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elitsa Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hue-Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Castille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DOHaD 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAROT -Cell Atlas of Rabbit Ovarian Transcripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'animation Scientifique PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Futuroscope, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of Sex-dimorphism in bovine in vivo derived or in vitro produced preimplantation embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Desnoës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AETE 37th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. AETE-Proceedings-2021, pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-cell RNA Transcriptome Atlas of the Developing Fetal Rabbit Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th SSR Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Saint-Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of bull fertility based on the sperm methylome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DADE (Domestic Animals DOHaD and Epigenetics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Quebec City, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of inflammation on epigenetic markers in the lactating mammary gland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elitsa Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Hue-Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Castille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st international congress on Domestic Animal DOHAD and epigenetics (DADE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Quebec City, Canada. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of Sex Dimorphism in bovine in vivo derived or in vitro produced preimplantation embryos.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Desnoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AETE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Virtual meeting, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-cell RNA Transcriptome Atlas of the Developing Fetal Rabbit Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Virtual International Symposium on Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Kona, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation épigénétique de l’embryon pré-implantatoire en situation diabétique : approche multi-omique chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Via y Rada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Défis Scientifiques du Départment Phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Label-free quantification of T. reesei secreted proteins induced by different culture conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Oliveira Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Morisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Benoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFEAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Albi, France., France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term exposure to Cook, Vitrolife, and KSOM media shapes early calcium oscillations in ICSI-fertilized mouse oocytes and impacts adult phenotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Banrezes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sainte-Beuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jouneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId186"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne Frambourg </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anne-aubert-frambourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4696-5011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;DMRT1&amp;lt;/i&amp;gt; haploinsufficiency leads to secondary infertility in XY male rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolre/ioaf064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MCQR : Enhancing the Processing and Analysis of Quantitative Proteomics Data by Incorporating Chromatography and Mass Spectrometry Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Zivy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jproteome.4c01119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex-specific differences in the influence of maternal obesity on the oxidative and inflammatory status in the maternal-placental-fetal unit: new insights into the placental sphingolipid profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Hita Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ferchaud-Roucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 608, pp.112640. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mce.2025.112640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short‐Term Exposure to Culture Media Used in Human ART Shapes Early Calcium Oscillations in ICSI ‐Fertilized Mouse Oocytes and Impacts Adult Phenotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Banrezes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sainte‐beuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jouneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproductive Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24 (1), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rmb2.12691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA methylation and gene expression changes in mouse mammary tissue during successive lactations: part I – the impact of inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hue-Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Castille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Laubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (1), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15592294.2023.2215633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is a testis-determining gene in rabbits and is also essential for female fertility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.89284.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA methylation and gene expression changes in mouse mammary tissue during successive lactations: part II – the impact of lactation rank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hue-Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Castille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Laubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (1), pp.2215620. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15592294.2023.2215620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of fluoroquinolone-resistant Escherichia coli in the gut after ciprofloxacin treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoire de Lastours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rani El Meouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Beghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chevret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Medical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 312 (2), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmm.2022.151548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the Inner Cell Mass and the Trophectoderm Responses after an In Vitro Exposure to Glucose and Insulin during the Preimplantation Period in the Rabbit Embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Via y Rada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (23), pp. 3766. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells11233766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting male fertility from the sperm methylome: application to 120 bulls with hundreds of artificial insemination records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Epigenetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1), pp.54. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13148-022-01275-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating Onset of Puberty Through Modification of Early Life Nutrition Induces Modest but Persistent Changes in Bull Sperm DNA Methylation Profiles Post-puberty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Byrne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2020.00945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacillus subtilis Regulators MntR and Zur Participate in Redox Cycling, Antibiotic Sensitivity, and Cell Wall Plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Randazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila J. Anba-Mondoloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Péchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 202 (5), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.00547-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic response of Pseudomonas aeruginosa PAO1 adhering to solid surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.01465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative proteomics analysis confirmed oxidative metabolism predominates in Streptomyces coelicolor versus glycolytic metabolism in Streptomyces lividans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Millan-Oropeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathi Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (7), pp.2597-2613. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jproteome.7b00163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MarR-like protein PchR (YvmB) regulates expression of genes involved in pulcherriminic acid biosynthesis and in the initiation of sporulation in Bacillus subtilis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Randazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12866-016-0807-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sphingolipids involvement in plant endomembrane differentiation: the BY2 case.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Boulogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Bourge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 65 (6), pp.958-71. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-313X.2011.04481.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MCQR: Enhancing the processing and analysis of quantitative proteomics data by incorporating chromatography and mass spectrometry information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Martin-Magnette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Zivy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUPA 2025 saint-Malo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUPA, Jun 2025, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of early cold temperature on genome-wide DNA methylation patterns in rainbow trout divergent lines for muscle fat content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lallias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dehaullon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Harté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV International Symposium on Genetics in Aquaculture (ISGA XV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Cadiz, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05227755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 haploinsufficiency leads to secondary infertility in XY male rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Symposium on Sex Determination in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, La Colle sur Loup, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is Required For Sex Determination in Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème symposium du RQR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of early cold temperature on genomewide dna methylation patterns in juvenile rainbow trout divergent lines for muscle fat content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lallias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Harté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Aquaculture Society (EAS), Sep 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5572329612068406E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is a Sex Determining Gene in Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on the Biology of Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Kona (Hawaii), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of multi-tissues data. An example from bovine embryos.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25eme congress of Animal Production Science. ASPA 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASPA, Jun 2023, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production in vitro des embryons bovins modifie les dimorphismes sexuels des methylomes foetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebukhan Derya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epiphase 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Epiphase, Oct 2023, Jouy en Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic biomarkers of environmental enrichment and parity in pregnant sows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Mescouto Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; EAAP, Aug 2023, Lyon, France. pp.233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1, un gène du déterminisme sexuel chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReproSciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early mammalian embryo response to environmental changes: should we take the sex into account?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gatien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From gametes to embryo: basic research and clinical application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITMO Cell Biology, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Journey Through Ovarian Cells Differenciation in Rabbits: From Genetic to Epigenetic mechanisms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XXIX International Symposium Molecular and Physiological Aspects of Regulatory Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is Required For Sex Determination in Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Symposium on Sex Determination in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Presqu'île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Transcription Factor DMRT1 Regulates Germ Cell Differentiation and Meiosis in the Rabbit Fetal Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Symposium on Sex Determination in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Presqu'île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation périconceptionnelle par la production in vitro de l'embryon: étude de l'altération de l'expression sexe-dimorphique des gènes dans l'embryon bovin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denoës Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème congrès de la SF-DOHaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF-DOHaD, Nov 2021, Jouy en Josas, Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APPRENTISSAGE AUTOMATIQUE ET EPIGENETIQUE : PREDICTION DE LA FERTILITE DES TAUREAUX A PARTIR DU METHYLOME SPERMATIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions maternelles et zygotiques à la reprogrammation des enhancers chez les embryons bovins pré-implantoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Halstead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of temperature regime during embryonic development on genomewide patterns of DNA methylation in liver samples of juvenile rainbow trout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lallias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Funchal (Madeira), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des trajectoires de différenciation des cellules germinales au cours de la différenciation de l'ovaire fœtal chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic programming of the rabbit preimplantation embryo in a diabetic context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Via y Rada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domestic Animal DOHaD and Epigenetics meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of bull fertility based on the sperm methylome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAAP Annual Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de l’épigénome des cellules germinales femelles lors de l’initiation de la méiose dans l’ovaire fœtal de lapin : Analyse des modifications post-traductionnelles des histones par CUT&RUN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d’un environnement diabétique sur le développement embryonnaire précoce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Via y Rada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Francophone du Diabète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources de variation de la méthylation de l'ADN chez la truite arc-en-ciel : effets combinés de la température et du patrimoine génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lallias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème journée d'animation scientifique autour de l'épigénétique (épiPHASE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Zoom, France. pp.1031-1052, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15592294.2020.1834924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatisation de la préparation de librairies RRBS : un recul de 2 ans sur 388 librairies et 2 espèces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journée d'Animation Scientifique du réseau épiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toulouse, France. 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and non-genetic factors determine DNA methylation patterns in bull sperm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekki Boussaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Hoze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. Annual meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2019, Gant, Belgium. 116p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MCQR: Enhancing the processing and analysis of quantitative proteomics data by incorporating chromatography and mass spectrometry information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin-Magniette Marie-Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Zivy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUPA 2025 saint-Malo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Saint Malo (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuroepigenetic programming by the maternal environment: Independent contribution of methylation and hydroxymethylation in the offspring's olfactory bulb following preconceptional weight loss in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SfDohad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuroepigenetic programming in relation to the maternal environment: epigenome wide differential analysis of 5-methylation and 5hydroxymethylation in the brain PROGENIE UMR1198</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Bourgeois-Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR “France Environmental Epigenetics”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of transcriptome and chromatin accessibility in embryos developed in vivo or in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Trautmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Via y Rada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From cell to organism: When cell biology meets development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro production of bovine embryos modified sex-dimorphims in fetal liver methylome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AETE 39th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Heraklion - Crète, Greece. AETE proceedings 2023, pp.146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the Inner Cell Mass and the Trophectoderm transcriptomic and epigenomic responses after an in vitro exposure to glucose and insulin during the preimplantation period in the rabbit embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Via y Rada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th annual Revive Consortium Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Chantilly-Gouvieux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic modifications induced by preclinical inflammation in the mouse mammary gland during successive lactations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elitsa Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hue-Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Castille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DOHaD 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAROT -Cell Atlas of Rabbit Ovarian Transcripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'animation Scientifique PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Futuroscope, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of inflammation on epigenetic markers in the lactating mammary gland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elitsa Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Hue-Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Castille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st international congress on Domestic Animal DOHAD and epigenetics (DADE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Quebec City, Canada. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-cell RNA Transcriptome Atlas of the Developing Fetal Rabbit Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th SSR Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Saint-Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of bull fertility based on the sperm methylome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DADE (Domestic Animals DOHaD and Epigenetics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Quebec City, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of Sex Dimorphism in bovine in vivo derived or in vitro produced preimplantation embryos.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Desnoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AETE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Virtual meeting, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-cell RNA Transcriptome Atlas of the Developing Fetal Rabbit Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Virtual International Symposium on Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Kona, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of Sex-dimorphism in bovine in vivo derived or in vitro produced preimplantation embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Desnoës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AETE 37th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. AETE-Proceedings-2021, pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation épigénétique de l’embryon pré-implantatoire en situation diabétique : approche multi-omique chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Via y Rada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Défis Scientifiques du Départment Phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Label-free quantification of T. reesei secreted proteins induced by different culture conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Oliveira Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Morisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Benoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFEAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Albi, France., France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term exposure to Cook, Vitrolife, and KSOM media shapes early calcium oscillations in ICSI-fertilized mouse oocytes and impacts adult phenotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Banrezes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sainte-Beuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jouneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId186"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A7A8C54F"/>
+    <w:nsid w:val="5ED0C7FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-aubert-frambourg" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4696-5011" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059143v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Barka" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dujardin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dewaele" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Andr&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frambourg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioaf064" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087344v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Langella" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.4c01119" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222755v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Hita Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Dos Santos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Rodriguez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ferchaud-Roucher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2025.112640" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387375v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Banrezes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sainte&#8208;beuve" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jouneau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rmb2.12691" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127637v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ivanova" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hue-Beauvais" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castille" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Laubier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2023.2215633" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269239v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-P&#233;pin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Poulat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.89284.3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116796v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ivanova" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Castille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2023.2215620" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654993v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Costes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Sellem" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perrier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-022-01275-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03813234v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire de Lastours" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rani El Meouche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beghain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chevret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmm.2022.151548" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871680v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Via y Rada" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archilla" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11233766" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03192093v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kenny" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Byrne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.00945" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889085v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Randazzo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila J. Anba-Mondoloni" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00547-19" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575338v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Guilbaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bruzaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bouffartigues" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Orange" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01465" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569508v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Millan-Oropeza" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Henry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Moussa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.7b00163" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637642v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-016-0807-3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855924v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Marion" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boulogne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bourge" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Abreu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04481.x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227755v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dehaullon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hart&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marchand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386121v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magnette" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04760641v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086891v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058703v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269224v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256745v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Marchand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572329612068406E12" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329926v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05460740v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mescouto Lopes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gerard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331159v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebukhan Derya" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ali" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799180v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namya Mellouk" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thepot Th&#233;pot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330599v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gatien" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798961v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799156v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808066v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284634v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Canon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284649v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Halstead" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778951v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364090v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330661v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deno&#235;s Olivier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284642v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808207v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364124v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779185v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2020.1834924" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734801v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736384v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoze" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268428v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Badonnel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Bourgeois-Brunel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417624v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Costa Monteiro Moreira" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05113649v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Magniette Marie-Laure" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222247v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Trautmann" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355532v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161198v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769595v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elitsa Ivanova" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Castille" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777412v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355479v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desno&#235;s" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Peynot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601202v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03440281v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726549v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Hue-Beauvais" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367268v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desnoes" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367293v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807978v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04325917v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Oliveira Correia" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Morisset" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Benoit" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059774v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sainte-Beuve" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-aubert-frambourg" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4696-5011" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059143v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Barka" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dujardin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dewaele" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Andr&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frambourg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioaf064" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087344v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Langella" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.4c01119" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222755v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Hita Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Dos Santos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Rodriguez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ferchaud-Roucher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2025.112640" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387375v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Banrezes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sainte&#8208;beuve" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jouneau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rmb2.12691" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127637v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ivanova" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hue-Beauvais" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castille" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Laubier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2023.2215633" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269239v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-P&#233;pin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Poulat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.89284.3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116796v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ivanova" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Castille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2023.2215620" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03813234v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire de Lastours" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rani El Meouche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beghain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chevret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmm.2022.151548" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871680v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Via y Rada" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archilla" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11233766" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654993v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Costes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Sellem" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perrier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-022-01275-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03192093v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kenny" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Byrne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.00945" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889085v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Randazzo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila J. Anba-Mondoloni" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00547-19" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575338v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Guilbaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bruzaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bouffartigues" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Orange" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01465" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569508v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Millan-Oropeza" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Henry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Moussa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.7b00163" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637642v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-016-0807-3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855924v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Marion" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boulogne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bourge" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Abreu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04481.x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386121v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magnette" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227755v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dehaullon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hart&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marchand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04760641v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269224v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256745v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Marchand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572329612068406E12" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058703v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329926v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331159v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebukhan Derya" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ali" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05460740v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mescouto Lopes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gerard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086891v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330599v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gatien" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799180v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namya Mellouk" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thepot Th&#233;pot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798961v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799156v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330661v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deno&#235;s Olivier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364090v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284649v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Halstead" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Canon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778951v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284642v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808207v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364124v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284634v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808066v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779185v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2020.1834924" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734801v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736384v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoze" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05113649v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Magniette Marie-Laure" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417624v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Badonnel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Costa Monteiro Moreira" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268428v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Bourgeois-Brunel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222247v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Trautmann" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355532v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161198v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769595v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elitsa Ivanova" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Castille" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777412v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726549v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Hue-Beauvais" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601202v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03440281v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367268v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desnoes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Peynot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367293v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355479v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desno&#235;s" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807978v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04325917v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Oliveira Correia" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Morisset" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Benoit" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059774v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sainte-Beuve" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>