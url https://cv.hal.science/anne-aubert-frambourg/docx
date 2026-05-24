--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne Frambourg </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anne-aubert-frambourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4696-5011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;DMRT1&amp;lt;/i&amp;gt; haploinsufficiency leads to secondary infertility in XY male rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolre/ioaf064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MCQR : Enhancing the Processing and Analysis of Quantitative Proteomics Data by Incorporating Chromatography and Mass Spectrometry Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Zivy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jproteome.4c01119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex-specific differences in the influence of maternal obesity on the oxidative and inflammatory status in the maternal-placental-fetal unit: new insights into the placental sphingolipid profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Hita Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ferchaud-Roucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 608, pp.112640. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mce.2025.112640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short‐Term Exposure to Culture Media Used in Human ART Shapes Early Calcium Oscillations in ICSI ‐Fertilized Mouse Oocytes and Impacts Adult Phenotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Banrezes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sainte‐beuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jouneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproductive Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24 (1), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rmb2.12691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA methylation and gene expression changes in mouse mammary tissue during successive lactations: part I – the impact of inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hue-Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Castille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Laubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (1), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15592294.2023.2215633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is a testis-determining gene in rabbits and is also essential for female fertility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.89284.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA methylation and gene expression changes in mouse mammary tissue during successive lactations: part II – the impact of lactation rank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hue-Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Castille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Laubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (1), pp.2215620. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15592294.2023.2215620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of fluoroquinolone-resistant Escherichia coli in the gut after ciprofloxacin treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoire de Lastours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rani El Meouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Beghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chevret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Medical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 312 (2), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmm.2022.151548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the Inner Cell Mass and the Trophectoderm Responses after an In Vitro Exposure to Glucose and Insulin during the Preimplantation Period in the Rabbit Embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Via y Rada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (23), pp. 3766. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells11233766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting male fertility from the sperm methylome: application to 120 bulls with hundreds of artificial insemination records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Epigenetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1), pp.54. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13148-022-01275-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating Onset of Puberty Through Modification of Early Life Nutrition Induces Modest but Persistent Changes in Bull Sperm DNA Methylation Profiles Post-puberty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Byrne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2020.00945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacillus subtilis Regulators MntR and Zur Participate in Redox Cycling, Antibiotic Sensitivity, and Cell Wall Plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Randazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila J. Anba-Mondoloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Péchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 202 (5), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.00547-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic response of Pseudomonas aeruginosa PAO1 adhering to solid surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.01465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative proteomics analysis confirmed oxidative metabolism predominates in Streptomyces coelicolor versus glycolytic metabolism in Streptomyces lividans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Millan-Oropeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathi Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (7), pp.2597-2613. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jproteome.7b00163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MarR-like protein PchR (YvmB) regulates expression of genes involved in pulcherriminic acid biosynthesis and in the initiation of sporulation in Bacillus subtilis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Randazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12866-016-0807-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sphingolipids involvement in plant endomembrane differentiation: the BY2 case.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Boulogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Bourge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 65 (6), pp.958-71. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-313X.2011.04481.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MCQR: Enhancing the processing and analysis of quantitative proteomics data by incorporating chromatography and mass spectrometry information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Martin-Magnette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Zivy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUPA 2025 saint-Malo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUPA, Jun 2025, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of early cold temperature on genome-wide DNA methylation patterns in rainbow trout divergent lines for muscle fat content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lallias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dehaullon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Harté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV International Symposium on Genetics in Aquaculture (ISGA XV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Cadiz, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05227755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 haploinsufficiency leads to secondary infertility in XY male rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Symposium on Sex Determination in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, La Colle sur Loup, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is Required For Sex Determination in Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème symposium du RQR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of early cold temperature on genomewide dna methylation patterns in juvenile rainbow trout divergent lines for muscle fat content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lallias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Harté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Aquaculture Society (EAS), Sep 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5572329612068406E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is a Sex Determining Gene in Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on the Biology of Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Kona (Hawaii), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of multi-tissues data. An example from bovine embryos.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25eme congress of Animal Production Science. ASPA 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASPA, Jun 2023, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production in vitro des embryons bovins modifie les dimorphismes sexuels des methylomes foetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebukhan Derya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epiphase 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Epiphase, Oct 2023, Jouy en Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic biomarkers of environmental enrichment and parity in pregnant sows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Mescouto Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; EAAP, Aug 2023, Lyon, France. pp.233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1, un gène du déterminisme sexuel chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReproSciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early mammalian embryo response to environmental changes: should we take the sex into account?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gatien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From gametes to embryo: basic research and clinical application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITMO Cell Biology, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Journey Through Ovarian Cells Differenciation in Rabbits: From Genetic to Epigenetic mechanisms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XXIX International Symposium Molecular and Physiological Aspects of Regulatory Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is Required For Sex Determination in Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Symposium on Sex Determination in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Presqu'île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Transcription Factor DMRT1 Regulates Germ Cell Differentiation and Meiosis in the Rabbit Fetal Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Symposium on Sex Determination in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Presqu'île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation périconceptionnelle par la production in vitro de l'embryon: étude de l'altération de l'expression sexe-dimorphique des gènes dans l'embryon bovin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denoës Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème congrès de la SF-DOHaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF-DOHaD, Nov 2021, Jouy en Josas, Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APPRENTISSAGE AUTOMATIQUE ET EPIGENETIQUE : PREDICTION DE LA FERTILITE DES TAUREAUX A PARTIR DU METHYLOME SPERMATIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions maternelles et zygotiques à la reprogrammation des enhancers chez les embryons bovins pré-implantoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Halstead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of temperature regime during embryonic development on genomewide patterns of DNA methylation in liver samples of juvenile rainbow trout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lallias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Funchal (Madeira), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des trajectoires de différenciation des cellules germinales au cours de la différenciation de l'ovaire fœtal chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic programming of the rabbit preimplantation embryo in a diabetic context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Via y Rada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domestic Animal DOHaD and Epigenetics meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of bull fertility based on the sperm methylome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAAP Annual Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de l’épigénome des cellules germinales femelles lors de l’initiation de la méiose dans l’ovaire fœtal de lapin : Analyse des modifications post-traductionnelles des histones par CUT&RUN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d’un environnement diabétique sur le développement embryonnaire précoce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Via y Rada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Francophone du Diabète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources de variation de la méthylation de l'ADN chez la truite arc-en-ciel : effets combinés de la température et du patrimoine génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lallias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème journée d'animation scientifique autour de l'épigénétique (épiPHASE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Zoom, France. pp.1031-1052, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15592294.2020.1834924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatisation de la préparation de librairies RRBS : un recul de 2 ans sur 388 librairies et 2 espèces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journée d'Animation Scientifique du réseau épiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toulouse, France. 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and non-genetic factors determine DNA methylation patterns in bull sperm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekki Boussaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Hoze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. Annual meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2019, Gant, Belgium. 116p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MCQR: Enhancing the processing and analysis of quantitative proteomics data by incorporating chromatography and mass spectrometry information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin-Magniette Marie-Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Zivy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUPA 2025 saint-Malo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Saint Malo (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuroepigenetic programming by the maternal environment: Independent contribution of methylation and hydroxymethylation in the offspring's olfactory bulb following preconceptional weight loss in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SfDohad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuroepigenetic programming in relation to the maternal environment: epigenome wide differential analysis of 5-methylation and 5hydroxymethylation in the brain PROGENIE UMR1198</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Bourgeois-Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR “France Environmental Epigenetics”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of transcriptome and chromatin accessibility in embryos developed in vivo or in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Trautmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Via y Rada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From cell to organism: When cell biology meets development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro production of bovine embryos modified sex-dimorphims in fetal liver methylome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AETE 39th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Heraklion - Crète, Greece. AETE proceedings 2023, pp.146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the Inner Cell Mass and the Trophectoderm transcriptomic and epigenomic responses after an in vitro exposure to glucose and insulin during the preimplantation period in the rabbit embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Via y Rada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th annual Revive Consortium Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Chantilly-Gouvieux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic modifications induced by preclinical inflammation in the mouse mammary gland during successive lactations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elitsa Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hue-Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Castille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DOHaD 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAROT -Cell Atlas of Rabbit Ovarian Transcripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'animation Scientifique PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Futuroscope, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of inflammation on epigenetic markers in the lactating mammary gland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elitsa Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Hue-Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Castille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st international congress on Domestic Animal DOHAD and epigenetics (DADE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Quebec City, Canada. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-cell RNA Transcriptome Atlas of the Developing Fetal Rabbit Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th SSR Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Saint-Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of bull fertility based on the sperm methylome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DADE (Domestic Animals DOHaD and Epigenetics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Quebec City, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of Sex Dimorphism in bovine in vivo derived or in vitro produced preimplantation embryos.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Desnoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AETE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Virtual meeting, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-cell RNA Transcriptome Atlas of the Developing Fetal Rabbit Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Virtual International Symposium on Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Kona, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of Sex-dimorphism in bovine in vivo derived or in vitro produced preimplantation embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Desnoës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AETE 37th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. AETE-Proceedings-2021, pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation épigénétique de l’embryon pré-implantatoire en situation diabétique : approche multi-omique chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Via y Rada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Défis Scientifiques du Départment Phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Label-free quantification of T. reesei secreted proteins induced by different culture conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Oliveira Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Morisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Benoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFEAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Albi, France., France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term exposure to Cook, Vitrolife, and KSOM media shapes early calcium oscillations in ICSI-fertilized mouse oocytes and impacts adult phenotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Banrezes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sainte-Beuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jouneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId186"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne Frambourg </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anne-aubert-frambourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4696-5011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;DMRT1&amp;lt;/i&amp;gt; haploinsufficiency leads to secondary infertility in XY male rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolre/ioaf064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MCQR : Enhancing the Processing and Analysis of Quantitative Proteomics Data by Incorporating Chromatography and Mass Spectrometry Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Zivy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jproteome.4c01119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex-specific differences in the influence of maternal obesity on the oxidative and inflammatory status in the maternal-placental-fetal unit: new insights into the placental sphingolipid profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Hita Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ferchaud-Roucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 608, pp.112640. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mce.2025.112640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short‐Term Exposure to Culture Media Used in Human ART Shapes Early Calcium Oscillations in ICSI ‐Fertilized Mouse Oocytes and Impacts Adult Phenotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Banrezes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sainte‐beuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jouneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproductive Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24 (1), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rmb2.12691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA methylation and gene expression changes in mouse mammary tissue during successive lactations: part I – the impact of inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hue-Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Castille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Laubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (1), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15592294.2023.2215633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is a testis-determining gene in rabbits and is also essential for female fertility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.89284.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA methylation and gene expression changes in mouse mammary tissue during successive lactations: part II – the impact of lactation rank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hue-Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Castille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Laubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (1), pp.2215620. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15592294.2023.2215620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting male fertility from the sperm methylome: application to 120 bulls with hundreds of artificial insemination records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Epigenetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1), pp.54. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13148-022-01275-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of fluoroquinolone-resistant Escherichia coli in the gut after ciprofloxacin treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoire de Lastours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rani El Meouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Beghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chevret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Medical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 312 (2), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmm.2022.151548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the Inner Cell Mass and the Trophectoderm Responses after an In Vitro Exposure to Glucose and Insulin during the Preimplantation Period in the Rabbit Embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Via y Rada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (23), pp. 3766. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells11233766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating Onset of Puberty Through Modification of Early Life Nutrition Induces Modest but Persistent Changes in Bull Sperm DNA Methylation Profiles Post-puberty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Byrne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2020.00945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacillus subtilis Regulators MntR and Zur Participate in Redox Cycling, Antibiotic Sensitivity, and Cell Wall Plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Randazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila J. Anba-Mondoloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Péchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 202 (5), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.00547-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic response of Pseudomonas aeruginosa PAO1 adhering to solid surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.01465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative proteomics analysis confirmed oxidative metabolism predominates in Streptomyces coelicolor versus glycolytic metabolism in Streptomyces lividans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Millan-Oropeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathi Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (7), pp.2597-2613. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jproteome.7b00163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MarR-like protein PchR (YvmB) regulates expression of genes involved in pulcherriminic acid biosynthesis and in the initiation of sporulation in Bacillus subtilis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Randazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12866-016-0807-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sphingolipids involvement in plant endomembrane differentiation: the BY2 case.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Boulogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Bourge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 65 (6), pp.958-71. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-313X.2011.04481.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of early cold temperature on genome-wide DNA methylation patterns in rainbow trout divergent lines for muscle fat content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lallias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dehaullon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Harté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV International Symposium on Genetics in Aquaculture (ISGA XV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Cadiz, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05227755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MCQR: Enhancing the processing and analysis of quantitative proteomics data by incorporating chromatography and mass spectrometry information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Martin-Magnette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Zivy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUPA 2025 saint-Malo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUPA, Jun 2025, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 haploinsufficiency leads to secondary infertility in XY male rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Symposium on Sex Determination in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, La Colle sur Loup, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1, un gène du déterminisme sexuel chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReproSciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is a Sex Determining Gene in Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on the Biology of Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Kona (Hawaii), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is Required For Sex Determination in Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème symposium du RQR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of early cold temperature on genomewide dna methylation patterns in juvenile rainbow trout divergent lines for muscle fat content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lallias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Harté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Aquaculture Society (EAS), Sep 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5572329612068406E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of multi-tissues data. An example from bovine embryos.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25eme congress of Animal Production Science. ASPA 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASPA, Jun 2023, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production in vitro des embryons bovins modifie les dimorphismes sexuels des methylomes foetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebukhan Derya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epiphase 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Epiphase, Oct 2023, Jouy en Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic biomarkers of environmental enrichment and parity in pregnant sows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Mescouto Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; EAAP, Aug 2023, Lyon, France. pp.233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Journey Through Ovarian Cells Differenciation in Rabbits: From Genetic to Epigenetic mechanisms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XXIX International Symposium Molecular and Physiological Aspects of Regulatory Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early mammalian embryo response to environmental changes: should we take the sex into account?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gatien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From gametes to embryo: basic research and clinical application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITMO Cell Biology, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is Required For Sex Determination in Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Symposium on Sex Determination in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Presqu'île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Transcription Factor DMRT1 Regulates Germ Cell Differentiation and Meiosis in the Rabbit Fetal Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Symposium on Sex Determination in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Presqu'île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de l’épigénome des cellules germinales femelles lors de l’initiation de la méiose dans l’ovaire fœtal de lapin : Analyse des modifications post-traductionnelles des histones par CUT&RUN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d’un environnement diabétique sur le développement embryonnaire précoce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Via y Rada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Francophone du Diabète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions maternelles et zygotiques à la reprogrammation des enhancers chez les embryons bovins pré-implantoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Halstead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of temperature regime during embryonic development on genomewide patterns of DNA methylation in liver samples of juvenile rainbow trout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lallias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Funchal (Madeira), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APPRENTISSAGE AUTOMATIQUE ET EPIGENETIQUE : PREDICTION DE LA FERTILITE DES TAUREAUX A PARTIR DU METHYLOME SPERMATIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation périconceptionnelle par la production in vitro de l'embryon: étude de l'altération de l'expression sexe-dimorphique des gènes dans l'embryon bovin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denoës Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème congrès de la SF-DOHaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF-DOHaD, Nov 2021, Jouy en Josas, Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des trajectoires de différenciation des cellules germinales au cours de la différenciation de l'ovaire fœtal chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic programming of the rabbit preimplantation embryo in a diabetic context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Via y Rada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domestic Animal DOHaD and Epigenetics meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of bull fertility based on the sperm methylome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAAP Annual Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources de variation de la méthylation de l'ADN chez la truite arc-en-ciel : effets combinés de la température et du patrimoine génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lallias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème journée d'animation scientifique autour de l'épigénétique (épiPHASE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Zoom, France. pp.1031-1052, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15592294.2020.1834924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatisation de la préparation de librairies RRBS : un recul de 2 ans sur 388 librairies et 2 espèces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journée d'Animation Scientifique du réseau épiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toulouse, France. 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and non-genetic factors determine DNA methylation patterns in bull sperm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekki Boussaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Hoze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. Annual meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2019, Gant, Belgium. 116p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuroepigenetic programming in relation to the maternal environment: epigenome wide differential analysis of 5-methylation and 5hydroxymethylation in the brain PROGENIE UMR1198</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Bourgeois-Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR “France Environmental Epigenetics”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuroepigenetic programming by the maternal environment: Independent contribution of methylation and hydroxymethylation in the offspring's olfactory bulb following preconceptional weight loss in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SfDohad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MCQR: Enhancing the processing and analysis of quantitative proteomics data by incorporating chromatography and mass spectrometry information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin-Magniette Marie-Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Zivy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUPA 2025 saint-Malo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Saint Malo (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of transcriptome and chromatin accessibility in embryos developed in vivo or in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Trautmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Via y Rada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From cell to organism: When cell biology meets development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro production of bovine embryos modified sex-dimorphims in fetal liver methylome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AETE 39th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Heraklion - Crète, Greece. AETE proceedings 2023, pp.146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the Inner Cell Mass and the Trophectoderm transcriptomic and epigenomic responses after an in vitro exposure to glucose and insulin during the preimplantation period in the rabbit embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Via y Rada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th annual Revive Consortium Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Chantilly-Gouvieux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic modifications induced by preclinical inflammation in the mouse mammary gland during successive lactations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elitsa Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hue-Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Castille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DOHaD 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAROT -Cell Atlas of Rabbit Ovarian Transcripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'animation Scientifique PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Futuroscope, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of Sex-dimorphism in bovine in vivo derived or in vitro produced preimplantation embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Desnoës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AETE 37th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. AETE-Proceedings-2021, pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of bull fertility based on the sperm methylome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DADE (Domestic Animals DOHaD and Epigenetics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Quebec City, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-cell RNA Transcriptome Atlas of the Developing Fetal Rabbit Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th SSR Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Saint-Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of inflammation on epigenetic markers in the lactating mammary gland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elitsa Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Hue-Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Castille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st international congress on Domestic Animal DOHAD and epigenetics (DADE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Quebec City, Canada. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of Sex Dimorphism in bovine in vivo derived or in vitro produced preimplantation embryos.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Desnoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AETE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Virtual meeting, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-cell RNA Transcriptome Atlas of the Developing Fetal Rabbit Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Virtual International Symposium on Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Kona, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation épigénétique de l’embryon pré-implantatoire en situation diabétique : approche multi-omique chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Via y Rada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Défis Scientifiques du Départment Phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Label-free quantification of T. reesei secreted proteins induced by different culture conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Oliveira Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Morisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Benoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFEAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Albi, France., France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term exposure to Cook, Vitrolife, and KSOM media shapes early calcium oscillations in ICSI-fertilized mouse oocytes and impacts adult phenotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Banrezes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sainte-Beuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jouneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId186"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5ED0C7FB"/>
+    <w:nsid w:val="135C7936"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-aubert-frambourg" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4696-5011" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059143v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Barka" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dujardin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dewaele" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Andr&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frambourg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioaf064" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087344v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Langella" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.4c01119" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222755v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Hita Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Dos Santos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Rodriguez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ferchaud-Roucher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2025.112640" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387375v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Banrezes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sainte&#8208;beuve" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jouneau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rmb2.12691" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127637v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ivanova" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hue-Beauvais" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castille" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Laubier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2023.2215633" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269239v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-P&#233;pin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Poulat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.89284.3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116796v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ivanova" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Castille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2023.2215620" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03813234v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire de Lastours" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rani El Meouche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beghain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chevret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmm.2022.151548" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871680v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Via y Rada" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archilla" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11233766" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654993v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Costes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Sellem" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perrier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-022-01275-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03192093v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kenny" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Byrne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.00945" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889085v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Randazzo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila J. Anba-Mondoloni" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00547-19" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575338v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Guilbaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bruzaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bouffartigues" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Orange" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01465" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569508v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Millan-Oropeza" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Henry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Moussa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.7b00163" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637642v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-016-0807-3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855924v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Marion" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boulogne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bourge" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Abreu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04481.x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386121v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magnette" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227755v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dehaullon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hart&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marchand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04760641v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269224v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256745v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Marchand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572329612068406E12" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058703v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329926v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331159v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebukhan Derya" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ali" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05460740v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mescouto Lopes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gerard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086891v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330599v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gatien" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799180v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namya Mellouk" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thepot Th&#233;pot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798961v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799156v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330661v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deno&#235;s Olivier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364090v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284649v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Halstead" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Canon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778951v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284642v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808207v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364124v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284634v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808066v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779185v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2020.1834924" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734801v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736384v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoze" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05113649v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Magniette Marie-Laure" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417624v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Badonnel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Costa Monteiro Moreira" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268428v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Bourgeois-Brunel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222247v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Trautmann" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355532v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161198v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769595v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elitsa Ivanova" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Castille" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777412v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726549v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Hue-Beauvais" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601202v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03440281v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367268v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desnoes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Peynot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367293v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355479v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desno&#235;s" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807978v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04325917v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Oliveira Correia" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Morisset" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Benoit" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059774v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sainte-Beuve" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-aubert-frambourg" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4696-5011" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059143v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Barka" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dujardin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dewaele" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Andr&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frambourg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioaf064" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087344v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Langella" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.4c01119" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222755v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Hita Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Dos Santos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Rodriguez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ferchaud-Roucher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2025.112640" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387375v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Banrezes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sainte&#8208;beuve" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jouneau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rmb2.12691" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127637v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ivanova" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hue-Beauvais" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castille" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Laubier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2023.2215633" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269239v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-P&#233;pin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Poulat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.89284.3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116796v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ivanova" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Castille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2023.2215620" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654993v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Costes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Sellem" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perrier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-022-01275-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03813234v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire de Lastours" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rani El Meouche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beghain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chevret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmm.2022.151548" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871680v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Via y Rada" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archilla" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11233766" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03192093v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kenny" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Byrne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.00945" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889085v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Randazzo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila J. Anba-Mondoloni" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00547-19" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575338v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Guilbaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bruzaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bouffartigues" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Orange" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01465" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569508v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Millan-Oropeza" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Henry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Moussa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.7b00163" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637642v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-016-0807-3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855924v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Marion" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boulogne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bourge" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Abreu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04481.x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227755v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dehaullon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hart&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marchand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386121v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magnette" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04760641v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086891v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058703v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269224v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256745v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Marchand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572329612068406E12" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329926v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331159v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebukhan Derya" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ali" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05460740v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mescouto Lopes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gerard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799180v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namya Mellouk" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thepot Th&#233;pot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330599v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gatien" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798961v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799156v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284634v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Canon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808066v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284649v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Halstead" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778951v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364090v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330661v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deno&#235;s Olivier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284642v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808207v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364124v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779185v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2020.1834924" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734801v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736384v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoze" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268428v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Badonnel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Bourgeois-Brunel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417624v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Costa Monteiro Moreira" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05113649v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Magniette Marie-Laure" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222247v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Trautmann" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355532v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161198v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769595v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elitsa Ivanova" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Castille" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777412v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355479v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desno&#235;s" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Peynot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03440281v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601202v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726549v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Hue-Beauvais" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367268v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desnoes" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367293v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807978v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04325917v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Oliveira Correia" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Morisset" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Benoit" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059774v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sainte-Beuve" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>