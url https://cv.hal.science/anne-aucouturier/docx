--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1264,78 +1264,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Research Notes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 10 (1), </w:t>
+              <w:t xml:space="preserve">, 2017, 10 (1), pp.422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13104-017-2703-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02889071v1</w:t>
+                <w:t xml:space="preserve">hal-05070787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting the in vivo GlnR-binding sites at the genome scale in Bacillus subtilis</w:t>
               </w:r>
@@ -1381,78 +1381,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Research Notes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 10 (1), pp.422. </w:t>
+              <w:t xml:space="preserve">, 2017, 10 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13104-017-2703-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05070787v1</w:t>
+                <w:t xml:space="preserve">hal-02889071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Termination factor Rho: From the control of pervasive transcription to cell fate determination in Bacillus subtilis.</w:t>
               </w:r>
@@ -2214,51 +2214,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9DFBB074"/>
+    <w:nsid w:val="879CE681"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2445,51 +2445,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-aucouturier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-2411-1626" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070781v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Levit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Moreno de Leblanc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gontier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aucouturier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18762891-bja00078" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05347161v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Falabr&#232;gue" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Aurrand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cazaulon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boussetta" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Zumerle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2025028370" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307521v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Millard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdia Ta&#239;eb" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Michaudel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard-2023-224014" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859817v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Danne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Agus" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Magniez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2022-327337" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092647v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Levit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Cortes-Perez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra de Moreno de Leblanc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Loiseau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2022.2110821" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04565131v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Garza-Morales" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Rendon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Tariq Malik" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannete Garza-Cabrales" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12020438" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617888v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bolotine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Sorokine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bidnenko" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01545-18" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625231v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02032" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889071v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Randazzo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delumeau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-017-2703-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070787v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608054v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Bidnenko" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Grylak-Mielnicka" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006909" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536449v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie D. Syer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory W. Blackler" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Martin Rosique" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada de Palma" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rossi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00535-014-1032-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071262v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie D Syer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory W Blackler" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Martin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070603v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. d'Alen&#231;on" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petranovic" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Michel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Noirot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.1460-2075.1994.tb06563.x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287276v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Berm&#250;dez-Humar&#225;n" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-aucouturier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-2411-1626" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070781v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Levit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Moreno de Leblanc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gontier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aucouturier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18762891-bja00078" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05347161v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Falabr&#232;gue" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Aurrand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cazaulon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boussetta" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Zumerle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2025028370" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307521v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Millard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdia Ta&#239;eb" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Michaudel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard-2023-224014" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859817v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Danne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Agus" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Magniez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2022-327337" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092647v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Levit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Cortes-Perez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra de Moreno de Leblanc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Loiseau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2022.2110821" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04565131v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Garza-Morales" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Rendon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Tariq Malik" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannete Garza-Cabrales" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12020438" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617888v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bolotine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Sorokine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bidnenko" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01545-18" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625231v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02032" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070787v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Randazzo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delumeau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-017-2703-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889071v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608054v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Bidnenko" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Grylak-Mielnicka" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006909" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536449v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie D. Syer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory W. Blackler" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Martin Rosique" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada de Palma" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rossi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00535-014-1032-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071262v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie D Syer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory W Blackler" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Martin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070603v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. d'Alen&#231;on" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petranovic" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Michel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Noirot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.1460-2075.1994.tb06563.x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287276v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Berm&#250;dez-Humar&#225;n" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>