--- v1 (2026-04-05)
+++ v2 (2026-05-02)
@@ -160,1833 +160,1850 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of human elafin by genetically modified Lactococcus lactis: evaluation of its anti-inflammatory effects in a murine model of intestinal mucositis</w:t>
+                <w:t xml:space="preserve">Intestinal hepcidin overexpression promotes iron deficiency anemia and counteracts iron overload via DMT1 downregulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Levit</w:t>
+                <w:t xml:space="preserve">Marion Falabrègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. de Moreno de Leblanc</w:t>
+                <w:t xml:space="preserve">Candice Aurrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Gontier</w:t>
+                <w:t xml:space="preserve">Léa Cazaulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Aucouturier</w:t>
+                <w:t xml:space="preserve">Nadia Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Langella</w:t>
+                <w:t xml:space="preserve">Sara Zumerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beneficial Microbes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-13. </w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/18762891-bja00078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/blood.2025028370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05070781v1</w:t>
+                <w:t xml:space="preserve">hal-05347161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intestinal hepcidin overexpression promotes iron deficiency anemia and counteracts iron overload via DMT1 downregulation</w:t>
+                <w:t xml:space="preserve">Recombinant MAM from Faecalibacterium duncaniae exhibits a protective effect in DNBS-induced colitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Falabrègue</w:t>
+                <w:t xml:space="preserve">Thaís Vilela Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candice Aurrand</w:t>
+                <w:t xml:space="preserve">Luís Lima de Jesus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Cazaulon</w:t>
+                <w:t xml:space="preserve">Monique Ferrary Américo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Boussetta</w:t>
+                <w:t xml:space="preserve">Florian Chain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Zumerle</w:t>
+                <w:t xml:space="preserve">Laura Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (1), pp.6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood.2025028370⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12934-025-02877-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05347161v1</w:t>
+                <w:t xml:space="preserve">hal-05593025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Counteracting tryptophan metabolism alterations as a new therapeutic strategy for rheumatoid arthritis</w:t>
+                <w:t xml:space="preserve">Production of human elafin by genetically modified Lactococcus lactis: evaluation of its anti-inflammatory effects in a murine model of intestinal mucositis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Moulin</w:t>
+                <w:t xml:space="preserve">R. Levit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Millard</w:t>
+                <w:t xml:space="preserve">A. de Moreno de Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahdia Taïeb</w:t>
+                <w:t xml:space="preserve">S. Gontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Michaudel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne Aucouturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/ard-2023-224014⟩</w:t>
+              <w:t xml:space="preserve">Beneficial Microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/18762891-bja00078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04307521v1</w:t>
+                <w:t xml:space="preserve">hal-05070781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rewiring the altered tryptophan metabolism as a novel therapeutic strategy in inflammatory bowel diseases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Counteracting tryptophan metabolism alterations as a new therapeutic strategy for rheumatoid arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Millard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdia Taïeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Michaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/gutjnl-2022-327337⟩</w:t>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 83 (3), pp.312-323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/ard-2023-224014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03859817v2</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04307521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of genetically modified lactic acid bacteria and bifidobacteria as live delivery vectors for human and animal health</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Naima Cortes-Perez</w:t>
+                <w:t xml:space="preserve">Rewiring the altered tryptophan metabolism as a novel therapeutic strategy in inflammatory bowel diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Michaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandra de Moreno de Leblanc</w:t>
+                <w:t xml:space="preserve">Camille Danne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jade Loiseau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Allison Agus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Magniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut microbes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19490976.2022.2110821⟩</w:t>
+              <w:t xml:space="preserve">Gut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1-12, pp.gutjnl-2022-327337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/gutjnl-2022-327337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04092647v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03859817v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting Melanoma Hypoxia with the Food-Grade Lactic Acid Bacterium Lactococcus Lactis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of genetically modified lactic acid bacteria and bifidobacteria as live delivery vectors for human and animal health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatriz Rendon</w:t>
+                <w:t xml:space="preserve">Romina Levit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Tariq Malik</w:t>
+                <w:t xml:space="preserve">Naima Cortes-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeannete Garza-Cabrales</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Alejandra de Moreno de Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers12020438⟩</w:t>
+              <w:t xml:space="preserve">Gut microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (1), pp.2110821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19490976.2022.2110821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04565131v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic sequence of the prophage-free lactococcus lactis strain il6288</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Targeting Melanoma Hypoxia with the Food-Grade Lactic Acid Bacterium Lactococcus Lactis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Garza-Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Rendon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Tariq Malik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannete Garza-Cabrales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/MRA.01545-18⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (2), pp.438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers12020438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617888v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a prophage-free derivative strain of &amp;lt;em&amp;gt;Lactococcus lactis&amp;lt;/em&amp;gt; ssp &amp;lt;em&amp;gt;lactis&amp;lt;/em&amp;gt; IL1403 reveals the importance of prophages for phenotypic plasticity of the host</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Genomic sequence of the prophage-free lactococcus lactis strain il6288</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bolotine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Sorokine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Bidnenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (1), pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/MRA.01545-18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02032⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02625231v1</w:t>
+                <w:t xml:space="preserve">hal-02617888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the in vivo GlnR-binding sites at the genome scale in Bacillus subtilis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Characterization of a prophage-free derivative strain of &amp;lt;em&amp;gt;Lactococcus lactis&amp;lt;/em&amp;gt; ssp &amp;lt;em&amp;gt;lactis&amp;lt;/em&amp;gt; IL1403 reveals the importance of prophages for phenotypic plasticity of the host</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Langella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Delumeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Auger</w:t>
+                <w:t xml:space="preserve">Elena Bidnenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Research Notes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13104-017-2703-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05070787v1</w:t>
+                <w:t xml:space="preserve">hal-02625231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting the in vivo GlnR-binding sites at the genome scale in Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Randazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Research Notes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 10 (1), </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+              <w:t xml:space="preserve">, 2017, 10 (1), pp.422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13104-017-2703-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02889071v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Termination factor Rho: From the control of pervasive transcription to cell fate determination in Bacillus subtilis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Bidnenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Grylak-Mielnicka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksandra Grylak-Mielnicka</w:t>
+                <w:t xml:space="preserve">Olivier Delumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 13 (7), 47 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pgen.1006909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NSAID enteropathy and bacteria: a complicated relationship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie D. Syer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rory W. Blackler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Martin Rosique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giada de Palma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Gastroenterology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 50 (4), pp.387-393. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00535-014-1032-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01536449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NSAID enteropathy and bacteria: a complicated relationship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie D Syer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rory W Blackler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rory W Blackler</w:t>
+                <w:t xml:space="preserve">Giada de Palma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Gastroenterology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 50 (4), pp.387-393. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00535-014-1032-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05071262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copy-choice illegitimate DNA recombination revisited.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Petranovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The EMBO Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 13 (11), pp.2725 - 2734. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/j.1460-2075.1994.tb06563.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05070603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1996,157 +2013,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kynurenine aminotransferase and products thereof for the treatment of arthritic diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Sokol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2023247415A1. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05287276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId85"/>
+      <w:footerReference w:type="default" r:id="rId90"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2214,51 +2231,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="879CE681"/>
+    <w:nsid w:val="F850C373"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2445,51 +2462,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-aucouturier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-2411-1626" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070781v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Levit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Moreno de Leblanc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gontier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aucouturier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18762891-bja00078" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05347161v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Falabr&#232;gue" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Aurrand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cazaulon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boussetta" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Zumerle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2025028370" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307521v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Millard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdia Ta&#239;eb" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Michaudel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard-2023-224014" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859817v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Danne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Agus" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Magniez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2022-327337" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092647v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Levit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Cortes-Perez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra de Moreno de Leblanc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Loiseau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2022.2110821" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04565131v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Garza-Morales" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Rendon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Tariq Malik" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannete Garza-Cabrales" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12020438" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617888v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bolotine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Sorokine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bidnenko" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01545-18" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625231v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02032" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070787v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Randazzo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delumeau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-017-2703-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889071v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608054v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Bidnenko" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Grylak-Mielnicka" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006909" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536449v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie D. Syer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory W. Blackler" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Martin Rosique" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada de Palma" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rossi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00535-014-1032-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071262v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie D Syer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory W Blackler" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Martin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070603v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. d'Alen&#231;on" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petranovic" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Michel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Noirot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.1460-2075.1994.tb06563.x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287276v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Berm&#250;dez-Humar&#225;n" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-aucouturier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-2411-1626" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05347161v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Falabr&#232;gue" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Aurrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cazaulon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boussetta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Zumerle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2025028370" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593025v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;s Vilela Rodrigues" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Lima de Jesus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ferrary Am&#233;rico" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Creusot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-025-02877-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070781v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Levit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Moreno de Leblanc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gontier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aucouturier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18762891-bja00078" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307521v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Millard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdia Ta&#239;eb" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Michaudel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard-2023-224014" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859817v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Danne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Agus" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Magniez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2022-327337" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092647v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Levit" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Cortes-Perez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra de Moreno de Leblanc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Loiseau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2022.2110821" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04565131v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Garza-Morales" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Rendon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Tariq Malik" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannete Garza-Cabrales" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12020438" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617888v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bolotine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Sorokine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bidnenko" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01545-18" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625231v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02032" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070787v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Randazzo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delumeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-017-2703-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608054v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Bidnenko" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Grylak-Mielnicka" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006909" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536449v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie D. Syer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory W. Blackler" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Martin Rosique" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada de Palma" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rossi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00535-014-1032-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071262v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie D Syer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory W Blackler" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Martin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070603v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. d'Alen&#231;on" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petranovic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Michel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Noirot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.1460-2075.1994.tb06563.x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287276v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Berm&#250;dez-Humar&#225;n" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>