--- v2 (2026-05-02)
+++ v3 (2026-05-26)
@@ -126,1884 +126,1903 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Probiotiques de nouvelles génération contre les parasitoses intestinales : une stratégie One Health prometteuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aucouturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Chaouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bactéries lactiques au cœur des écosystèmes et de l’innovation scientifique : 25ème colloque du Club des Bactéries Lactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Aurillac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05630936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Intestinal hepcidin overexpression promotes iron deficiency anemia and counteracts iron overload via DMT1 downregulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Falabrègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candice Aurrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Cazaulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Zumerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood.2025028370⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05347161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recombinant MAM from Faecalibacterium duncaniae exhibits a protective effect in DNBS-induced colitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thaís Vilela Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luís Lima de Jesus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Ferrary Américo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial Cell Factories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 25 (1), pp.6. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12934-025-02877-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05593025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of human elafin by genetically modified Lactococcus lactis: evaluation of its anti-inflammatory effects in a murine model of intestinal mucositis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Levit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Moreno de Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beneficial Microbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-13. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/18762891-bja00078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05070781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Counteracting tryptophan metabolism alterations as a new therapeutic strategy for rheumatoid arthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Millard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdia Taïeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Michaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 83 (3), pp.312-323. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/ard-2023-224014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04307521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rewiring the altered tryptophan metabolism as a novel therapeutic strategy in inflammatory bowel diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Michaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Danne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Agus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Magniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gut</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 1-12, pp.gutjnl-2022-327337. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/gutjnl-2022-327337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03859817v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of genetically modified lactic acid bacteria and bifidobacteria as live delivery vectors for human and animal health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romina Levit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima Cortes-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra de Moreno de Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gut microbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (1), pp.2110821. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19490976.2022.2110821⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04092647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeting Melanoma Hypoxia with the Food-Grade Lactic Acid Bacterium Lactococcus Lactis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolfo Garza-Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Rendon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Tariq Malik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannete Garza-Cabrales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (2), pp.438. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers12020438⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04565131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic sequence of the prophage-free lactococcus lactis strain il6288</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bolotine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Sorokine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Bidnenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 8 (1), pp.1-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/MRA.01545-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02617888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a prophage-free derivative strain of &amp;lt;em&amp;gt;Lactococcus lactis&amp;lt;/em&amp;gt; ssp &amp;lt;em&amp;gt;lactis&amp;lt;/em&amp;gt; IL1403 reveals the importance of prophages for phenotypic plasticity of the host</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Bidnenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02625231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting the in vivo GlnR-binding sites at the genome scale in Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Randazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Research Notes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 10 (1), pp.422. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13104-017-2703-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05070787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Termination factor Rho: From the control of pervasive transcription to cell fate determination in Bacillus subtilis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Bidnenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Grylak-Mielnicka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksandra Grylak-Mielnicka</w:t>
+                <w:t xml:space="preserve">Olivier Delumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 13 (7), 47 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pgen.1006909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NSAID enteropathy and bacteria: a complicated relationship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie D Syer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rory W Blackler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giada de Palma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Gastroenterology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 50 (4), pp.387-393. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00535-014-1032-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01536449v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05071262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NSAID enteropathy and bacteria: a complicated relationship</w:t>
-[...132 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Copy-choice illegitimate DNA recombination revisited.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Petranovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The EMBO Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 13 (11), pp.2725 - 2734. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/j.1460-2075.1994.tb06563.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05070603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2013,157 +2032,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kynurenine aminotransferase and products thereof for the treatment of arthritic diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Sokol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Langella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aucouturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO2023247415A1. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05287276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId90"/>
+      <w:footerReference w:type="default" r:id="rId91"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2231,51 +2250,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F850C373"/>
+    <w:nsid w:val="538EDFB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2462,51 +2481,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-aucouturier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-2411-1626" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05347161v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Falabr&#232;gue" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Aurrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cazaulon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boussetta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Zumerle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2025028370" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593025v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;s Vilela Rodrigues" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Lima de Jesus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ferrary Am&#233;rico" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Creusot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-025-02877-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070781v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Levit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Moreno de Leblanc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gontier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aucouturier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18762891-bja00078" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307521v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Millard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdia Ta&#239;eb" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Michaudel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard-2023-224014" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859817v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Danne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Agus" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Magniez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2022-327337" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092647v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Levit" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Cortes-Perez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra de Moreno de Leblanc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Loiseau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2022.2110821" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04565131v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Garza-Morales" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Rendon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Tariq Malik" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannete Garza-Cabrales" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12020438" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617888v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bolotine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Sorokine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bidnenko" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01545-18" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625231v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02032" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070787v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Randazzo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delumeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-017-2703-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608054v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Bidnenko" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Grylak-Mielnicka" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006909" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536449v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie D. Syer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory W. Blackler" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Martin Rosique" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada de Palma" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rossi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00535-014-1032-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071262v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie D Syer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory W Blackler" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Martin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070603v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. d'Alen&#231;on" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petranovic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Michel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Noirot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.1460-2075.1994.tb06563.x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287276v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Berm&#250;dez-Humar&#225;n" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-aucouturier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-2411-1626" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05630936v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Oliveira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Boucard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Rousset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aucouturier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Chaouch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05347161v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Falabr&#232;gue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Aurrand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cazaulon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boussetta" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Zumerle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2025028370" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593025v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;s Vilela Rodrigues" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Lima de Jesus" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ferrary Am&#233;rico" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Creusot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-025-02877-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070781v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Levit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Moreno de Leblanc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gontier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18762891-bja00078" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307521v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Millard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdia Ta&#239;eb" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Michaudel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard-2023-224014" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859817v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Danne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Agus" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Magniez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2022-327337" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092647v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Levit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Cortes-Perez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra de Moreno de Leblanc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Loiseau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2022.2110821" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04565131v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Garza-Morales" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Rendon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Tariq Malik" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannete Garza-Cabrales" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12020438" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617888v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bolotine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Sorokine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bidnenko" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01545-18" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625231v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02032" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070787v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Randazzo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delumeau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-017-2703-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608054v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Bidnenko" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Grylak-Mielnicka" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006909" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071262v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie D Syer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory W Blackler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Martin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada de Palma" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rossi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00535-014-1032-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070603v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. d'Alen&#231;on" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petranovic" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Michel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Noirot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.1460-2075.1994.tb06563.x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287276v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Berm&#250;dez-Humar&#225;n" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>