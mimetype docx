--- v0 (2026-04-01)
+++ v1 (2026-05-12)
@@ -721,2787 +721,2787 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01781203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les vœux religieux dans le Code de droit canonique de 1983</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bamberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit canonique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 65, 1 (2015), pp.165-184</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01781195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La vigilance de l’autorité ecclésiastique. Visiter, veiller, surveiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bamberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monitor ecclesiasticus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 130 (2015), pp.233-255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01781197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les vœux religieux dans le Code de droit canonique de 1983</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit social au prisme du droit canonique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bamberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit canonique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 65, 1 (2015), pp.165-184</w:t>
+              <w:t xml:space="preserve">, 2014, 2013 [2014] (63), pp.9-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Le droit social au prisme du droit canonique</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01070945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préparation au mariage et responsabilité de la communauté ecclésiale. Réflexions autour du c. 1063 CIC et du c. 783 CCEO et de leurs sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bamberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit canonique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 2013 [2014] (63), pp.9-30</w:t>
+              <w:t xml:space="preserve">, 2014, 64 (2014), pp. 25-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Préparation au mariage et responsabilité de la communauté ecclésiale. Réflexions autour du c. 1063 CIC et du c. 783 CCEO et de leurs sources</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01781193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pro rei veritate ! &amp;quot; Pratique judiciaire canonique et recherche de la vérité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bamberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit canonique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 64 (2014), pp. 25-41</w:t>
+              <w:t xml:space="preserve">, 2014, 62/2, 2012 [2014] (2), pp.331-347</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Pro rei veritate ! &amp;quot; Pratique judiciaire canonique et recherche de la vérité</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01070929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Im Licht von Theologie und Kirchenrecht. Katholische Eremiten und Gehorsam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bamberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geist und Leben</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 86, 2013, pp.181-190</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00830175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour de l'idonéité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bamberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit canonique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 62/2, 2012 [2014] (2), pp.331-347</w:t>
+              <w:t xml:space="preserve">, 2013, 61, 2011 (2), pp.89-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Im Licht von Theologie und Kirchenrecht. Katholische Eremiten und Gehorsam</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01070919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation: Wayne Morris, Theology without Words. Theology in the Deaf Community, Aldershot, Ashgate, 2008, XVI-180 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bamberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences Religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011 (85), pp.159-160</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00666736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efatá! Atsiverk! Kurčiųjų sielovada ir katechezė</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bamberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Artuma [Vilnius]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011 (9, 263,), pp.30-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00666570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exigence d'une justice reconstructive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bamberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carrefours d'Alsace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, novembre 2010 (973), pp.13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00666776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'obéissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bamberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Documentation Catholique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 107 (2453), pp.837-839</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00666568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pastorale et catéchèse des personnes sourdes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bamberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences Religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 83, 2010 (3), pp.387-400</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00499311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions autour du droit au procès dans l'Église catholique de rite latin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bamberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dionysiana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, IV (1), pp.254-268</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00656626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évêque face à la sainteté des sacrements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bamberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit canonique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 57/2, pp.409-433</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00666344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protection des vœux et nouvelles réalités ecclésiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bamberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ius canonicum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 49 (98), pp.603-614</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00452345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protección de los votos y nuevas realidades eclesiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bamberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ius canonicum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2009 (49), pp.603-614</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00666350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soglia versus Portalis : la naissance du droit public ecclésia[s]tique comme réfutation romaine aux articles organiques français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bamberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et religions. Annuaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2009-2010 (4), pp.281-304</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00666345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation: Cyril Axelrod, And the Journey Begins, Coleford Gloucestershire, Douglas McLean, 2005, VIII-228 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bamberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences Religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2008 (83), pp.433-434</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00666738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Former des prêtres Sourds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bamberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prêtres diocésains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1451, pp.221-231 [232]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00385553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monasterio autónomo y vigilancia particular del Obispo diocesano.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bamberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ius canonicum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2008 (48), pp.477-492</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00666352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monastère autonome et vigilance particulière de l'Evêque diocésain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bamberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ius canonicum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 48 (96), pp.477-492</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00357555v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'administrateur apostolique. Réalités complexes et vocabulaire flottant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bamberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ius Ecclesiae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2007 (19), pp.409-429</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00666346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eglise accueillante aux sourds et malentendants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bamberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prêtres diocésains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, octobre 1999 (1370), pp.614-622</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00111999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maladie alcoolique et eucharistie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bamberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prêtres diocésains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, mai 2002 (1395), pp.200-209</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00109443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'amoris officium à l'égard des prêtres et évêques d'âge avancé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bamberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle revue théologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2005 (127), pp.226-235</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00666349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Culture sourde, droit canonique et déontologie professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bamberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ephemerides Theologicae Lovanienses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2005 (81), pp.200-213</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00665971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eremiten und geweihtes Leben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bamberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geist und Leben</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 86, 2013, pp.181-190</w:t>
+              <w:t xml:space="preserve">, 2005, 2005 (78), pp.313-318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 61, 2011 (2), pp.89-111</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00666430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vacances et obligation de résidence de l'évêque diocésain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bamberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ius Ecclesiae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2005 (17), pp.199-220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Présentation: Wayne Morris, Theology without Words. Theology in the Deaf Community, Aldershot, Ashgate, 2008, XVI-180 p.</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00666347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieu en culture sourde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bamberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lumière et vie : revue de formation doctrinale chrétienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 2004 (264), pp.65-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00665989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourds et silences liturgiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bamberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gregorianum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 2004 (85), pp.689-698</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00665986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirchlich anerkannte Eremiten/innen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bamberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ordenskorrespondenz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 2004 (45), pp.425-433</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00666428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre théologie et droit canonique : l'ermite catholique face à l'obéissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bamberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle revue théologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 2003 (125), pp.429-439</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00666426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celiac Disease and Eucharistic Communion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bamberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Jurist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 2001 (61), pp.281-289</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00335380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri de Lubac, ami de Jules Monchanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bamberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences Religieuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 2011 (85), pp.159-160</w:t>
+              <w:t xml:space="preserve">, 2003, 2003 (77), pp.262-265</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 2011 (9, 263,), pp.30-31</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00666544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celiac Disease and Eucharistic Communion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bamberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Jurist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 2001 (61), pp.281-289</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2010, novembre 2010 (973), pp.13</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00666775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation: Relex. Religiöses Gebärden-Lexikon, Johann-Wolfgang-Gœthe-Universität und Katholische Gehörlosenseelsorge Pax, Frankfurt am Main, 2000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bamberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences Religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 2003 (77), pp.423-424</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 107 (2453), pp.837-839</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00666740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langues et langages de célébrations en culture sourde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bamberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions liturgiques / Studies in Liturgy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 2003 (84), pp.209-225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 83, 2010 (3), pp.387-400</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00665966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ermites et ermitages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bamberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vie consacrée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 2003 (75), pp.234-246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2010, IV (1), pp.254-268</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00666423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maladie alcoolique et eucharistie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bamberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prêtres diocésains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, mai 2002 (1395), pp.200-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 57/2, pp.409-433</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00666765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ermites et vie consacrée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bamberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prêtres diocésains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 2002 (1398), pp.346-353</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...1724 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00666421v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00666765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Religion et maladie cœliaque</w:t>
               </w:r>
@@ -7128,51 +7128,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04021124v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bamberg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04243152v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387892v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02926983v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02926992v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387885v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01781202v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01781187v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01781203v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01781197v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01781195v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070945v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01781193v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070929v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830175v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070919v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666736v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666570v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666776v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666568v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00499311v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656626v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666344v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452345v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666350v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666345v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666738v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00385553v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666352v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357555v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666346v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00111999v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00109443v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666349v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665971v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666430v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666347v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665989v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665986v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666428v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666426v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666544v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335380v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666775v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666740v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665966v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666423v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666421v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666765v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666768v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666419v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335377v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666770v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666417v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665984v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665978v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830158v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666548v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666566v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830152v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666564v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666546v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425100v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830187v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01823499v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656615v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656643v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666554v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666551v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440158v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382502v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666562v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Schlick" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132476v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03784702v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387898v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02926973v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387881v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945486v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01781201v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01781200v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672304v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669090v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666753v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667855v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01781180v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735692v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744684v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741700v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750173v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665381v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113311v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112042v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634574v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387910v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387923v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376319v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666558v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04330620v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04021124v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bamberg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04243152v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387892v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02926983v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02926992v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387885v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01781202v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01781187v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01781203v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01781195v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01781197v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070945v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01781193v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070929v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830175v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070919v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666736v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666570v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666776v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666568v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00499311v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656626v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666344v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452345v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666350v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666345v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666738v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00385553v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666352v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357555v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666346v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00111999v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00109443v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666349v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665971v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666430v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666347v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665989v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665986v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666428v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666426v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335380v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666544v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666775v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666740v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665966v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666423v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666765v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666421v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666768v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666419v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335377v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666770v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666417v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665984v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665978v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830158v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666548v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666566v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830152v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666564v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666546v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425100v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830187v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01823499v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656615v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656643v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666554v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666551v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440158v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382502v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666562v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Schlick" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132476v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03784702v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387898v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02926973v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387881v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945486v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01781201v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01781200v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672304v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669090v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666753v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667855v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01781180v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735692v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744684v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741700v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750173v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665381v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113311v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112042v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634574v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387910v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387923v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376319v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666558v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04330620v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>