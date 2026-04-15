--- v0 (2026-03-21)
+++ v1 (2026-04-15)
@@ -1186,234 +1186,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01086982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'incorporation sensorielle du terrain urbain par l'ethnologue - histoires, savoirs et identités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bargès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cinq sens de la ville du Moyen Âge à nos jours The Five Senses of the City from the Middle Ages to the Contemporary Period</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, France. http://calenda.org/204402</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00722898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anciens espaces cheminots, usages par les habitants et projets urbains - entre (dis)continuité, normalisation et rapport sensible au monde.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bargès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fermé pour travaux. L'action publique saisie au travers de l'inachèvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00796276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regard socio-anthropologique sur les risques psychosociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bargès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du groupement des Anthropologistes de langue française - Corps, environnements, adaptations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Marseille, France. pp.5, 23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00875954v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00722898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'espace intime aux mobilisations et économies du bien-être : évolutions contemporaines.</w:t>
               </w:r>
@@ -1751,234 +1751,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00722915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Diversité, anthropologie physique et respect du corps humain : dangers - leçons du passé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bargès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bioéthique, Biodiversité - Les apports des Sciences Humaines et Sociales (anthropologie, ethnologie, sociologie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, TOURS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00967121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'expérience du soin, entre espace intime et espace public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bargès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie, anthropologie et espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00549630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le trouble des sens - Le soin aux carrefours de l'attraction et du dégoût</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bargès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plaisir et dégoût</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00510817v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-00967121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoires, pôles et acteurs dans les domaines biotechnologiques et médicaux -Introduction.</w:t>
               </w:r>
@@ -3959,207 +3959,207 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00260195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des collines de Fontanigorda à la mine de Saint-Maime : un siècle de migration italienne en Haute-Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bargès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Boetsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosanna Melleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Rabino-Massa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Conseil général Alpes de haute Provence, 48 p., 1994</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00266711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lèpre et anthropologie de la maladie au Mali - Les représentations de la maladie et du malade, la gestion du stigmate social à Bamako, les implications en Santé Publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bargès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ABargès/LEHA, 90 p., 1994, Anthropologie et lèpre n°2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00260216v1</w:t>
-              </w:r>
-[...116 lines deleted...]
-                <w:t xml:space="preserve">halshs-00266711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lèpre et représentations de la maladie au Mali : la gestion sociale du stigmate à Jikoronin Bamako : quelques implications en santé publique</w:t>
               </w:r>
@@ -5242,51 +5242,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="342357E4"/>
+    <w:nsid w:val="56264471"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5473,51 +5473,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-barges" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0838-3563" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/03339234X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000001662576" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869448v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barg&#232;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Guihard-Costa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andrieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Casanova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287959v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259396v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2008.02.003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00256718v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258951v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00256724v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00256725v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03106858v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258920v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258682v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bley" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boetsch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083463v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086982v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796276v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875954v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722898v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862456v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796278v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722910v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722899v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722915v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Olivier Touati" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510817v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549630v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967121v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259292v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259322v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259305v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006313v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006317v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006316v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006315v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006311v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006310v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006309v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006312v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006307v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006306v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007254v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007255v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007256v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259301v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Kantor" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Hubert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dilhuydy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Toulouse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266096v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266089v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gleize" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Benoist" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272585v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272637v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272578v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272600v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03205715v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259116v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.canalc2.tv/video/6413" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261555v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260195v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260216v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266711v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Melleri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rabino-Massa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260201v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916332v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006314v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006308v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00256723v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007257v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007260v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260621v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550577v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02532991v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862471v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951475v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258993v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-barges" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0838-3563" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/03339234X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000001662576" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869448v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barg&#232;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Guihard-Costa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andrieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Casanova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287959v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259396v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2008.02.003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00256718v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258951v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00256724v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00256725v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03106858v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258920v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258682v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bley" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boetsch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083463v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086982v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722898v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796276v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875954v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862456v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796278v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722910v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722899v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722915v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Olivier Touati" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967121v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549630v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510817v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259292v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259322v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259305v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006313v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006317v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006316v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006315v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006311v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006310v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006309v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006312v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006307v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006306v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007254v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007255v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007256v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259301v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Kantor" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Hubert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dilhuydy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Toulouse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266096v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266089v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gleize" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Benoist" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272585v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272637v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272578v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272600v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03205715v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259116v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.canalc2.tv/video/6413" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261555v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260195v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266711v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Melleri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rabino-Massa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260216v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260201v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916332v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006314v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006308v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00256723v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007257v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007260v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260621v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550577v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02532991v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862471v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951475v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258993v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>