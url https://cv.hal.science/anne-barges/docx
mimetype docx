--- v1 (2026-04-15)
+++ v2 (2026-05-12)
@@ -783,165 +783,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00256725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Urban African Environment and Disease : Anti-leprosy segregation and adaptative behaviour in Bamako (Mali) traduit du français</w:t>
+                <w:t xml:space="preserve">Environnement urbain africain et Maladie . Ségrégation antilépreuse et comportements adaptatifs à Bamako (Mali)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bargès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecologie Humaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993</w:t>
+              <w:t xml:space="preserve">, 1993, XI (2), pp.7-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03106858v1</w:t>
+                <w:t xml:space="preserve">halshs-00258920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environnement urbain africain et Maladie . Ségrégation antilépreuse et comportements adaptatifs à Bamako (Mali)</w:t>
+                <w:t xml:space="preserve">The Urban African Environment and Disease : Anti-leprosy segregation and adaptative behaviour in Bamako (Mali) traduit du français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bargès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecologie Humaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, XI (2), pp.7-20</w:t>
+              <w:t xml:space="preserve">, 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00258920v1</w:t>
+                <w:t xml:space="preserve">halshs-03106858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'exploitation des sources administratives pour une étude des modalités d'insertion d'une population immigrée</w:t>
               </w:r>
@@ -1751,165 +1751,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00722915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'expérience du soin, entre espace intime et espace public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bargès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie, anthropologie et espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00549630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Diversité, anthropologie physique et respect du corps humain : dangers - leçons du passé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bargès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioéthique, Biodiversité - Les apports des Sciences Humaines et Sociales (anthropologie, ethnologie, sociologie)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, TOURS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00967121v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00549630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le trouble des sens - Le soin aux carrefours de l'attraction et du dégoût</w:t>
               </w:r>
@@ -3383,165 +3383,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversité africaine et utilisation occidentale médicale</w:t>
+                <w:t xml:space="preserve">Des savoirs populaires, naturalistes aux ethnosciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bargès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioéthique, Biodiversité - Les apports des Sciences Humaines et Sociales (anthropologie, ethnologie, sociologie)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, TOURS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03272585v1</w:t>
+                <w:t xml:space="preserve">hal-03272637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des savoirs populaires, naturalistes aux ethnosciences</w:t>
+                <w:t xml:space="preserve">Biodiversité africaine et utilisation occidentale médicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bargès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioéthique, Biodiversité - Les apports des Sciences Humaines et Sociales (anthropologie, ethnologie, sociologie)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, TOURS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03272637v1</w:t>
+                <w:t xml:space="preserve">hal-03272585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethnographie et milieu naturel , Savoirs naturalistes et savoirs populaires</w:t>
               </w:r>
@@ -5242,51 +5242,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="56264471"/>
+    <w:nsid w:val="2588CDCD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5473,51 +5473,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-barges" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0838-3563" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/03339234X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000001662576" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869448v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barg&#232;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Guihard-Costa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andrieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Casanova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287959v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259396v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2008.02.003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00256718v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258951v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00256724v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00256725v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03106858v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258920v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258682v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bley" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boetsch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083463v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086982v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722898v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796276v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875954v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862456v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796278v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722910v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722899v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722915v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Olivier Touati" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967121v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549630v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510817v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259292v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259322v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259305v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006313v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006317v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006316v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006315v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006311v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006310v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006309v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006312v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006307v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006306v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007254v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007255v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007256v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259301v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Kantor" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Hubert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dilhuydy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Toulouse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266096v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266089v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gleize" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Benoist" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272585v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272637v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272578v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272600v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03205715v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259116v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.canalc2.tv/video/6413" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261555v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260195v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266711v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Melleri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rabino-Massa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260216v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260201v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916332v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006314v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006308v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00256723v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007257v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007260v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260621v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550577v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02532991v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862471v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951475v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258993v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-barges" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0838-3563" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/03339234X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000001662576" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869448v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barg&#232;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Guihard-Costa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andrieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Casanova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287959v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259396v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2008.02.003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00256718v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258951v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00256724v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00256725v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258920v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03106858v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258682v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bley" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boetsch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083463v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086982v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722898v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796276v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875954v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862456v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796278v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722910v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722899v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722915v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Olivier Touati" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549630v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967121v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510817v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259292v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259322v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259305v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006313v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006317v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006316v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006315v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006311v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006310v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006309v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006312v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006307v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006306v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007254v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007255v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007256v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259301v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Kantor" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Hubert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dilhuydy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Toulouse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266096v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266089v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gleize" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Benoist" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272637v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272585v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272578v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272600v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03205715v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259116v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.canalc2.tv/video/6413" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261555v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260195v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266711v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Melleri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rabino-Massa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260216v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260201v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916332v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006314v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006308v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00256723v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007257v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007260v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260621v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550577v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02532991v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862471v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951475v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258993v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>