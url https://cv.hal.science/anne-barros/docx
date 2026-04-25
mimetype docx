--- v0 (2026-03-20)
+++ v1 (2026-04-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne Barros </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">=</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplômes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Habilitation à Diriger des Recherches de l’Université de Technologie de Compiègne réalisée à l’Université de Technologie de Troyes (UTT) au sein de l’Equipe M2S de l’ICD - UMR CNRS 6279 - STMR . Titre : ”De l’information de surveillance à la construction d’indicateurs de décision en fiabilité et en maintenance : contribution par approches stochastiques”. Soutenue le 01 juin 2010.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Thèse de doctorat d’université en Sciences de l’Ingénieur (Spécialité Optimisation et Sûreté des Systèmes) réalisée à l’Université de Technologie de Troyes (UTT) au sein de l’Equipe M2S de l’ICD sous la direction de C. Bérenguer et A. Grall. Titre : ”Maintenance des systèmes multi-composants sous surveillance imparfaite : modélisation stochastique et optimisation”. Soutenue le 18 novembre 2003.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Diplôme d’Etude Approfondie - Spécialité Contrôle des Systèmes - Université de Technologie de Compiègne (UTC) / Diplôme d’Ingénieur en Génie des Systèmes Industriels - Filière Sûreté de Fonctionnement et Environnement - UTT.=</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Positions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-... : professeure des universités à CentraleSupélec</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014 - 2019 : professeure des universités à NTNU (Norwegian University of Science and Technology)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011 - 2014 : professeure des universités à l’UTT.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005 - 2011 : maître de conférences à l’UTT</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mes activités d’enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> correspondent à une charge statutaire normale de professeur des universités sur les 3 établissements, dans les domaines des mathématiques appliquées, de la sûreté de fonctionnement et de la modélisation des systèmes industriels au niveau licence, maîtrise et doctorat.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mes activités de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> couvrent les domaines de la fiabilité et de l’optimisation de la maintenance, par approches stochastiques, statistiques et simulation de Monte-Carlo. J’ai à ce jour coencadré 19 doctorants dont 13 ont soutenu. J’ai participé à un projet européen (Maintenance on Demand), deux projets ANR, et deux projets de recherche norvégiens (Subsea Oil and Gas produciton). Je suis membre de la communauté européenne de Sûreté de fonctionnement (ESRA), reviewer pour les principaux journaux de la communauté (EJOR, RESS, JRR, IEEE Transactions on Reliability), et membre du comité scientifique pour la plupart des éditions de la conférence européenne de sûreté de fonctionnement ESREL.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principales responsabilités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CentraleSupélec : 2019-...</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directrice de la chaire industrielle “Risque et Résilience des Systèmes Complexes” 2019 – 2024 (4 partenaires industriels, 3 membres permanents, env. 3 doctorants rattachés par an et 2 post-doc)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable de l’équipe Fiabilité - Risque au sein du Laboratoire de Génie Industriel (LGI) de CentraleSupélec (Même personnel que la chaire RRSC)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Resp. d’une action transverse “Industrie du Futur” pour CentraleSupélec</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Resp. pédagogique d’un parcours M2 de master (Risk and Resilience Engineering and Management) (env. 15 étudiants)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Resp. du suivi des étudiants de CentraleSupélec partant en semestre à l’étranger pour la mention Génie Industriel (env. 50 étudiants)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Resp. pédagogique d’une Unité de Valeur à destination des étudiants de deuxième année (env. 80 étudiants - Fiabilité et Pronostic guidé par les données ) et de troisième année (env. 20 étudiants - Fiabilité système et Maintenance prédictive) de CentraleSupélecNTNU : 2015-2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mise en place d’un accord de cotutelles pour des thèses entre l’UTT et NTNU</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Resp. pédagogique d’une Unité de Valeur (Fiabilité) à destination des étudiants de troisième et quatrième années pour tous les programmes en 5 ans de NTNU (env. 150 étudiants)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Resp. pédagogique d’une Unité de Valeur (Data driven prognostics and predictive maintenance) de master 2 (env.20 étudiants) et Resp. pédagogique d’une Unité de Valeur de doctorat (env. 15 étudiants)=</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UTT : 2003-2014</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre élue du Comité Académique chargé de l’évaluation des enseignants-chercheurs contractuels, collège des maîtres de conférences, 2009 – 2013</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Resp. pédagogique d’une formation pour les étudiants en troisième cycle (spécialité Optimisation et Sûreté des Systèmes, env. 80 étudiants) 2011 - 2014</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Resp. pédagogique d’une formation pour les étudiants en master (spécialité Optimisation et Sûreté des Systèmes, env. 20 étudiants) 2011 - 2014</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Resp. pédagogique d’une spécialité de M2 délocalisée à Buenos Aires, UTN, Argentine, environ 15 étudiants, mise en place et suivi du projet, 2012-2014</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Allocation of Resilience Resources for Strategic Communication-aware Restoration of Smart Distribution Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youba Nait-Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coudray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Modern Power Systems and Clean Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (2), pp.527-539. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35833/MPCE.2024.000015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic predictive maintenance for multiple components using data-driven probabilistic RUL prognostics: The case of turbofan engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Mitici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingeborg de Pater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 234, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2023.109199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating 5G network service resilience against short timescale traffic variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Decocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSM.2023.3269673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependent failure behavior modeling for risk and reliability: A systematic and critical literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 239, pp.109515. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2023.109515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A data-driven distributionally robust approach for the optimal coupling of interdependent critical infrastructures under random failures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bellè</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam F. Abdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 309 (2), pp.872-889. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2023.01.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A resilience-based framework for the optimal coupling of interdependent critical infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bellè</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam F. Abdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 237, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2023.109364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Improved Triplet Network for Electromechanical Actuator Fault Diagnosis Based on Similarity Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianyu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Miao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 71, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2022.3207837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience Optimization of Wide-Area Control in Smart Distribution Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youba NAIT BELAID</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coudray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Risk Aspect of Periodic Testing on Pressure Relief Valves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenae Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Ann Lundteigen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Paltrinieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 90, pp.145-150. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET2290025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance Planning under Imperfect Monitoring: an Efficient POMDP Model Using Interpolated Value Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimization model for planning testing and control strategies to limit the spread of a pandemic -The case of COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Abdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aakil Caunhye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 216, pp.102765. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2021.102765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An hybrid domain adaptation diagnostic network guided by curriculum pseudo labels for electro-mechanical actuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianyu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Miao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 228, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2022.108770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of testing and maintenance strategies for redundant final elements in SIS with imperfect detection of degraded state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibo Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Himanshu Srivastav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiliu Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 209, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2020.107393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piecewise deterministic Markov process for condition-based maintenance models — Application to critical infrastructures with discrete-state deterioration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renny Arismendi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 212, pp.107540. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2021.107540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability and maintenance analysis of a degradation-threshold-shock model for a system in a dynamic environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 91, pp.549-562. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apm.2020.09.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of degradation modeling in qualification of the novel subsea technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Himanshu Srivastav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Ann Lundteigen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 216, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2021.107956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience Quantification of Smart Distribution Networks—A Bird’s Eye View Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youba Nait Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coudray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Sanchez-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (10), pp.2888. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14102888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of maintenances following proof tests for the final element of a safety-instrumented system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibo Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibo Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiliu Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 196, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2019.106779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling framework for performance analysis of SIS subject to degradation due to proof tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Himanshu Srivastav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Ann Lundteigen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 195, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2019.106702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition-based maintenance for a K-out-of-N deteriorating system under periodic inspection with failure dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 287 (1), pp.159-167. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2020.04.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of prognostics and control of an oil/CO2 subsea separation system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ferreira Bernardino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Felipe Ferreira de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argimiro Resende Secchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurício Bezerra M.,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (2), </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr8020148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability-based measures and prognostic analysis of a K-out-of-N system in a random environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 272 (3), pp.1120-1131. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2018.07.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on the impacts of maintenance duration on dynamic grouping modeling and optimization of multicomponent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67 (3), pp.1377-1392. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2018.2827926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the warranty cost of a product with type III stochastic dependence between components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 59, pp.39-53. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apm.2018.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of maintenance duration on the downtime of an offshore wind farm - Alternating renewal process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Seyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Muskulus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of COMADEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (3), pp.27-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal imperfect maintenance cost analysis of a two-component system with failure interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 177, pp.24-34. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2018.04.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance analysis for subsea blind shear ram preventers subject to testing strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengnan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laibin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenpei Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiliu Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 169, pp.281-298. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2017.08.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic Bayesian network approach for prognosis computations on discrete states systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josquin Foulliaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouillaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 231 (5), pp. 516-533. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X17712661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance analysis of a two-component load-sharing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 167, pp.67-74. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2017.05.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint maintenance and controller reconfiguration policy for a gradually deteriorating control system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Langeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 231 (4), pp.339-349. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X17692155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Extension Graphical Duration Models Integrating Conditional Sojourn Time Distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josquin Foulliaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouillaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Performability Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (2), pp.153-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PFD&amp;lt;inf&amp;gt;avg&amp;lt;/inf&amp;gt; generalized formulas for SIS subject to partial and full periodic tests based on multi-phase Markov models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Innal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Ann Lundteigen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiliu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 150, pp.160-170. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2016.01.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stationary grouping maintenance strategy using mean residual life and the Birnbaum importance measure for complex structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (1), pp.217-234. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2015.2455498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warranty analysis of a two-component system with type I stochastic dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 232 (3), pp.274-283. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X17742775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489052v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation Modeling Based on a Time-Dependent Ornstein-Uhlenbeck Process and Residual Useful Lifetime Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingjun Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (1), pp.126-140. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2015.2462353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remaining useful lifetime estimation and noisy gamma deterioration process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khanh Le Son</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 149, pp.76-87. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2015.12.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance planning and dynamic grouping for multi-component systems with positive and negative economic dependencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMA Journal of Management Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (2), pp.145-170. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/imaman/dpu007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance grouping for multi-component systems with availability constraints and limited maintenance teams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 142, pp.56-67. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2015.04.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151129v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Level Decision-Making for The Predictive Maintenance of k -Out-of- n :F Deteriorating Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 64 (1), pp.94-117. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2014.2337791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modeling framework for deteriorating control system and predictive maintenance of actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Langeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 140, pp.22-36. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2015.03.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Mean Residual Life as a Condition Index for Condition-Based Maintenance Decision-Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inmaculada T. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE transactions on systems, man, and cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44 (7), pp.877-893. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMC.2013.2290772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance grouping strategy for multi-component systems with dynamic contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 132, pp.233-249. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2014.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residual Useful Life Estimation Based on a Time-Dependent Ornstein-Uhlenbeck Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingjun Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33, pp.325-330. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1333055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic grouping maintenance with time limited opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouvard Keomany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 120, pp.51-59. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2013.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remaining useful life estimation based on stochastic deterioration models: A comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khanh Le Son</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Levrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 112, pp.165-175. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2012.11.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance Decision-Making for Systems Operating Under Indirect Condition Monitoring: Value of Online Information and Impact of Measurement Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61 (2), pp.410-425. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2012.2194174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive condition-based maintenance decision framework for deteriorating systems operating under variable environment and uncertain condition monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 226 (6), pp.602-623. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X12465718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling age-based maintenance strategies with minimal repairs for systems subject to competing failure modes due to degradation and shocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inma T. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 218 (1), pp.140-151. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2011.10.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probability of failure on demand of safety systems: impact of partial test distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 226 (4), pp.426-436. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X12448142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J van Der Weide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.103-104. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X11411978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance policies for a two-units system: a comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Reliability, Quality and Safety Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 09 (02), pp.127-149. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218539302000718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Reliability of Digital-Based Transmitters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Smidts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 96 (7), pp.793-813. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2010.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability analysis for new technology-based transmitters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 92 (2), pp.299-313. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2010.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-based preventive maintenance for passive components submitted to stress corrosion cracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inma T. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical and Computer Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 54 (1-2), pp.598-609. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mcm.2011.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A periodic inspection and replacement policy for systems subject to competing failure modes due to degradation and traumatic events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inma T. Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 96 (4), pp.497-508. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2010.12.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependability assessment of network-based safety-related system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Langeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (5), pp.622-631. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlp.2011.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling parameter and model uncertainties by continuous gates in fault tree analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 224 (4), pp.253-265. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/1748006XJRR313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure rate evaluation with influencing factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (2), pp.187-193. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlp.2009.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From differential to difference importance measures for Markov reliability models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 204 (3), pp.513-521. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2009.11.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of common cause failure parameters with periodic tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 239 (4), pp.761-768. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucengdes.2008.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability importance analysis of Markovian systems at steady state using perturbation analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 93, pp.1605- 1615. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2008.02.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance Measure on a Finite Time Horizon and Application to Markovian Multi-State Production Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 222 (3), pp.449-461. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/1748006XJRR146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of safety integrity levels (SILs): A study of IEC61508 merging rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Langeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (4), pp.437-449. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlp.2008.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint modelling and optimization of monitoring and maintenance performance for a two-unit parallel system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 221 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/1748006XJRR31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A maintenance policy for two-unit parallel systems based on imperfect monitoring information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 91 (2), pp.131-136. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2004.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the hazard rate process for imperfectly monitored multi-unit systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 90 (2-3), pp.169-176. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2004.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of replacement times using imperfect monitoring information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 52 (4), pp.523-533. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2003.821944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (137)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazard Intensity Threshold for Exposure Modeling of Systems of Interest to Climate Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Abdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL SRA-E 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Stavanger (NOR), Norway. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/981-973-0000-00-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045632v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing 5G Network Availability: Comparison Between Reliability Block Diagrams and Markov Chains Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Temericht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Decocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 35th European Safety and Reliability &amp; the 33rd Society for Risk Analysis Europe Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESREL SRA-E 2025 Organizers, Jun 2025, Stavanger, Norway. pp.3533 - 3540, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-94-3281-3_esrel-sra-e2025-p5793-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience Enhancement of Microgrids with Distributionally Robust Optimal Sizing and Location of Distributed Energy Resources Under Supply-Demand Uncertainty and Random Contingencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Quach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th European Safety and Reliability Conference (ESREL2025) and the 33rd Society for Risk Analysis Europe Conference (SRA-E 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Safety and Reliability Association (ESRA); Society for Risk Analysis Europe (SRA-E); University of Stavanger, Jun 2025, Stavanger, Norway. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-94-3281-3_ESREL-SRA-E2025-P5045-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving two-stage distributionally robust optimization with mixed-integer ambiguity sets via a hybrid Benders and column-and-constraint decomposition method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Quach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIth International Conference on Stochastic Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Champs-sur-Marne (Marne-la-Vallée), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Language Models for Extracting Failed Components from Consumer Electronics Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Meunier-Pion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Stavanger, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition-Based Maintenance for Large-Scale Fleets under Multiple Constraints: A Constrained MDP Model with Primal-Dual Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zehui Xuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Abdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 35th European Safety and Reliability &amp; the 33rd Society for Risk Analysis Europe Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESREL SRA-E 2025 Organizers, Jun 2025, Stavanger, Norway. pp.1065 - 1072, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-94-3281-3_esrel-sra-e2025-p7937-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Code Generation Capabilities Of Large Language Models To Solve Risk, Reliability And Resilience Related Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Meunier-Pion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience enhancement of distributions networks under uncertainty and random contingencies with robust optimal sizing and location of DER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Quach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd European Conference on Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability And Exposure Of Assets To Climate Change Related Hazards Models On Different Levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Abdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Selouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ziv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference ESREL 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626254v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributionally Robust Optimization For Decision Making Under Uncertainty For RAMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Quach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference, ESREL 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Polish Safety and Reliability Association, Jun 2024, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability Challenges of 5G and Beyond Networks Applications in High-Speed Trains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Decocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd European Safety and Reliability Conference, ESREL 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Southampton (U.K.), United Kingdom. pp.1935-1942, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-8071-1_P545-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study on the robust optimal design of microgrids under random contingency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Quach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Energy and Stochastic Optimization 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERMICS, Oct 2023, Champs-sur-Marne (Marne-la-Vallée), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRODEC-Based Task Analysis for the Design of Semi-Automated Trains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy André Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex System Design and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Beijing (Pékin), China. pp.220-230, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-99-6511-3_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRODEC-Based Task Analysis for the Design of Semi-Automated Trains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy André Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Complex Systems Design and Management, CSD and M 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Beijing, China. pp.220-230, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-99-6511-3_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition-Based Maintenance Optimization Under Large Action Space with Deep Reinforcement Learning Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Optimization and Learning, OLA 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Malaga, Spain. pp.161-172, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-34020-8_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid approach to solve the maintenance problem of an offshore wind farm formulated as a large-scale POMDP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-mobility 5G communication service: availability and reliability analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Decocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 7th International Conference on System Reliability and Safety (ICSRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Bologne, Italy. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSRS59833.2023.10381382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petri Net-Based Model for 5G and Beyond Networks Resilience Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertr Decocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 25th Conference on Innovation in Clouds, Internet and Networks and Workshops (ICIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France. pp.131-135, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIN53892.2022.9758134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdependency-Aware Resource Allocation for High Availability of 5G-enabled Critical Infrastructures Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Sayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Safety and Reliability Conference, ESREL 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-5183-4_S28-03-640-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Power and Communication Modeling in Cyber-Physical Distribution Grids for Resilience-based Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youba Nait Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coudray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Safety and Reliability Conference, ESREL 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Dublin (Ireland), Ireland. pp.289-295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience Optimization of Wide-Area Control in Smart Distribution Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youba Nait Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coudray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC Workshop on Control Applications of Optimization, CAO 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Gif sur Yvette, France. pp.136-141, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Petri Net-based model to study the impact of traffic changes on 5G network resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Decocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Safety and Reliability Conference, ESREL 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Dublin, Ireland. pp.3016-3023, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-5183-4_S28-02-493-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance planning under imperfect monitoring: two POMDP approaches to quantify the value of information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'un réseau 5G par des réseaux de Pétri pour estimer sa résilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Decocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgoTel 2022 - 24èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Saint-Rémy-Lès-Chevreuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distributionally robust approach for the optimal protection of power networks with endogenous uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bellè</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC Workshop on Control Applications of Optimization, CAO 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Gif sur Yvette, France. pp.122-127, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of imperfect monitoring on the optimal condition-based maintenance policy of a single-item system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Safety and Reliability Conference, ESREL 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Dublin, Ireland. pp.658-664, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-5183-4_R14-08-468-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Orchestration of Communication Resources Deployment for Resilient Coordination in Critical Infrastructures Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Sayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 31st European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Angers, France. pp.2055-2062, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-2016-8_219-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a realistic topological and functional modeling for vulnerability analysis of interdependent railway and power networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bellè</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sango</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st European Safety and Reliability Conference, ESREL 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Angers, France. pp.2063-2070, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-2016-8_356-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity in 5G Network Applications and use cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Decocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st European Safety and Reliability Conference, ESREL 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Angers, France. pp.3054-3061, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-2016-8_211-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363854v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance analysis of redundant safety-instrumented systems considering the imprecision of information in proof tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibo Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Himanshu Srivastav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariusz Mazurkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiliu Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th European Safety and Reliability Conference, ESREL 2020 and 15th Probabilistic Safety Assessment and Management Conference, PSAM 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Venice, Virtual, France. pp.3561-3568</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance analysis of redundant safety-instrumented systems considering the imprecision of information in proof tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibo Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Himanshu Srivastav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariusz Mazurkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiliu Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th European Safety and Reliability Conference, ESREL 2020 and 15th Probabilistic Safety Assessment and Management Conference, PSAM15 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Venice, France. pp.3561-3568, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-14-8593-0_4483-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventive maintenance of a compressor station: A modeling framework for the assessment of performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renny Arismendi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th European Safety and Reliability Conference, ESREL 2020 and 15th Probabilistic Safety Assessment and Management Conference, PSAM 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Venice, Virtual, France. pp.2931-2937</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined maintenance scheduling and production optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriaen Verheyleweghen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Himanshu Srivastav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Jäschke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th European Safety and Reliability Conference, ESREL 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Hannover, Germany. pp.499-506, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-11-2724-3_0253-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A degrading element of safety-instrumented systems with combined maintenance strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibo Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiliu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Kassa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th European Safety and Reliability Conference, ESREL 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Hannover, Germany. pp.1078-1085, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-11-2724-3_0490-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-dependent unavailability assessment of final element of safety instrumented systems- an application of multiphase markov process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Abu Md Ariful</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srivastav Himanshu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vatn Jørn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barros Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lundteigen Mary Ann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th European Safety and Reliability Conference, ESREL 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Hannover, France. pp.2583-2590, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-11-2724-3_0515-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prognostics and Maintenance Optimization in Bridge Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renny Arismendi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jørn Vatn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th European Safety and Reliability Conference (ESREL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Welfenschloss, Germany. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-11-2724-3_0081-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of periodic inspection time of sis subject to a regular proof testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Srivastav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Guilherme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Lundteigen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.B. Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International European Safety and Reliability Conference, ESREL 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, unknown, France. pp.1125-1132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prognostic and health management for safety barriers in infrastructures: Opportunities and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International European Safety and Reliability Conference, ESREL 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, unknown, France. pp.1035-1042, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781351174664-130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modelling methodology for the assessment of preventive maintenance on a compressor drive system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lunde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International European Safety and Reliability Conference, ESREL 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, unknown, France. pp.555-564</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of a condition-based maintenance policy for subsea systems: A preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th European Safety and Reliability Conference, ESREL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, unknown, France. pp.181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warranty analysis of a two-component system with failure interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th European Safety and Reliability Conference, ESREL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, unknown, France. pp.416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warranty cost analysis of a two-component system, with stochastic dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Methods in Reliability (MMR 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Weibull lifetime law and inspection based maintenance policy for safety instrumented systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roussignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th European Safety and Reliability Conference, ESREL 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, unknown, France. pp.553-558, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781315210469-73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability assessment for subsea HIPPS valves with partial stroke testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Lundteigen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th European Safety and Reliability Conference, ESREL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, unknown, France. pp.437</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal imperfect preventive maintenance policies for a two-component system with failure dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IMA International Conference on Modelling in Industrial Maintenance and Reliability (MIMAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic grouping model for the maintenance planning of complex structure systems with consideration of maintenance durations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Ann Lundteigen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Applied Mathematics in Engineering and Reliability, ICAMER 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Ho Chi Minh Ville, Vietnam. pp.73-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance of a two dependent component system: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IFAC Conference on Manufacturing Modelling, Management and Control MIM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Troyes, France. pp.793-798, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal preventive maintenance policies for a two-component system with failure interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALT2016 : 6th International Conference on Accelerated Life Testing and Degradation Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PFD&amp;lt;inf&amp;gt;avg&amp;lt;/inf&amp;gt;and PFH formulas for SIS subject to partial and full periodic tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Innal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Lundteigen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rausand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th European Safety and Reliability Conference, ESREL 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, unknown, France. pp.1565-1574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A specific semi-markovian dynamic bayesian network estimating residual useful life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josquin Foulliaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouillaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th ASMDA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, LE PIREE, Greece. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic bayesian networks for reliability analysis: from a Markovian point of view to semi-markovian approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josquin Foulliaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouillaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFEPROCESS'15 - 9th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, PARIS, France. pp. 694-700, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.09.608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Design Approach for MFOP-based Maintenance Policy of Multi-Component Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lesobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keomany Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMR 2015 - 9th International Conference on Mathematical Methods in Reliability : Theory, Methods, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Tokyo, Japan. pp.416-423</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multivariate degradation model with dependence due to shocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMR 2015: Ninth International Conference on Mathematical Methods in Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of different maintenance grouping strategies for multi-component systems with complex structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference ESREL 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Zürich, Switzerland. pp.883-890</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate Degradation Model with dependence due to Shocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALT 2014 (5th International Conference on Accelerated Life Testing and Degradation Models)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Pau, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of decision criteria to optimize a dynamic maintenance policy based on Maintenance Free Operating Period concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lesobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keomany Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIMAR 2014 - 8th IMA International Conference on Modelling in Industrial Maintenance and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMA - Institute of Mathematics and its Applications, Jul 2014, Oxford, United Kingdom. pp.173-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculation of failure level based on inverse first passage problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingjun Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th Annual Reliability and Maintainability Symposium, RAMS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Colorado Springs, CO, France. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RAMS.2014.6798459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Usage-Informed Preventive Maintenance Policy to Optimize the Maintenance Free Operating Period for Multi-Component Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lesobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keomany Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSAM 2014 - 12th International Probabilistic Safety Assessment and Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Honolulu, Hawaii, United States. Paper #137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modified time based maintenance policy for mono-unit systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Modelling in Industrial Maintenance and Reliability, MIMAR 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Oxford, United Kingdom. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique de maintenance dynamique pour un système multi-composant intégrant les informations de surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lesobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keomany Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lambda Mu 19 - 19e Congrès de Maîtrise des Risques et Sûreté de Fonctionnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMdR - Institut pour la Maîtrise des Risques, Oct 2014, Dijon, France. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A specific Dynamic Bayesian Network for a prognosis based maintenance strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josquin Foulliaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouillaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Second International Conference on Railway Technology: Research, Development and Maintenance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Ajaccio, France. 18p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01048593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(MRL, τ) grouping policy for complex structure systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Safety and Reliability, ESREL 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Amsterdam, Netherlands. pp.949-957</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516711v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of initial uncertainties in stochastic degradation modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingjun Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference, ESREL 2013, The Netherlands, 29 sept.- 2 oct.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Amsterdam, Netherlands. pp.1403-1409, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b15938-212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Opportunistic Predictive Maintenance Decision-Making for k-out-of-n:F Deteriorating Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RQD 2013 - 9th ISSAT International Conference on Reliability and Quality in Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Honolulu, Hawaii, United States. pp.265-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reliability-based Opportunistic Predictive Maintenance Model for k-out-of-n Deteriorating Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM2013 - 2013 Prognostic and System Health Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Milan, Italy. pp.493-498, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1333083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuator health prognosis for designing LQR control in feedback systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Langeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 Prognostics and System Health Management Conference PHM-2013 8-11 September</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Milan, Italy. pp.979-984, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1333164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Maintenance Free Operating Period Policy for a Multi-Component System with Different Information Levels on the Components State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lesobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keomany Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM2013 - 2013 Prognostic and System Health Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Milan, Italy. pp.1051-1056, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1333176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Probabilistic Graphical Models approach for rail prognosis based maintenance in a periodic observations context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josquin Foulliaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouillaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rony Rozas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Railway Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Beijing, China. 14p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A prognostic algorithm based on probabilistic graphical models for a periodically observable system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josquin Foulliaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouillaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rony Rozas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference (ESREL 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Amsterdam, Netherlands. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grouping maintenance strategy with availability constraint under limited repairmen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFEPROCESS 2012 - 8th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Mexico city, Mexico. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20120829-3-MX-2028.00194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterioration model filtering by Gibbs algorithm and RUL estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khanh Le Son</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IFAC Symposium on Fault Detection, Supervision and Safety of Technical Processes, SAFEPROCESS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Mexico City, France. pp.13-18, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20120829-3-MX-2028.00162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remaining useful life estimation on the non-homogenous gamma with noise deterioration based on Gibbs filtering: A case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khanh Le Son</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE Conference on Prognostics and Health Management (PHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Denver, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPHM.2012.6299520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residual useful lifetime prognosis and design of control systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Langeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2012 - PSAM 2012 - the Annual European Safety and Reliability Conference and 11th International Probabilistic Safety Assessment and Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Helsinki, Finland. pp.411-421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prognostic maintenance policy based on remaining useful life estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khanh Le Son</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL (Eurepean Safety and Reliability Conference) PSAM11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance activities planning and grouping for complex structure systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2012 - PSAM 2012 - the Annual European Safety and Reliability Conference and 11th International Probabilistic Safety Assessment and Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Helsinki, Finland. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers le choix d'un indicateur conditionnel robuste pour la décision en maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inma T. Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFA 2012 - 7ème Conférence Internationale Francophone d'Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.889-894</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A predictive maintenance strategy based on mean residual life for systems subject to competing failures due to degradation and shocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inma T. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2012 - PSAM 2012 - the Annual European Safety and Reliability Conference and 11th International Probabilistic Safety Assessment and Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Helsinki, Finland. pp.375-384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuator lifetime management in industrial automation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Langeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safeprocess 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic grouping maintenance for complex structure systems with non-negligible replacement time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMEST 2012 - 2nd IFAC Workshop on Advanced Maintenance Engineering, Service and Technology, A-Mest'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Séville, Spain. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive condition-based maintenance models for deteriorating systems operating under variable environment and indirect condition monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference: Advances in Safety, Reliability and Risk Management, ESREL 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France. pp.801-809</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the construction of mean residual life for maintenance decision-making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inma T. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFEPROCESS 2012 - 8th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Mexico City, Mexico. pp.654-659, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20120829-3-MX-2028.00144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic grouping maintenance strategy with time limited opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brissaud Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouvard Keomany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the European Safety and Reliability Association, ESREL 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the gain due to maintenance over transformer lifespan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Aupied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrity (RAMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Lake Buena Vista, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RAMS.2011.5754511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance strategies in dynamic environement for repairable systems with minimal repairs dependent on their deterioration level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inma T. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-based maintenance policies with minimal repairs for single unit systems subject to competing failure modes due to degradation and shocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inma T. Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Methods in Reliability: Theory, Methods, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation-based maintenance or mean residual life-based maintenance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inma T. Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IMA International Conference on Modelling in Industrial Maintenance and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remaining useful life estimation based on probabilistic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khanh Le Son</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Levrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th ISSAT International Conference on Reliability and Quality in Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Vancouver, Canada. pp.10-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches de la fiabilité dynamique pour modéliser des systèmes critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génia Babykina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolae Brinzei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Workshop du Groupement d'Intérêt Scientifique "Surveillance, Sûreté, Sécurité des Grands Systèmes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Valenciennes, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive condition-based maintenance models for deteriorating systems operating under variables environment and indirect condition monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inma T. Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de maintenance pour un système indirectement observable: apport de l'information de pronostic en-ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inma T. Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées Doctorales/Journées Nationales MACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamma process with Gaussian noise applied on degradation and failure phenomenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khanh Le Son</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CM 2011 and MFPT 2011 The Eighth International Conference on Condition Monitoring and Machinery Failure Prevention Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Cardiff, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probability of Failure of Safety-Critical Systems Subject to Partial Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability and Maintainability Symposium, RAMS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, San Jose, United States. pp.14B4, </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RAMS.2010.5447972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of stochastic processes for RUL estimation: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khanh Le Son</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification de l'apport de l'information de surveillance dans la prise de décision en maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inma T. Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement (Lambda-Mu 17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique de maintenance adaptative pour un système soumis à une dégradation indirectement observable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées MAS et Journée en l'honneur de Jacques Neveu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00510216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiabilité des Capteurs-Transmetteurs intégrant des Fonctionnalités Numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtrise des Risques et de Sûreté de Fonctionnement, Lambda-Mu 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, La Rochelle, France. pp.6C-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling resource constraint component activity in network-based safety-related system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Langeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference - ESREL 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of applying the prognostic on maintenance decision making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th ESReDA Seminar &amp; 3rd joint ESReDA/ESRA seminar on Advanced Maintenance Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Pecs, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic maintenance policy based on prognostic for a single-unit system under indirect condition monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th ESReDA Seminar &amp; 3rd joint ESReDA/ESRA seminar on Advanced Maintenance Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Pecs, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependability Issues for Intelligent Transmitters and Reliability Pattern Proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Control Problems in Manufacturing, INCOM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Moscow, Russia. pp.10.3182/20090603-3-RU-2001.0129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of prognostic in maintenance decision-making for a deteriorating system under indirect condition monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Reliability Modeling of Cooperating Digital-Based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Smidts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference, ESREL 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rhodes, Greece. Dynamic Reliability Modeling of Cooperating Digital-Based Systems</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de dégradations de composants par processus stochastiques avec prise en compte de covariables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lefèbvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées MAS et Journée en l'honneur de Jacques Neveu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00510211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance strategies in dynamic environments for repairable systems with minimal repairs dependent on their deterioration level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.T. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Annual Conference: Reliability, Risk and Safety: Back to the Future, ESREL 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rhodes, France. pp.1459-1465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value of condition monitoring information for maintenance decision-making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inmaculada T. Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 Annual Reliability and Maintainability Symposium (RAMS 2010). The International Symposium on Product Quality and Integrity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, San Jose, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RAMS.2010.5447963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving availability and safety of control systems by cooperation between intelligent transmitters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Probabilistic Safety Assessment &amp; Management Conference, PSAM 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Seattle, United States. Improving availability and safety of control systems by cooperation between intelligent transmitters</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Importance Measure of Markov Models Using Perturbation Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference (ESREL 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Prague, Czech Republic. pp.981-987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value of condition monitoring for a single-unit system subject to competing failure modes due to wear and traumatic events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inma T. Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMR 2009 - Mathematical Methods in Reliability : Theory, Methods, Applications. VI International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Moscow, Russia. pp.294-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability Study of an Intelligent Transmitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th ISSAT International Conference on Reliability and Quality in Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, San Francisco, United States. pp.224-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430431v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FACTEUR DE SENSIBILITE MULTI-DIRECTIONNELLE ET FACTEUR D'IMPORTANCE FIABILISTE DIFFERENTIEL POUR UN SYSTEME MARKOVIEN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès International Pluridisciplinaire Qualité et Sûreté de Fonctionnement (Qualita2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Besançon, France. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety Instrumented System reliability evaluation with Influencing Factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference, ESREL 2008, and 17th Annual Meeting of the Society for Risk Analysis - Europe, SRA-Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Valencia, Spain. pp.2003-2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403104v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Modeling for Gradual Deterioration, Maintenance and Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOSSAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of complex safety-related systems in accordance with IEC 61508</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference, ESREL 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Prague, Czech Republic. pp.1555-1562</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques de Tests Partiels & Systèmes de Sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performances et Nouvelles Technologies en Maintenance, PENTOM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Autrans, France. pp.Politiques de Tests Partiels &amp; Systèmes de Sécurité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability Assessment of Network-Based Safety-Related Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Langeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2009 - Reliability, Risk and Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Prague, Czech Republic. pp.1649-1656</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Results on the Differential Importance Measures of Markovian Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth International Probabilistic Safety Assessement and Management Conference (PSAM 9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, hong kong, China. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteurs Intelligents : Nouvelles Technologies et Nouvelles Problématiques pour la Sûreté de Fonctionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtrise des Risques et de Sûreté de Fonctionnement, Lambda-Mu 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Avignon, France. pp.3A-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403106v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Combination of Safety Integrity Levels (SILs) according to IEC61508 Merging Rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Langeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2008 &amp; 17th SRA Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common cause failure estimation with no CCF observation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Probabilistic Safety Assessment and Management - PSAM9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Hong-Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETUDE DE SENSIBILITE PAR ANALYSE DE PERTURBATION POUR UN SYSTEME MARKOVIEN : APPLICATION A LA FIABILITE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées Doctorales / Journées Nationales MACS, JD-JN-MACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Reims, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of stress corrosion cracking with stochastic processes and application to steam generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference (ESREL07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Stavanger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safe failures impact on Safety Instrumented Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Langeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference - ESREL 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Stavanger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance Measure on Finite Time Horizon and Application to Markovian Multi-state Production Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference (ESREL 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Stavanger, Norway. pp.229-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity and importance analysis of Markov models using perturbation analysis: Applications in reliability studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference (ESREL 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Estoril, Portugal. pp.1769-1775</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des spécificités des tests EDF à l'estimation des paramètres DCC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aura Voicu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtrise des risques et sûreté de fonctionnement, Lambda-Mu 15, Risques et performances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the monitoring device performance for a preventive maintenance policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAMS '06. Annual Reliability and Maintainability Symposium, 2006.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Newport Beach, United States. pp.476-480, </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RAMS.2006.1677419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of False Alarms on the Optimization of the Maintenance Decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Probabilistic Safety Assessment and Management PSAM 7 - ESREL 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Monitoring Quality on the Performance of the Maintenance Policy for a Two-Unit System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IFAC Symposium on Fault Detection, Supervision and Safety of Technical Processes 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Washington DC, United States. pp.1011-1016, </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1474-6670(17)36625-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Hazard Rate Process for Imperfectly Monitored Multi-Unit Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference 2003 - ESREL 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A maintenance policy for two-unit parallel systems based on imperfect monitoring information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès international pluridisciplinaire Qualité et Sûreté de Fonctionnement - Qualita 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A maintenance policy optimized with imperfect and/or partial monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference on Reliability and Maintainability (RAMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Tampa, United States. pp.406-411, </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RAMS.2003.1182023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating monitoring and maintenance strategies for multi-units systems with stochastic dependences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2002 IEEE International Conference on Systems, Man and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Yasmine Hammamet, Tunisia. pp.362-367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating monitoring and maintenance strategies for multi-unit systems with stochastic dependences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SMC 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance policy for a two-components system with stochastic dependences and imperfect monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Mathematical Methods in Reliability - Methodology and practice - MMR'2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance preventive d'un système avec dépendances stochastiques et défauts de surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIVèmes journées de statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Bruxelles-Louvain la Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple maintenance policy for a two-unit series system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASMDA 2001 - 10th International symposium on Applied Stochastic Models and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une politique de maintenance simple pour un système série à deux composants avec dépendance économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIIèmes journées de statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Optimization and Reinforcement Learning for the Resilience of Infrastructure Networks against Climate Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Quach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'ED INTERFACES 2023-2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System Reliability Theory.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Rausand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hoylang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley, 2020, ISBN: 978-1-119-37352-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System Reliability Theory: Models, Statistical Methods, and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Rausand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnljot Hoyland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley, 1, 2020, Wiley Series in Probability and Statistics, 9781119373520. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119373940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance grouping models for multicomponent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mangey Ram and J. Paulo Davim. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics Applied to Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.147-170, 2017, 978-0-12-810998-4. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-810998-4.00008-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance of a deteriorating control system based upon controller reconfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Langeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety and Reliability of Complex Engineered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, pp.939-947, 2015, </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b19094-126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The APPRODYN project: dynamic reliability approaches to modeling critical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génia Babykina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolae Brinzei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Medjaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nada Matta, Yves Vandenboomgaerde and Jean Arlat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision and Safety of Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, pp.181-222, 2012, 978-1-84821-413-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la dégradation et du pronostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Levrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khanh Le Son</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ruin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nada Matta, Yves Vandenboomgaerde et Jean Arlat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision, surveillance et sûreté de fonctionnement des grands systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science Publications, pp.95-113, 2012, Traité Information, Commande, Communication, IC2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of imperfect monitoring information in condition-based maintenance decision making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Technology and Engineering Vol. 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1157-1179, 2012, 9780415698085</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage and forecast modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Levrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khanh Le Son</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ruin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nada Matta, Yves Vandenboomgaerde and Jean Arlat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision and Safety of Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, pp.95-113, 2012, 978-1-84821-413-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet APPRODYN : approches de la fiabilité dynamique pour modéliser des systèmes critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génia Babykina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolae Brinzei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Medjaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nada Matta, Yves Vandenboomgaerde et Jean Arlat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision, surveillance et sûreté de fonctionnement des grands systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science Publications, pp.181-222, 2012, Traité Information, Commande, Communication, IC2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteurs intelligents : Nouvelles technologies et nouvelles problématiques pour la sûreté de fonctionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Kahn, A. Lannoy, D. Person-Silhol, D. Vasseur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anticipation, innovation, perception : des défis pour la maîtrise des risques à l'horizon 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, Chapitre 5, 2010, Sciences du risque et du danger</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic processes and stress corrosion cracking modeling for passive components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRA into SRA: Structural Reliability Analysis into System Risk Assessment. Reliability of degraded structures in system risk assessment.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Det Norske Veritas, pp.60-80, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Product Reliability from Customer Reviews Through Natural Language Processing and Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Meunier-Pion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet APPRODYN : APPROches de la fiabilité DYNamique pour modéliser des systèmes critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génia Babykina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolae Brinzei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Surveillance, Sûreté et Sécurité des Grands Systèmes. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des dégradations et prise en compte des covariables - Rapport final du contrat de collaboration EDF/UTT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] Université de technologie de Troyes; EDF. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data mapping pour la modélisation des DCC: analyse critique de la bibliographie et préconisation de démarche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Université de technologie de Troyes. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zéro défaillance et paramètres DCC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de technologie de Troyes. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte des incertitudes dans l'estimation des paramètres des modèles DCC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de technologie de Troyes. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de la spécificité des tests EDF à l'estimation des paramètres DCC pour les groupes de quatre composants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de technologie de Troyes. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de la spécificité des tests EDF à l'estimation des paramètres DCC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romulo Isbel Zequeira Alfonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de technologie de Troyes. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de défaillances de cause commune (DCC), retour d'expérience (REX) et estimation des paramètres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de technologie de Troyes. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul des facteurs d'importance pour les systèmes à modèles comportementaux ou dynamiques - Etude bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de technologie de Troyes. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId496"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne Barros </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">=</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplômes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Habilitation à Diriger des Recherches de l’Université de Technologie de Compiègne réalisée à l’Université de Technologie de Troyes (UTT) au sein de l’Equipe M2S de l’ICD - UMR CNRS 6279 - STMR . Titre : ”De l’information de surveillance à la construction d’indicateurs de décision en fiabilité et en maintenance : contribution par approches stochastiques”. Soutenue le 01 juin 2010.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Thèse de doctorat d’université en Sciences de l’Ingénieur (Spécialité Optimisation et Sûreté des Systèmes) réalisée à l’Université de Technologie de Troyes (UTT) au sein de l’Equipe M2S de l’ICD sous la direction de C. Bérenguer et A. Grall. Titre : ”Maintenance des systèmes multi-composants sous surveillance imparfaite : modélisation stochastique et optimisation”. Soutenue le 18 novembre 2003.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Diplôme d’Etude Approfondie - Spécialité Contrôle des Systèmes - Université de Technologie de Compiègne (UTC) / Diplôme d’Ingénieur en Génie des Systèmes Industriels - Filière Sûreté de Fonctionnement et Environnement - UTT.=</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Positions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-... : professeure des universités à CentraleSupélec</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014 - 2019 : professeure des universités à NTNU (Norwegian University of Science and Technology)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011 - 2014 : professeure des universités à l’UTT.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005 - 2011 : maître de conférences à l’UTT</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mes activités d’enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> correspondent à une charge statutaire normale de professeur des universités sur les 3 établissements, dans les domaines des mathématiques appliquées, de la sûreté de fonctionnement et de la modélisation des systèmes industriels au niveau licence, maîtrise et doctorat.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mes activités de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> couvrent les domaines de la fiabilité et de l’optimisation de la maintenance, par approches stochastiques, statistiques et simulation de Monte-Carlo. J’ai à ce jour coencadré 19 doctorants dont 13 ont soutenu. J’ai participé à un projet européen (Maintenance on Demand), deux projets ANR, et deux projets de recherche norvégiens (Subsea Oil and Gas produciton). Je suis membre de la communauté européenne de Sûreté de fonctionnement (ESRA), reviewer pour les principaux journaux de la communauté (EJOR, RESS, JRR, IEEE Transactions on Reliability), et membre du comité scientifique pour la plupart des éditions de la conférence européenne de sûreté de fonctionnement ESREL.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principales responsabilités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CentraleSupélec : 2019-...</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directrice de la chaire industrielle “Risque et Résilience des Systèmes Complexes” 2019 – 2024 (4 partenaires industriels, 3 membres permanents, env. 3 doctorants rattachés par an et 2 post-doc)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable de l’équipe Fiabilité - Risque au sein du Laboratoire de Génie Industriel (LGI) de CentraleSupélec (Même personnel que la chaire RRSC)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Resp. d’une action transverse “Industrie du Futur” pour CentraleSupélec</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Resp. pédagogique d’un parcours M2 de master (Risk and Resilience Engineering and Management) (env. 15 étudiants)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Resp. du suivi des étudiants de CentraleSupélec partant en semestre à l’étranger pour la mention Génie Industriel (env. 50 étudiants)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Resp. pédagogique d’une Unité de Valeur à destination des étudiants de deuxième année (env. 80 étudiants - Fiabilité et Pronostic guidé par les données ) et de troisième année (env. 20 étudiants - Fiabilité système et Maintenance prédictive) de CentraleSupélecNTNU : 2015-2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mise en place d’un accord de cotutelles pour des thèses entre l’UTT et NTNU</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Resp. pédagogique d’une Unité de Valeur (Fiabilité) à destination des étudiants de troisième et quatrième années pour tous les programmes en 5 ans de NTNU (env. 150 étudiants)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Resp. pédagogique d’une Unité de Valeur (Data driven prognostics and predictive maintenance) de master 2 (env.20 étudiants) et Resp. pédagogique d’une Unité de Valeur de doctorat (env. 15 étudiants)=</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UTT : 2003-2014</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre élue du Comité Académique chargé de l’évaluation des enseignants-chercheurs contractuels, collège des maîtres de conférences, 2009 – 2013</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Resp. pédagogique d’une formation pour les étudiants en troisième cycle (spécialité Optimisation et Sûreté des Systèmes, env. 80 étudiants) 2011 - 2014</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Resp. pédagogique d’une formation pour les étudiants en master (spécialité Optimisation et Sûreté des Systèmes, env. 20 étudiants) 2011 - 2014</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Resp. pédagogique d’une spécialité de M2 délocalisée à Buenos Aires, UTN, Argentine, environ 15 étudiants, mise en place et suivi du projet, 2012-2014</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Allocation of Resilience Resources for Strategic Communication-aware Restoration of Smart Distribution Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youba Nait-Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coudray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Modern Power Systems and Clean Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (2), pp.527-539. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35833/MPCE.2024.000015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic predictive maintenance for multiple components using data-driven probabilistic RUL prognostics: The case of turbofan engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Mitici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingeborg de Pater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 234, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2023.109199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating 5G network service resilience against short timescale traffic variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Decocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSM.2023.3269673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependent failure behavior modeling for risk and reliability: A systematic and critical literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 239, pp.109515. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2023.109515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A resilience-based framework for the optimal coupling of interdependent critical infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bellè</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam F. Abdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 237, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2023.109364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A data-driven distributionally robust approach for the optimal coupling of interdependent critical infrastructures under random failures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bellè</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam F. Abdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 309 (2), pp.872-889. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2023.01.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Risk Aspect of Periodic Testing on Pressure Relief Valves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenae Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Ann Lundteigen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Paltrinieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 90, pp.145-150. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET2290025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance Planning under Imperfect Monitoring: an Efficient POMDP Model Using Interpolated Value Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Improved Triplet Network for Electromechanical Actuator Fault Diagnosis Based on Similarity Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianyu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Miao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 71, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2022.3207837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience Optimization of Wide-Area Control in Smart Distribution Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youba NAIT BELAID</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coudray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimization model for planning testing and control strategies to limit the spread of a pandemic -The case of COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Abdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aakil Caunhye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 216, pp.102765. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2021.102765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An hybrid domain adaptation diagnostic network guided by curriculum pseudo labels for electro-mechanical actuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianyu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Miao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 228, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2022.108770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piecewise deterministic Markov process for condition-based maintenance models — Application to critical infrastructures with discrete-state deterioration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renny Arismendi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 212, pp.107540. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2021.107540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability and maintenance analysis of a degradation-threshold-shock model for a system in a dynamic environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 91, pp.549-562. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apm.2020.09.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of degradation modeling in qualification of the novel subsea technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Himanshu Srivastav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Ann Lundteigen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 216, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2021.107956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience Quantification of Smart Distribution Networks—A Bird’s Eye View Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youba Nait Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coudray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Sanchez-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (10), pp.2888. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14102888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of testing and maintenance strategies for redundant final elements in SIS with imperfect detection of degraded state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibo Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Himanshu Srivastav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiliu Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 209, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2020.107393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of prognostics and control of an oil/CO2 subsea separation system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ferreira Bernardino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Felipe Ferreira de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argimiro Resende Secchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurício Bezerra M.,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (2), </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr8020148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition-based maintenance for a K-out-of-N deteriorating system under periodic inspection with failure dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 287 (1), pp.159-167. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2020.04.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling framework for performance analysis of SIS subject to degradation due to proof tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Himanshu Srivastav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Ann Lundteigen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 195, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2019.106702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of maintenances following proof tests for the final element of a safety-instrumented system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibo Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibo Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiliu Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 196, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2019.106779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability-based measures and prognostic analysis of a K-out-of-N system in a random environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 272 (3), pp.1120-1131. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2018.07.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal imperfect maintenance cost analysis of a two-component system with failure interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 177, pp.24-34. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2018.04.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on the impacts of maintenance duration on dynamic grouping modeling and optimization of multicomponent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67 (3), pp.1377-1392. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2018.2827926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the warranty cost of a product with type III stochastic dependence between components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 59, pp.39-53. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apm.2018.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of maintenance duration on the downtime of an offshore wind farm - Alternating renewal process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Seyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Muskulus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of COMADEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (3), pp.27-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance analysis for subsea blind shear ram preventers subject to testing strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengnan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laibin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenpei Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiliu Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 169, pp.281-298. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2017.08.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic Bayesian network approach for prognosis computations on discrete states systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josquin Foulliaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouillaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 231 (5), pp. 516-533. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X17712661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance analysis of a two-component load-sharing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 167, pp.67-74. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2017.05.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint maintenance and controller reconfiguration policy for a gradually deteriorating control system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Langeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 231 (4), pp.339-349. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X17692155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Extension Graphical Duration Models Integrating Conditional Sojourn Time Distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josquin Foulliaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouillaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Performability Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (2), pp.153-172. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23940/ijpe.17.02.p6.153172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warranty analysis of a two-component system with type I stochastic dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 232 (3), pp.274-283. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X17742775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489052v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stationary grouping maintenance strategy using mean residual life and the Birnbaum importance measure for complex structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (1), pp.217-234. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2015.2455498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PFD&amp;lt;inf&amp;gt;avg&amp;lt;/inf&amp;gt; generalized formulas for SIS subject to partial and full periodic tests based on multi-phase Markov models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Innal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Ann Lundteigen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiliu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 150, pp.160-170. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2016.01.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation Modeling Based on a Time-Dependent Ornstein-Uhlenbeck Process and Residual Useful Lifetime Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingjun Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (1), pp.126-140. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2015.2462353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remaining useful lifetime estimation and noisy gamma deterioration process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khanh Le Son</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 149, pp.76-87. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2015.12.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance grouping for multi-component systems with availability constraints and limited maintenance teams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 142, pp.56-67. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2015.04.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151129v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance planning and dynamic grouping for multi-component systems with positive and negative economic dependencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMA Journal of Management Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (2), pp.145-170. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/imaman/dpu007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Level Decision-Making for The Predictive Maintenance of k -Out-of- n :F Deteriorating Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 64 (1), pp.94-117. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2014.2337791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modeling framework for deteriorating control system and predictive maintenance of actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Langeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 140, pp.22-36. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2015.03.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance grouping strategy for multi-component systems with dynamic contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 132, pp.233-249. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2014.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Mean Residual Life as a Condition Index for Condition-Based Maintenance Decision-Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inmaculada T. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE transactions on systems, man, and cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44 (7), pp.877-893. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMC.2013.2290772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remaining useful life estimation based on stochastic deterioration models: A comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khanh Le Son</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Levrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 112, pp.165-175. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2012.11.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residual Useful Life Estimation Based on a Time-Dependent Ornstein-Uhlenbeck Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingjun Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33, pp.325-330. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1333055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic grouping maintenance with time limited opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouvard Keomany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 120, pp.51-59. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2013.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive condition-based maintenance decision framework for deteriorating systems operating under variable environment and uncertain condition monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 226 (6), pp.602-623. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X12465718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling age-based maintenance strategies with minimal repairs for systems subject to competing failure modes due to degradation and shocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inma T. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 218 (1), pp.140-151. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2011.10.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probability of failure on demand of safety systems: impact of partial test distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 226 (4), pp.426-436. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X12448142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance Decision-Making for Systems Operating Under Indirect Condition Monitoring: Value of Online Information and Impact of Measurement Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61 (2), pp.410-425. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2012.2194174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability analysis for new technology-based transmitters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 92 (2), pp.299-313. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2010.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J van Der Weide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.103-104. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X11411978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance policies for a two-units system: a comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Reliability, Quality and Safety Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 09 (02), pp.127-149. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218539302000718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Reliability of Digital-Based Transmitters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Smidts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 96 (7), pp.793-813. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2010.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-based preventive maintenance for passive components submitted to stress corrosion cracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inma T. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical and Computer Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 54 (1-2), pp.598-609. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mcm.2011.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A periodic inspection and replacement policy for systems subject to competing failure modes due to degradation and traumatic events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inma T. Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 96 (4), pp.497-508. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2010.12.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependability assessment of network-based safety-related system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Langeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (5), pp.622-631. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlp.2011.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling parameter and model uncertainties by continuous gates in fault tree analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 224 (4), pp.253-265. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/1748006XJRR313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure rate evaluation with influencing factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (2), pp.187-193. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlp.2009.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From differential to difference importance measures for Markov reliability models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 204 (3), pp.513-521. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2009.11.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of common cause failure parameters with periodic tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 239 (4), pp.761-768. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucengdes.2008.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of safety integrity levels (SILs): A study of IEC61508 merging rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Langeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (4), pp.437-449. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlp.2008.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance Measure on a Finite Time Horizon and Application to Markovian Multi-State Production Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 222 (3), pp.449-461. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/1748006XJRR146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability importance analysis of Markovian systems at steady state using perturbation analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 93, pp.1605- 1615. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2008.02.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint modelling and optimization of monitoring and maintenance performance for a two-unit parallel system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 221 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/1748006XJRR31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A maintenance policy for two-unit parallel systems based on imperfect monitoring information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 91 (2), pp.131-136. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2004.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the hazard rate process for imperfectly monitored multi-unit systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 90 (2-3), pp.169-176. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2004.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of replacement times using imperfect monitoring information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 52 (4), pp.523-533. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2003.821944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (137)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience Enhancement of Microgrids with Distributionally Robust Optimal Sizing and Location of Distributed Energy Resources Under Supply-Demand Uncertainty and Random Contingencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Quach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th European Safety and Reliability Conference (ESREL2025) and the 33rd Society for Risk Analysis Europe Conference (SRA-E 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Safety and Reliability Association (ESRA); Society for Risk Analysis Europe (SRA-E); University of Stavanger, Jun 2025, Stavanger, Norway. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-94-3281-3_ESREL-SRA-E2025-P5045-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving two-stage distributionally robust optimization with mixed-integer ambiguity sets via a hybrid Benders and column-and-constraint decomposition method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Quach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIth International Conference on Stochastic Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Champs-sur-Marne (Marne-la-Vallée), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Language Models for Extracting Failed Components from Consumer Electronics Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Meunier-Pion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Stavanger, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition-Based Maintenance for Large-Scale Fleets under Multiple Constraints: A Constrained MDP Model with Primal-Dual Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zehui Xuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Abdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 35th European Safety and Reliability &amp; the 33rd Society for Risk Analysis Europe Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESREL SRA-E 2025 Organizers, Jun 2025, Stavanger, Norway. pp.1065 - 1072, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-94-3281-3_esrel-sra-e2025-p7937-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazard Intensity Threshold for Exposure Modeling of Systems of Interest to Climate Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Abdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL SRA-E 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Stavanger (NOR), Norway. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/981-973-0000-00-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045632v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing 5G Network Availability: Comparison Between Reliability Block Diagrams and Markov Chains Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Temericht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Decocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 35th European Safety and Reliability &amp; the 33rd Society for Risk Analysis Europe Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESREL SRA-E 2025 Organizers, Jun 2025, Stavanger, Norway. pp.3533 - 3540, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-94-3281-3_esrel-sra-e2025-p5793-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Code Generation Capabilities Of Large Language Models To Solve Risk, Reliability And Resilience Related Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Meunier-Pion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience enhancement of distributions networks under uncertainty and random contingencies with robust optimal sizing and location of DER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Quach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd European Conference on Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributionally Robust Optimization For Decision Making Under Uncertainty For RAMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Quach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference, ESREL 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Polish Safety and Reliability Association, Jun 2024, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability And Exposure Of Assets To Climate Change Related Hazards Models On Different Levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Abdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Selouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ziv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference ESREL 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626254v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRODEC-Based Task Analysis for the Design of Semi-Automated Trains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy André Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Complex Systems Design and Management, CSD and M 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Beijing, China. pp.220-230, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-99-6511-3_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRODEC-Based Task Analysis for the Design of Semi-Automated Trains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy André Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex System Design and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Beijing (Pékin), China. pp.220-230, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-99-6511-3_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability Challenges of 5G and Beyond Networks Applications in High-Speed Trains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Decocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd European Safety and Reliability Conference, ESREL 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Southampton (U.K.), United Kingdom. pp.1935-1942, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-8071-1_P545-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study on the robust optimal design of microgrids under random contingency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Quach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Energy and Stochastic Optimization 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERMICS, Oct 2023, Champs-sur-Marne (Marne-la-Vallée), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition-Based Maintenance Optimization Under Large Action Space with Deep Reinforcement Learning Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Optimization and Learning, OLA 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Malaga, Spain. pp.161-172, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-34020-8_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid approach to solve the maintenance problem of an offshore wind farm formulated as a large-scale POMDP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-mobility 5G communication service: availability and reliability analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Decocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 7th International Conference on System Reliability and Safety (ICSRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Bologne, Italy. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSRS59833.2023.10381382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'un réseau 5G par des réseaux de Pétri pour estimer sa résilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Decocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgoTel 2022 - 24èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Saint-Rémy-Lès-Chevreuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdependency-Aware Resource Allocation for High Availability of 5G-enabled Critical Infrastructures Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Sayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Safety and Reliability Conference, ESREL 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-5183-4_S28-03-640-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Power and Communication Modeling in Cyber-Physical Distribution Grids for Resilience-based Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youba Nait Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coudray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Safety and Reliability Conference, ESREL 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Dublin (Ireland), Ireland. pp.289-295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Petri Net-based model to study the impact of traffic changes on 5G network resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Decocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Safety and Reliability Conference, ESREL 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Dublin, Ireland. pp.3016-3023, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-5183-4_S28-02-493-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience Optimization of Wide-Area Control in Smart Distribution Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youba Nait Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coudray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC Workshop on Control Applications of Optimization, CAO 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Gif sur Yvette, France. pp.136-141, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance planning under imperfect monitoring: two POMDP approaches to quantify the value of information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distributionally robust approach for the optimal protection of power networks with endogenous uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bellè</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC Workshop on Control Applications of Optimization, CAO 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Gif sur Yvette, France. pp.122-127, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of imperfect monitoring on the optimal condition-based maintenance policy of a single-item system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Safety and Reliability Conference, ESREL 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Dublin, Ireland. pp.658-664, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-5183-4_R14-08-468-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petri Net-Based Model for 5G and Beyond Networks Resilience Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertr Decocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 25th Conference on Innovation in Clouds, Internet and Networks and Workshops (ICIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France. pp.131-135, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIN53892.2022.9758134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Orchestration of Communication Resources Deployment for Resilient Coordination in Critical Infrastructures Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Sayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 31st European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Angers, France. pp.2055-2062, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-2016-8_219-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity in 5G Network Applications and use cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Decocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st European Safety and Reliability Conference, ESREL 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Angers, France. pp.3054-3061, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-2016-8_211-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363854v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a realistic topological and functional modeling for vulnerability analysis of interdependent railway and power networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bellè</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sango</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st European Safety and Reliability Conference, ESREL 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Angers, France. pp.2063-2070, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-2016-8_356-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventive maintenance of a compressor station: A modeling framework for the assessment of performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renny Arismendi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th European Safety and Reliability Conference, ESREL 2020 and 15th Probabilistic Safety Assessment and Management Conference, PSAM 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Venice, Virtual, France. pp.2931-2937</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A degrading element of safety-instrumented systems with combined maintenance strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibo Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiliu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Kassa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th European Safety and Reliability Conference, ESREL 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Hannover, Germany. pp.1078-1085, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-11-2724-3_0490-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined maintenance scheduling and production optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriaen Verheyleweghen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Himanshu Srivastav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Jäschke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th European Safety and Reliability Conference, ESREL 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Hannover, Germany. pp.499-506, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-11-2724-3_0253-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance analysis of redundant safety-instrumented systems considering the imprecision of information in proof tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibo Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Himanshu Srivastav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariusz Mazurkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiliu Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th European Safety and Reliability Conference, ESREL 2020 and 15th Probabilistic Safety Assessment and Management Conference, PSAM 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Venice, Virtual, France. pp.3561-3568</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance analysis of redundant safety-instrumented systems considering the imprecision of information in proof tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aibo Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Himanshu Srivastav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariusz Mazurkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiliu Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th European Safety and Reliability Conference, ESREL 2020 and 15th Probabilistic Safety Assessment and Management Conference, PSAM15 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Venice, France. pp.3561-3568, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-14-8593-0_4483-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-dependent unavailability assessment of final element of safety instrumented systems- an application of multiphase markov process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Abu Md Ariful</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srivastav Himanshu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vatn Jørn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barros Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lundteigen Mary Ann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th European Safety and Reliability Conference, ESREL 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Hannover, France. pp.2583-2590, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-11-2724-3_0515-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prognostics and Maintenance Optimization in Bridge Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renny Arismendi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jørn Vatn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th European Safety and Reliability Conference (ESREL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Welfenschloss, Germany. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-11-2724-3_0081-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prognostic and health management for safety barriers in infrastructures: Opportunities and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International European Safety and Reliability Conference, ESREL 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, unknown, France. pp.1035-1042, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781351174664-130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modelling methodology for the assessment of preventive maintenance on a compressor drive system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lunde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International European Safety and Reliability Conference, ESREL 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, unknown, France. pp.555-564</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of periodic inspection time of sis subject to a regular proof testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Srivastav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Guilherme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Lundteigen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.B. Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International European Safety and Reliability Conference, ESREL 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, unknown, France. pp.1125-1132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warranty analysis of a two-component system with failure interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th European Safety and Reliability Conference, ESREL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, unknown, France. pp.416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warranty cost analysis of a two-component system, with stochastic dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Methods in Reliability (MMR 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Weibull lifetime law and inspection based maintenance policy for safety instrumented systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roussignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th European Safety and Reliability Conference, ESREL 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, unknown, France. pp.553-558, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781315210469-73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability assessment for subsea HIPPS valves with partial stroke testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Lundteigen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th European Safety and Reliability Conference, ESREL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, unknown, France. pp.437</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of a condition-based maintenance policy for subsea systems: A preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th European Safety and Reliability Conference, ESREL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, unknown, France. pp.181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal imperfect preventive maintenance policies for a two-component system with failure dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IMA International Conference on Modelling in Industrial Maintenance and Reliability (MIMAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic grouping model for the maintenance planning of complex structure systems with consideration of maintenance durations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Ann Lundteigen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Applied Mathematics in Engineering and Reliability, ICAMER 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Ho Chi Minh Ville, Vietnam. pp.73-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance of a two dependent component system: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IFAC Conference on Manufacturing Modelling, Management and Control MIM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Troyes, France. pp.793-798, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal preventive maintenance policies for a two-component system with failure interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALT2016 : 6th International Conference on Accelerated Life Testing and Degradation Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Design Approach for MFOP-based Maintenance Policy of Multi-Component Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lesobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keomany Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMR 2015 - 9th International Conference on Mathematical Methods in Reliability : Theory, Methods, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Tokyo, Japan. pp.416-423</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multivariate degradation model with dependence due to shocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMR 2015: Ninth International Conference on Mathematical Methods in Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic bayesian networks for reliability analysis: from a Markovian point of view to semi-markovian approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josquin Foulliaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouillaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFEPROCESS'15 - 9th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, PARIS, France. pp. 694-700, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.09.608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of different maintenance grouping strategies for multi-component systems with complex structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference ESREL 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Zürich, Switzerland. pp.883-890</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PFD&amp;lt;inf&amp;gt;avg&amp;lt;/inf&amp;gt;and PFH formulas for SIS subject to partial and full periodic tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Innal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Lundteigen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rausand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th European Safety and Reliability Conference, ESREL 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, unknown, France. pp.1565-1574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A specific semi-markovian dynamic bayesian network estimating residual useful life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josquin Foulliaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouillaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th ASMDA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, LE PIREE, Greece. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique de maintenance dynamique pour un système multi-composant intégrant les informations de surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lesobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keomany Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lambda Mu 19 - 19e Congrès de Maîtrise des Risques et Sûreté de Fonctionnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMdR - Institut pour la Maîtrise des Risques, Oct 2014, Dijon, France. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Usage-Informed Preventive Maintenance Policy to Optimize the Maintenance Free Operating Period for Multi-Component Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lesobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keomany Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSAM 2014 - 12th International Probabilistic Safety Assessment and Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Honolulu, Hawaii, United States. Paper #137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modified time based maintenance policy for mono-unit systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Modelling in Industrial Maintenance and Reliability, MIMAR 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Oxford, United Kingdom. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A specific Dynamic Bayesian Network for a prognosis based maintenance strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josquin Foulliaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouillaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Second International Conference on Railway Technology: Research, Development and Maintenance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Ajaccio, France. 18p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01048593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of decision criteria to optimize a dynamic maintenance policy based on Maintenance Free Operating Period concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lesobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keomany Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIMAR 2014 - 8th IMA International Conference on Modelling in Industrial Maintenance and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMA - Institute of Mathematics and its Applications, Jul 2014, Oxford, United Kingdom. pp.173-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculation of failure level based on inverse first passage problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingjun Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th Annual Reliability and Maintainability Symposium, RAMS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Colorado Springs, CO, France. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RAMS.2014.6798459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate Degradation Model with dependence due to Shocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALT 2014 (5th International Conference on Accelerated Life Testing and Degradation Models)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Pau, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Opportunistic Predictive Maintenance Decision-Making for k-out-of-n:F Deteriorating Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RQD 2013 - 9th ISSAT International Conference on Reliability and Quality in Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Honolulu, Hawaii, United States. pp.265-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of initial uncertainties in stochastic degradation modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingjun Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference, ESREL 2013, The Netherlands, 29 sept.- 2 oct.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Amsterdam, Netherlands. pp.1403-1409, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b15938-212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reliability-based Opportunistic Predictive Maintenance Model for k-out-of-n Deteriorating Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM2013 - 2013 Prognostic and System Health Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Milan, Italy. pp.493-498, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1333083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuator health prognosis for designing LQR control in feedback systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Langeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 Prognostics and System Health Management Conference PHM-2013 8-11 September</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Milan, Italy. pp.979-984, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1333164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Maintenance Free Operating Period Policy for a Multi-Component System with Different Information Levels on the Components State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lesobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keomany Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM2013 - 2013 Prognostic and System Health Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Milan, Italy. pp.1051-1056, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1333176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Probabilistic Graphical Models approach for rail prognosis based maintenance in a periodic observations context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josquin Foulliaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouillaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rony Rozas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Railway Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Beijing, China. 14p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A prognostic algorithm based on probabilistic graphical models for a periodically observable system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josquin Foulliaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouillaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rony Rozas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference (ESREL 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Amsterdam, Netherlands. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(MRL, τ) grouping policy for complex structure systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Safety and Reliability, ESREL 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Amsterdam, Netherlands. pp.949-957</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516711v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prognostic maintenance policy based on remaining useful life estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khanh Le Son</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL (Eurepean Safety and Reliability Conference) PSAM11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance activities planning and grouping for complex structure systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2012 - PSAM 2012 - the Annual European Safety and Reliability Conference and 11th International Probabilistic Safety Assessment and Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Helsinki, Finland. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers le choix d'un indicateur conditionnel robuste pour la décision en maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inma T. Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFA 2012 - 7ème Conférence Internationale Francophone d'Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.889-894</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A predictive maintenance strategy based on mean residual life for systems subject to competing failures due to degradation and shocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inma T. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2012 - PSAM 2012 - the Annual European Safety and Reliability Conference and 11th International Probabilistic Safety Assessment and Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Helsinki, Finland. pp.375-384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remaining useful life estimation on the non-homogenous gamma with noise deterioration based on Gibbs filtering: A case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khanh Le Son</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE Conference on Prognostics and Health Management (PHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Denver, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPHM.2012.6299520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residual useful lifetime prognosis and design of control systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Langeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2012 - PSAM 2012 - the Annual European Safety and Reliability Conference and 11th International Probabilistic Safety Assessment and Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Helsinki, Finland. pp.411-421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic grouping maintenance for complex structure systems with non-negligible replacement time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMEST 2012 - 2nd IFAC Workshop on Advanced Maintenance Engineering, Service and Technology, A-Mest'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Séville, Spain. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuator lifetime management in industrial automation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Langeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safeprocess 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive condition-based maintenance models for deteriorating systems operating under variable environment and indirect condition monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference: Advances in Safety, Reliability and Risk Management, ESREL 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France. pp.801-809</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the construction of mean residual life for maintenance decision-making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inma T. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFEPROCESS 2012 - 8th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Mexico City, Mexico. pp.654-659, </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20120829-3-MX-2028.00144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterioration model filtering by Gibbs algorithm and RUL estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khanh Le Son</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IFAC Symposium on Fault Detection, Supervision and Safety of Technical Processes, SAFEPROCESS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Mexico City, France. pp.13-18, </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20120829-3-MX-2028.00162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grouping maintenance strategy with availability constraint under limited repairmen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFEPROCESS 2012 - 8th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Mexico city, Mexico. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20120829-3-MX-2028.00194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the gain due to maintenance over transformer lifespan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Aupied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrity (RAMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Lake Buena Vista, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RAMS.2011.5754511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance strategies in dynamic environement for repairable systems with minimal repairs dependent on their deterioration level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inma T. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-based maintenance policies with minimal repairs for single unit systems subject to competing failure modes due to degradation and shocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inma T. Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Methods in Reliability: Theory, Methods, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation-based maintenance or mean residual life-based maintenance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inma T. Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IMA International Conference on Modelling in Industrial Maintenance and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remaining useful life estimation based on probabilistic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khanh Le Son</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Levrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th ISSAT International Conference on Reliability and Quality in Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Vancouver, Canada. pp.10-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches de la fiabilité dynamique pour modéliser des systèmes critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génia Babykina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolae Brinzei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Workshop du Groupement d'Intérêt Scientifique "Surveillance, Sûreté, Sécurité des Grands Systèmes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Valenciennes, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive condition-based maintenance models for deteriorating systems operating under variables environment and indirect condition monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inma T. Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic grouping maintenance strategy with time limited opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brissaud Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouvard Keomany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the European Safety and Reliability Association, ESREL 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de maintenance pour un système indirectement observable: apport de l'information de pronostic en-ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inma T. Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées Doctorales/Journées Nationales MACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamma process with Gaussian noise applied on degradation and failure phenomenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khanh Le Son</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CM 2011 and MFPT 2011 The Eighth International Conference on Condition Monitoring and Machinery Failure Prevention Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Cardiff, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic maintenance policy based on prognostic for a single-unit system under indirect condition monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th ESReDA Seminar &amp; 3rd joint ESReDA/ESRA seminar on Advanced Maintenance Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Pecs, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependability Issues for Intelligent Transmitters and Reliability Pattern Proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Control Problems in Manufacturing, INCOM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Moscow, Russia. pp.10.3182/20090603-3-RU-2001.0129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of prognostic in maintenance decision-making for a deteriorating system under indirect condition monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiabilité des Capteurs-Transmetteurs intégrant des Fonctionnalités Numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtrise des Risques et de Sûreté de Fonctionnement, Lambda-Mu 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, La Rochelle, France. pp.6C-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling resource constraint component activity in network-based safety-related system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Langeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference - ESREL 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of applying the prognostic on maintenance decision making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th ESReDA Seminar &amp; 3rd joint ESReDA/ESRA seminar on Advanced Maintenance Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Pecs, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Reliability Modeling of Cooperating Digital-Based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Smidts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference, ESREL 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rhodes, Greece. Dynamic Reliability Modeling of Cooperating Digital-Based Systems</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value of condition monitoring information for maintenance decision-making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inmaculada T. Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 Annual Reliability and Maintainability Symposium (RAMS 2010). The International Symposium on Product Quality and Integrity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, San Jose, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RAMS.2010.5447963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance strategies in dynamic environments for repairable systems with minimal repairs dependent on their deterioration level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.T. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Annual Conference: Reliability, Risk and Safety: Back to the Future, ESREL 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rhodes, France. pp.1459-1465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de dégradations de composants par processus stochastiques avec prise en compte de covariables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lefèbvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées MAS et Journée en l'honneur de Jacques Neveu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00510211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving availability and safety of control systems by cooperation between intelligent transmitters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Probabilistic Safety Assessment &amp; Management Conference, PSAM 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Seattle, United States. Improving availability and safety of control systems by cooperation between intelligent transmitters</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification de l'apport de l'information de surveillance dans la prise de décision en maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inma T. Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement (Lambda-Mu 17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of stochastic processes for RUL estimation: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khanh Le Son</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probability of Failure of Safety-Critical Systems Subject to Partial Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability and Maintainability Symposium, RAMS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, San Jose, United States. pp.14B4, </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RAMS.2010.5447972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique de maintenance adaptative pour un système soumis à une dégradation indirectement observable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées MAS et Journée en l'honneur de Jacques Neveu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00510216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Modeling for Gradual Deterioration, Maintenance and Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOSSAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety Instrumented System reliability evaluation with Influencing Factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference, ESREL 2008, and 17th Annual Meeting of the Society for Risk Analysis - Europe, SRA-Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Valencia, Spain. pp.2003-2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403104v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FACTEUR DE SENSIBILITE MULTI-DIRECTIONNELLE ET FACTEUR D'IMPORTANCE FIABILISTE DIFFERENTIEL POUR UN SYSTEME MARKOVIEN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès International Pluridisciplinaire Qualité et Sûreté de Fonctionnement (Qualita2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Besançon, France. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability Study of an Intelligent Transmitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th ISSAT International Conference on Reliability and Quality in Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, San Francisco, United States. pp.224-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430431v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Importance Measure of Markov Models Using Perturbation Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference (ESREL 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Prague, Czech Republic. pp.981-987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value of condition monitoring for a single-unit system subject to competing failure modes due to wear and traumatic events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inma T. Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMR 2009 - Mathematical Methods in Reliability : Theory, Methods, Applications. VI International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Moscow, Russia. pp.294-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of complex safety-related systems in accordance with IEC 61508</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference, ESREL 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Prague, Czech Republic. pp.1555-1562</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques de Tests Partiels & Systèmes de Sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performances et Nouvelles Technologies en Maintenance, PENTOM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Autrans, France. pp.Politiques de Tests Partiels &amp; Systèmes de Sécurité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability Assessment of Network-Based Safety-Related Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Langeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2009 - Reliability, Risk and Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Prague, Czech Republic. pp.1649-1656</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Combination of Safety Integrity Levels (SILs) according to IEC61508 Merging Rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Langeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2008 &amp; 17th SRA Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteurs Intelligents : Nouvelles Technologies et Nouvelles Problématiques pour la Sûreté de Fonctionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtrise des Risques et de Sûreté de Fonctionnement, Lambda-Mu 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Avignon, France. pp.3A-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403106v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Results on the Differential Importance Measures of Markovian Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth International Probabilistic Safety Assessement and Management Conference (PSAM 9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, hong kong, China. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common cause failure estimation with no CCF observation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Probabilistic Safety Assessment and Management - PSAM9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Hong-Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETUDE DE SENSIBILITE PAR ANALYSE DE PERTURBATION POUR UN SYSTEME MARKOVIEN : APPLICATION A LA FIABILITE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées Doctorales / Journées Nationales MACS, JD-JN-MACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Reims, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of stress corrosion cracking with stochastic processes and application to steam generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference (ESREL07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Stavanger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safe failures impact on Safety Instrumented Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Langeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference - ESREL 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Stavanger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance Measure on Finite Time Horizon and Application to Markovian Multi-state Production Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference (ESREL 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Stavanger, Norway. pp.229-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity and importance analysis of Markov models using perturbation analysis: Applications in reliability studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference (ESREL 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Estoril, Portugal. pp.1769-1775</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des spécificités des tests EDF à l'estimation des paramètres DCC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aura Voicu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtrise des risques et sûreté de fonctionnement, Lambda-Mu 15, Risques et performances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the monitoring device performance for a preventive maintenance policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAMS '06. Annual Reliability and Maintainability Symposium, 2006.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Newport Beach, United States. pp.476-480, </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RAMS.2006.1677419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of False Alarms on the Optimization of the Maintenance Decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Probabilistic Safety Assessment and Management PSAM 7 - ESREL 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A maintenance policy for two-unit parallel systems based on imperfect monitoring information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès international pluridisciplinaire Qualité et Sûreté de Fonctionnement - Qualita 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Hazard Rate Process for Imperfectly Monitored Multi-Unit Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference 2003 - ESREL 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A maintenance policy optimized with imperfect and/or partial monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference on Reliability and Maintainability (RAMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Tampa, United States. pp.406-411, </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RAMS.2003.1182023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Monitoring Quality on the Performance of the Maintenance Policy for a Two-Unit System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IFAC Symposium on Fault Detection, Supervision and Safety of Technical Processes 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Washington DC, United States. pp.1011-1016, </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1474-6670(17)36625-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance policy for a two-components system with stochastic dependences and imperfect monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Mathematical Methods in Reliability - Methodology and practice - MMR'2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating monitoring and maintenance strategies for multi-unit systems with stochastic dependences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SMC 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating monitoring and maintenance strategies for multi-units systems with stochastic dependences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2002 IEEE International Conference on Systems, Man and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Yasmine Hammamet, Tunisia. pp.362-367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance preventive d'un système avec dépendances stochastiques et défauts de surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIVèmes journées de statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Bruxelles-Louvain la Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une politique de maintenance simple pour un système série à deux composants avec dépendance économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIIèmes journées de statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple maintenance policy for a two-unit series system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASMDA 2001 - 10th International symposium on Applied Stochastic Models and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Optimization and Reinforcement Learning for the Resilience of Infrastructure Networks against Climate Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Quach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'ED INTERFACES 2023-2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System Reliability Theory: Models, Statistical Methods, and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Rausand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnljot Hoyland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley, 1, 2020, Wiley Series in Probability and Statistics, 9781119373520. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119373940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System Reliability Theory.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Rausand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hoylang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley, 2020, ISBN: 978-1-119-37352-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance grouping models for multicomponent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mangey Ram and J. Paulo Davim. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics Applied to Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.147-170, 2017, 978-0-12-810998-4. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-810998-4.00008-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance of a deteriorating control system based upon controller reconfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Langeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety and Reliability of Complex Engineered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, pp.939-947, 2015, </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b19094-126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage and forecast modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Levrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khanh Le Son</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ruin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nada Matta, Yves Vandenboomgaerde and Jean Arlat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision and Safety of Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, pp.95-113, 2012, 978-1-84821-413-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The APPRODYN project: dynamic reliability approaches to modeling critical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génia Babykina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolae Brinzei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Medjaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nada Matta, Yves Vandenboomgaerde and Jean Arlat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision and Safety of Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, pp.181-222, 2012, 978-1-84821-413-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la dégradation et du pronostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Levrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khanh Le Son</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ruin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nada Matta, Yves Vandenboomgaerde et Jean Arlat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision, surveillance et sûreté de fonctionnement des grands systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science Publications, pp.95-113, 2012, Traité Information, Commande, Communication, IC2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of imperfect monitoring information in condition-based maintenance decision making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Technology and Engineering Vol. 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1157-1179, 2012, 9780415698085</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet APPRODYN : approches de la fiabilité dynamique pour modéliser des systèmes critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génia Babykina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolae Brinzei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Medjaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nada Matta, Yves Vandenboomgaerde et Jean Arlat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision, surveillance et sûreté de fonctionnement des grands systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science Publications, pp.181-222, 2012, Traité Information, Commande, Communication, IC2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteurs intelligents : Nouvelles technologies et nouvelles problématiques pour la sûreté de fonctionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Kahn, A. Lannoy, D. Person-Silhol, D. Vasseur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anticipation, innovation, perception : des défis pour la maîtrise des risques à l'horizon 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, Chapitre 5, 2010, Sciences du risque et du danger</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic processes and stress corrosion cracking modeling for passive components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRA into SRA: Structural Reliability Analysis into System Risk Assessment. Reliability of degraded structures in system risk assessment.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Det Norske Veritas, pp.60-80, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault diagnosis through system-level condition-monitoring and digital-twin-supported deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shijia Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Anwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Product Reliability from Customer Reviews Through Natural Language Processing and Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Meunier-Pion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet APPRODYN : APPROches de la fiabilité DYNamique pour modéliser des systèmes critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génia Babykina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolae Brinzei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Surveillance, Sûreté et Sécurité des Grands Systèmes. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des dégradations et prise en compte des covariables - Rapport final du contrat de collaboration EDF/UTT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] Université de technologie de Troyes; EDF. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data mapping pour la modélisation des DCC: analyse critique de la bibliographie et préconisation de démarche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Université de technologie de Troyes. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zéro défaillance et paramètres DCC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de technologie de Troyes. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte des incertitudes dans l'estimation des paramètres des modèles DCC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de technologie de Troyes. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de la spécificité des tests EDF à l'estimation des paramètres DCC pour les groupes de quatre composants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de technologie de Troyes. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de la spécificité des tests EDF à l'estimation des paramètres DCC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romulo Isbel Zequeira Alfonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de technologie de Troyes. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de défaillances de cause commune (DCC), retour d'expérience (REX) et estimation des paramètres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de technologie de Troyes. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul des facteurs d'importance pour les systèmes à modèles comportementaux ou dynamiques - Etude bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de technologie de Troyes. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId500"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D108B7D3"/>
+    <w:nsid w:val="4E768262"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="8745C7DE"/>
+    <w:nsid w:val="34E745B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="A4687FE3"/>
+    <w:nsid w:val="3E0376FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="71FD5AAB"/>
+    <w:nsid w:val="FF7889A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -790,51 +790,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04437914v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youba Nait-Belaid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiping Fang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguo Zeng" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Coudray" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barros" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35833/MPCE.2024.000015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317597v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Mitici" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingeborg de Pater" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2023.109199" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112527v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Li" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decocq" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Ping Fang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2023.3269673" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152669v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2023.109515" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317599v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bell&#232;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam F. Abdin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2023.01.060" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317615v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2023.109364" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322448v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianyu Wang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Zhang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Miao" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2022.3207837" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829868v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youba NAIT BELAID" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Legendre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317602v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenae Lee" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Ann Lundteigen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Paltrinieri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2290025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702092v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barros" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.012" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514029v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Abdin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aakil Caunhye" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Alem" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2021.102765" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317607v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2022.108770" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317592v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aibo Zhang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himanshu Srivastav" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiliu Liu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2020.107393" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03273225v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renny Arismendi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grall" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2021.107540" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250723v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Zhang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitra Fouladirad" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zhang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2020.09.047" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317601v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2021.107956" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228495v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youba Nait Belaid" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Sanchez-Torres" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14102888" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317610v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2019.106779" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317593v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2019.106702" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250727v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2020.04.041" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317606v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ferreira Bernardino" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Felipe Ferreira de Souza" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argimiro Resende Secchi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maur&#237;cio Bezerra M.," TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr8020148" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02310988v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2018.07.022" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDBVQZSL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489046v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Canh Vu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuc Do" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2018.2827926" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489057v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2018.01.013" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366369v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Seyr" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Muskulus" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03322375v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2018.04.019" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366370v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengnan Wu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laibin Zhang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenpei Zheng" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2017.08.022" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816417v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josquin Foulliaron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouillaut" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Aknin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X17712661" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02331612v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2017.05.027" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02292719v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Langeron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X17692155" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488999v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366375v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Innal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2016.01.022" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146564v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Canh Vu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuc Do Van" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2015.2455498" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489052v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X17742775" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02307543v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingjun Deng" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2015.2462353" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362046v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh Le Son" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2015.12.016" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MVG7Q7W9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976120v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;renguer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imaman/dpu007" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151129v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2015.04.022" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133738v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac Tuan Huynh" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2014.2337791" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02287484v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2015.03.028" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FZN1T7V-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003865v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inmaculada T. Castro" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2013.2290772" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059466v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2014.08.002" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28602H1X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02464821v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1333055" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818261v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouvard Keomany" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2013.03.016" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6M3SL75C-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795347v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Levrat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Iung" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2012.11.022" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTBF5VC7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790730v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2012.2194174" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790731v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X12465718" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790729v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inma T. Castro" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2011.10.025" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723988v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brissaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X12448142" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02318978v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J van Der Weide" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X11411978" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02332002v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218539302000718" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815828v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Smidts" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2010.12.014" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2MW2K7M-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553009v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Charpentier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2010.09.010" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3NF18F2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02297245v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcm.2011.03.003" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790728v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2010.12.018" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02292872v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2011.05.008" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZX97MTH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553013v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/1748006XJRR313" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533561v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2009.07.013" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8JDGBLN8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705188v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2009.11.025" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02316159v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vasseur" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2008.12.013" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSPCVWDV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705179v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2008.02.020" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705194v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/1748006XJRR146" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02292862v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2008.02.003" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGLBH563-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02325414v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/1748006XJRR31" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/785D52325F655B604F8E6133FC17119A62F05134/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02284315v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2004.10.017" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z16T401-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02356060v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2004.10.011" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8NXCPTL9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02356490v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2003.821944" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045632v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dutel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Soto" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/981-973-0000-00-0" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464718v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Temericht" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fraysse" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-94-3281-3_esrel-sra-e2025-p5793-cd" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158630v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Quach" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-94-3281-3_ESREL-SRA-E2025-P5045-cd" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198453v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469629v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Meunier-Pion" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464713v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehui Xuan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-94-3281-3_esrel-sra-e2025-p7937-cd" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469355v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009077v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626254v2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Selouane" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ziv" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634263v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313073v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-8071-1_P545-cd" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008762v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313336v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Sun" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andr&#233; Boy" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sango" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-6511-3_20" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317698v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317702v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Bi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34020-8_12" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013826v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313077v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSRS59833.2023.10381382" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648310v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertr Decocq" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN53892.2022.9758134" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896649v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Sayad" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lemoine" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-5183-4_S28-03-640-cd" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03898749v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317743v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.013" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891448v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-5183-4_S28-02-493-cd" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595322v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656125v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317745v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.011" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762550v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-5183-4_R14-08-468-cd" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463486v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_219-cd" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448515v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_356-cd" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363854v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_211-cd" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317744v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Mazurkiewicz" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317748v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-14-8593-0_4483-cd" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317732v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317742v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriaen Verheyleweghen" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes J&#228;schke" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-11-2724-3_0253-cd" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317739v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Kassa" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-11-2724-3_0490-cd" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317734v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Abu Md Ariful" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srivastav Himanshu" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vatn J&#248;rn" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barros Anne" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lundteigen Mary Ann" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-11-2724-3_0515-cd" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03323815v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rn Vatn" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-11-2724-3_0081-cd" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366366v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Srivastav" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Guilherme" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barros" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Lundteigen" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.B. Pedersen" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366368v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zhang" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351174664-130" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366367v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rauzy" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lunde" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366374v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366372v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959831v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366371v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lefebvre" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roussignol" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315210469-73" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366373v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wu" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02516726v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301674v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03322373v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.871" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03322377v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366376v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Innal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rausand" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217338v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471360v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.608" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240137v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lesobre" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keomany Bouvard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cocquempot" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355141v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mercier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179266v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059780v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243647v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366377v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAMS.2014.6798459" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016673v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999952v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374924v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56099" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048593v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02516711v2" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02516729v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b15938-212" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879408v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863312v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1333083" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02626006v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1333164" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863328v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1333176" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863607v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Rozas" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914440v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695786v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120829-3-MX-2028.00194" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366379v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120829-3-MX-2028.00162" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02360340v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPHM.2012.6299520" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776776v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02516713v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695783v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793762v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793756v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02464828v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732421v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366378v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793253v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120829-3-MX-2028.00144" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695779v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brissaud Florent" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02332252v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Guessoum" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aupied" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAMS.2011.5754511" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02557288v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02558047v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02558042v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633519v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653175v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;nia Babykina" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouissou" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Brinzei" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02557283v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02558037v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02516718v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507456v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAMS.2010.5447972" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02516721v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02558054v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510216v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533560v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02464845v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02557293v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Huynh" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02558062v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507445v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02557298v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533557v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510211v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lef&#232;bvre" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Remy" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366380v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.T. Castro" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02366073v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAMS.2010.5447963" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507468v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705213v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02558068v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430431v2" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705251v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403104v3" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02516722v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507448v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507453v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02464855v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705241v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403106v2" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02464858v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02516723v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dieulle" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705269v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02516725v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blain" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lefebvre" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02464877v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705221v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705234v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02516733v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Voicu" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02356497v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAMS.2006.1677419" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02557303v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02557326v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)36625-9" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02557305v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02630528v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02557311v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAMS.2003.1182023" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366381v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02558098v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02630556v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02558091v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02558104v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02558101v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008991v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394040v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Rausand" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hoylang" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05432460v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnljot Hoyland" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119373940" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531495v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-810998-4.00008-9" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02464249v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b19094-126" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762917v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Aubry" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Medjaher" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675324v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ruin" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02558107v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762927v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675333v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533564v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02516735v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469651v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Liu" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740181v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Deleuze" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02558115v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02558120v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02558131v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02558133v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02558140v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02558142v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romulo Isbel Zequeira Alfonso" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02558147v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02558152v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04437914v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youba Nait-Belaid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiping Fang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguo Zeng" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Coudray" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barros" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35833/MPCE.2024.000015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317597v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Mitici" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingeborg de Pater" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2023.109199" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112527v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Li" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decocq" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Ping Fang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2023.3269673" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152669v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2023.109515" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317615v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bell&#232;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam F. Abdin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2023.109364" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317599v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2023.01.060" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317602v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenae Lee" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Ann Lundteigen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Paltrinieri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2290025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702092v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barros" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.012" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322448v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianyu Wang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Zhang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Miao" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2022.3207837" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829868v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youba NAIT BELAID" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Legendre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514029v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Abdin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aakil Caunhye" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Alem" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2021.102765" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317607v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2022.108770" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03273225v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renny Arismendi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grall" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2021.107540" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250723v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Zhang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitra Fouladirad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zhang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2020.09.047" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317601v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himanshu Srivastav" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2021.107956" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228495v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youba Nait Belaid" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Sanchez-Torres" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14102888" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317592v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aibo Zhang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiliu Liu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2020.107393" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317606v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ferreira Bernardino" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Felipe Ferreira de Souza" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argimiro Resende Secchi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maur&#237;cio Bezerra M.," TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr8020148" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250727v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2020.04.041" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317593v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2019.106702" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317610v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2019.106779" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02310988v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2018.07.022" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDBVQZSL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03322375v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2018.04.019" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489046v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Canh Vu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuc Do" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2018.2827926" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489057v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2018.01.013" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366369v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Seyr" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Muskulus" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366370v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengnan Wu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laibin Zhang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenpei Zheng" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2017.08.022" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816417v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josquin Foulliaron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouillaut" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Aknin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X17712661" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02331612v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2017.05.027" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02292719v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Langeron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X17692155" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488999v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23940/ijpe.17.02.p6.153172" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489052v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X17742775" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146564v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Canh Vu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuc Do Van" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2015.2455498" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366375v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Innal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2016.01.022" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02307543v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingjun Deng" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2015.2462353" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362046v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh Le Son" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2015.12.016" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MVG7Q7W9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151129v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;renguer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2015.04.022" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976120v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imaman/dpu007" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133738v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac Tuan Huynh" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2014.2337791" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02287484v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2015.03.028" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FZN1T7V-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059466v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2014.08.002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28602H1X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003865v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inmaculada T. Castro" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2013.2290772" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795347v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Levrat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Iung" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2012.11.022" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTBF5VC7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02464821v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1333055" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818261v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouvard Keomany" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2013.03.016" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6M3SL75C-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790731v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X12465718" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790729v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inma T. Castro" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2011.10.025" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723988v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brissaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X12448142" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790730v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2012.2194174" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553009v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Charpentier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2010.09.010" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3NF18F2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02318978v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J van Der Weide" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X11411978" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02332002v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218539302000718" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815828v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Smidts" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2010.12.014" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2MW2K7M-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02297245v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcm.2011.03.003" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790728v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2010.12.018" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02292872v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2011.05.008" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZX97MTH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553013v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/1748006XJRR313" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533561v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2009.07.013" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8JDGBLN8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705188v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2009.11.025" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02316159v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vasseur" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2008.12.013" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSPCVWDV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02292862v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2008.02.003" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGLBH563-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705194v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/1748006XJRR146" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705179v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2008.02.020" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02325414v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/1748006XJRR31" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/785D52325F655B604F8E6133FC17119A62F05134/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02284315v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2004.10.017" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z16T401-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02356060v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2004.10.011" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8NXCPTL9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02356490v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2003.821944" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158630v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Quach" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-94-3281-3_ESREL-SRA-E2025-P5045-cd" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198453v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469629v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Meunier-Pion" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464713v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehui Xuan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-94-3281-3_esrel-sra-e2025-p7937-cd" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045632v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dutel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Soto" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/981-973-0000-00-0" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464718v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Temericht" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fraysse" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-94-3281-3_esrel-sra-e2025-p5793-cd" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469355v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009077v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634263v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626254v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Selouane" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ziv" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317698v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Sun" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andr&#233; Boy" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sango" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-6511-3_20" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313336v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313073v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-8071-1_P545-cd" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008762v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317702v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Bi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34020-8_12" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013826v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313077v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSRS59833.2023.10381382" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656125v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896649v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Sayad" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lemoine" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-5183-4_S28-03-640-cd" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03898749v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891448v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-5183-4_S28-02-493-cd" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317743v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.013" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595322v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317745v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.011" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762550v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-5183-4_R14-08-468-cd" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648310v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertr Decocq" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN53892.2022.9758134" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463486v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_219-cd" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363854v2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_211-cd" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448515v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_356-cd" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317732v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317739v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Kassa" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-11-2724-3_0490-cd" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317742v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriaen Verheyleweghen" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes J&#228;schke" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-11-2724-3_0253-cd" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317744v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Mazurkiewicz" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317748v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-14-8593-0_4483-cd" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317734v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Abu Md Ariful" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srivastav Himanshu" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vatn J&#248;rn" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barros Anne" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lundteigen Mary Ann" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-11-2724-3_0515-cd" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03323815v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rn Vatn" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-11-2724-3_0081-cd" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366368v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zhang" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barros" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351174664-130" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366367v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rauzy" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lunde" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366366v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Srivastav" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Guilherme" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Lundteigen" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.B. Pedersen" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366372v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959831v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366371v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lefebvre" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roussignol" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315210469-73" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366373v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wu" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366374v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02516726v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301674v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03322373v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.871" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03322377v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240137v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lesobre" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keomany Bouvard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cocquempot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355141v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mercier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471360v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.608" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179266v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366376v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Innal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rausand" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217338v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374924v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56099" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016673v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999952v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048593v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243647v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366377v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAMS.2014.6798459" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059780v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879408v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02516729v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b15938-212" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863312v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1333083" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02626006v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1333164" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863328v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1333176" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863607v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Rozas" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914440v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02516711v2" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02516713v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695783v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793762v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793756v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02360340v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPHM.2012.6299520" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776776v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732421v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02464828v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366378v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793253v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120829-3-MX-2028.00144" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366379v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120829-3-MX-2028.00162" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695786v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120829-3-MX-2028.00194" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02332252v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Guessoum" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aupied" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAMS.2011.5754511" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02557288v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02558047v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02558042v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633519v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653175v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;nia Babykina" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouissou" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Brinzei" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02557283v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695779v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brissaud Florent" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02558037v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02516718v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02558062v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507445v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02557298v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533560v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02464845v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02557293v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Huynh" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533557v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02366073v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAMS.2010.5447963" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366380v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.T. Castro" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510211v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lef&#232;bvre" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Remy" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507468v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02558054v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02516721v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507456v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAMS.2010.5447972" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510216v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02516722v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403104v3" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705251v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430431v2" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705213v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02558068v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507448v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507453v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02464855v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02464858v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403106v2" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705241v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02516723v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dieulle" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705269v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02516725v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blain" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lefebvre" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02464877v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705221v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705234v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02516733v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Voicu" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02356497v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAMS.2006.1677419" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02557303v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02630528v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02557305v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02557311v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAMS.2003.1182023" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02557326v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)36625-9" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02630556v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02558098v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366381v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02558091v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02558101v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02558104v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008991v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05432460v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Rausand" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnljot Hoyland" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119373940" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394040v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hoylang" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531495v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-810998-4.00008-9" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02464249v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b19094-126" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762927v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ruin" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762917v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Aubry" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Medjaher" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675324v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02558107v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675333v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533564v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02516735v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557317v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijia Du" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Anwer" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469651v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Liu" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740181v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Deleuze" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02558115v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02558120v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02558131v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02558133v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02558140v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02558142v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romulo Isbel Zequeira Alfonso" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02558147v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02558152v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>