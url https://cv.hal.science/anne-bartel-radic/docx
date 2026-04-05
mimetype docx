--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -72,116 +72,105 @@
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"/>
         </w:r>
       </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">2013 - : Professeure des universités en Sciences de gestion et du management à Sciences Po Grenoble UGA,</w:t>
+        <w:t xml:space="preserve">Depuis 2013 : Professeure des universités en Sciences de gestion et du management à Sciences Po Grenoble UGA, (suite au Premier Concours National d’Agrégation de l’Enseignement Supérieur 2012-2013). Membre du laboratoire CERAG, Université Grenoble Alpes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">(suite au Premier Concours National d’Agrégation de l’Enseignement Supérieur 2012-2013)</w:t>
+        <w:t xml:space="preserve">2023-2030: Co-responsable du projet CONGRAT du PEPR Collaboration Numérique, France 2030</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Membre du laboratoire CERAG.</w:t>
+        <w:t xml:space="preserve">2025-: Vice-Présidente Ressources Humaines de Sciences Po Grenoble - UGA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">2023-: Co-responsable du projet CONGRAT du PEPR Collaboration Numérique, France 2030</w:t>
+        <w:t xml:space="preserve">2022-2025: Directrice de la recherche de Sciences Po Grenoble - UGA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">2022-: Directrice de la recherche de Sciences Po Grenoble - UGA</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">2017- : Présidente de la Commission Scientifique de Sciences Po Grenoble - UGA</w:t>
+        <w:t xml:space="preserve">2017-2026 : Présidente de la Commission Scientifique de Sciences Po Grenoble - UGA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2014- : Co-responsable pédagogique du parcours de master Management et Gestion des Entreprises</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2017-2022 : Directrice du pôle de recherche en Sciences Sociales de l'Université Grenoble Alpes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">2003-2013 : Maître de Conférences en Sciences de gestion, Université Savoie Mont-Blanc, Chambéry.</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Membre du laboratoire IREGE.</w:t>
+        <w:t xml:space="preserve">2003-2013 : Maître de Conférences en Sciences de gestion, Université Savoie Mont-Blanc, Chambéry. Membre du laboratoire IREGE.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2004-2013: Directrice du département Management International, IAE Savoie Mont-Blanc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2002 : Doctorat en Sciences de Gestion, I.A.E., Université Pierre Mendès France, Grenoble.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Titre de la thèse: &amp;quot;L'apprentissage organisationnel de la compétence interculturelle&amp;quot;, dirigée par Robert Paturel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -461,356 +450,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05331177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The past, present and future of research on emotions in cross-cultural management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahab Ahmadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Cross Cultural Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/14705958251393121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05354117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Influence of Cultural Diversity on Organizational Citizenship Behaviors in Professional Sport Teams: The Moderating Role of Intercultural Competence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Eluère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Heuzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Godfrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérian Cece</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Cross Cultural Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/14705958251332112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05007597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">How Do Students Develop Intercultural Competence During International Mobility?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Intercultural Relations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 105, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijintrel.2024.102132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04851689v2</w:t>
-              </w:r>
-[...236 lines deleted...]
-                <w:t xml:space="preserve">hal-05007597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mot des rédacteurs invités : Numéro thématique « responsabilité et management international »</w:t>
               </w:r>
@@ -894,209 +883,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04760712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenger le concept de Grand Challenges ? Une analyse bibliométrique</w:t>
+                <w:t xml:space="preserve">Tidying up the concept of Grand Challenges. A bibliometric analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gariel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@n@gement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 27 (S1), </w:t>
+              <w:t xml:space="preserve">, 2024, 27 (3), pp.114-129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.37725/mgmt.2024.8884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04645566v2</w:t>
+                <w:t xml:space="preserve">hal-04671810v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tidying up the concept of Grand Challenges. A bibliometric analysis</w:t>
+                <w:t xml:space="preserve">Challenger le concept de Grand Challenges ? Une analyse bibliométrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gariel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@n@gement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 27 (3), pp.114-129. </w:t>
+              <w:t xml:space="preserve">, 2024, 27 (S1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.37725/mgmt.2024.8884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04671810v2</w:t>
+                <w:t xml:space="preserve">hal-04645566v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">80 Tales of DBA Impact</w:t>
               </w:r>
@@ -1268,51 +1257,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RSE et développement durable en management international</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2895,100 +2884,100 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The past, present and future of research on emotions in cross-cultural management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahab Ahmadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Changing Global Power Balance: Challenges for European Firms - 49th Conference of the European International Business Academy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISEG Lisbon School of Economics &amp; Management of University of Lisbon., Dec 2023, Lisbonne, Portugal. pp.1-32, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/14705958251393121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757681v1</w:t>
@@ -3183,57 +3172,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Meta-organizations in MNC political strategies to address plastic pollution in emerging economies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Gariel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Reverdy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European International Business Academy (EIBA) 50th Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aalto University, Dec 2024, Helsinki (Aalto University School of Economics), Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04758885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La méthodologie mixte de la cartographie de concepts en groupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cloutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle A. Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3261,152 +3345,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Réseau d'internationalisation et internationalisation des réseaux » : 14ème conférence annuelle Atlas-AFMI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atlas-AFMI Association Francophone de Management International, May 2024, Marrackech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757856v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-04758885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conducting, experiments with serious games in IB</w:t>
               </w:r>
@@ -3664,51 +3653,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta-organizations as devices of multinational corporations (MNCs) to tackle plastic pollution: interactions with mandatory regulation and deliberative processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gariel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Reverdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3841,77 +3830,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The past, present and future of research on emotions in cross-cultural management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahab Ahmadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference of the HR Division (HRIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Sun City, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4208,64 +4197,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The past, present and future of research on emotions in cross-cultural management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahab Ahmadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4506,64 +4495,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotions in cross-cultural settings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahab Ahmadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Résilience et management international (12ème Conférence annuelle Atlas-AFMI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atlas-AFMI Association Francophone de Management International, May 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5018,178 +5007,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03565890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Critical negotiation : intercultural fieldwork in an MNE’s IT project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Glass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20th EURAM Conference (European Academy of Management)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Dublin, Irlande, Irlande</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Global virtual team cohesion and creativity in times of crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IACCM 1st Virtual Conference on Global Teams</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, online, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03565970v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04809845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment développer et mesurer les compétences de travail en équipe internationale avec les jeux sérieux ?</w:t>
               </w:r>
@@ -7240,77 +7229,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotions in Global Virtual Team Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahab Ahmadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">“Walking the talk? Transitioning towards a sustainable world" : European International Business Academy 48th Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Oslo, Norway. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7708,51 +7697,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gariel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Reverdy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Piekkari, Rebecca; Lundan, Sarianna; Ritvala, Tiina; Harikkala-Laihinen, Riikka; Van Tulder, Rob. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future-Fit: Expanding the Boundaries of International Business Progress in International Business Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 20B, Emerald Publishing Ltd., pp.19-39, 2026, Progress in international business research, 9781806864362. </w:t>
@@ -8176,208 +8165,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04407777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Integrating the climate emergency into Human Resource strategies for International Mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Serizier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chevalier, Françoise; Kalika, Michel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Research in sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMS, pp.297-310, 2023, 978-2-37687-887-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04407788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Intégrer l’urgence climatique dans les stratégies RH de mobilité internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Serizier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chevalier, Françoise; Kalika, Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches sur la sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS, pp.310-325, 2023, 978-2-37687-869-8. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ems.cheva.2023.01.0310⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ems.cheva.2023.01.0310⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04407785v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-04407788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment développer et mesurer les compétences transversales en management international par les jeux sérieux ?</w:t>
               </w:r>
@@ -8853,208 +8842,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03566089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allier bénévolat et management, un paradoxe ?</w:t>
+                <w:t xml:space="preserve">Comment satisfaire et récompenser les bénévoles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Petit</w:t>
+                <w:t xml:space="preserve">Nicolas Radic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Bartel-Radic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bénévolat et management : pratiques, paradoxes et préconisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Société &amp; Management EMS, pp.9-14, 2021, 978-2-37687-499-7</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Editions Management &amp; Société, 2021, Collection Business Science Institute, 978-2-37687-499-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ems.barte.2021.01.0078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03566173v1</w:t>
-[...23 lines deleted...]
-                <w:t xml:space="preserve">Comment satisfaire et récompenser les bénévoles ?</w:t>
+                <w:t xml:space="preserve">hal-03566193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allier bénévolat et management, un paradoxe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Radic</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Bartel-Radic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bénévolat et management : pratiques, paradoxes et préconisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Management &amp; Société, 2021, Collection Business Science Institute, 978-2-37687-499-7. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Editions Société &amp; Management EMS, pp.9-14, 2021, 978-2-37687-499-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03566193v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03566173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doing qualitative fieldwork in Lebanese NGOs</w:t>
               </w:r>
@@ -9688,50 +9677,149 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03566121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quantifying qualitative case study research with QCA : implications and process of the method from the example of a study on inter-organizational collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Artis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haidar Hezam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Bartel-Radic. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Méthodes de recherche alternatives et innovantes en Gestion et Economie / Innovative and alternative research methods in economics and business administration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 33, EIKV (European Institute for Knowledge &amp; Value Management), pp.26-43, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les méthodes expérimentales dans la recherche en Management International.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -9753,156 +9841,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodes de recherche innovantes et alternatives en économie et gestion / Innovative and alternative research methods in economics and business administration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02313457v1</w:t>
-              </w:r>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">hal-04810007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Chair : le cas d'une équipe de design multiculturelle</w:t>
               </w:r>
@@ -10495,51 +10484,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05503373v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ofstad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bartel-Radic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cucchi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331177v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Serizier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/grhu.137.0003" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851689v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijintrel.2024.102132" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354117v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahab Ahmadi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pr&#233;vot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14705958251393121" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007597v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Elu&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Heuz&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Godfrey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Cece" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14705958251332112" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760712v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Asshidi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mouillot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-m141-yn0v" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645566v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gariel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.2024.8884" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671810v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767380v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-a2yh-zcs0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671811v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.2024.9611" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764846v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bar&#232;s" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Alie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-qadj-apa4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04148890v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Munch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14705958231185432" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809353v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somjai Siritrakankij" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ribi&#232;re Vincent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944952v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiyu Yang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ribiere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36965/OJAKM.2022.10(3)27-45" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03565588v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dessaigne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1089021ar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179535v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1074367ar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975656v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Giannelloni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.emj.2017.02.003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01996048v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Church-Morel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1052494ar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975897v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321719v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartel-Radic" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Moos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Long" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dsji.12076" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FFFFF678613DED878FE6068A6E8B5C15848ABCDD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319336v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053950v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053965v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053968v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lesca" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053947v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566048v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Paturel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566013v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11575-006-0121-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879028v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757681v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757699v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle A. Taylor" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757898v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Corbett-Etchevers" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757856v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cloutier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758885v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reverdy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764681v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757718v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758826v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752999v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04568923v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Binet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04751176v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756911v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04751193v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756873v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04751182v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04295760v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofstad Barbara" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746491v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746228v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809522v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Corbett" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04747996v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746338v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746527v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03565890v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Glass" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03565970v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809845v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03565908v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle L. Taylor" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03565693v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809905v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809938v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746196v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799105v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03565926v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810027v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705563v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972533v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973554v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hezam Haidar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974370v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dani&#232;le Mothe" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03565942v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973243v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Varlet-Nill&#232;s" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958007v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Abdo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973345v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01185822v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108793v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108780v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108778v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105375v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103471v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lesca" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Rohn" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668130v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartel-Radic Anne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764736v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04747877v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477172v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03555383v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/benevolat-et-management-pratiques-paradoxes-et-preconisations/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.barte.2021.01" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809991v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566071v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418625v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S1745-88622026000020B002" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866517v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/ouvrage/9782311413731-management-international-resilience-et-ethique" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866480v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Firm-Internationalization-Intangible-Resources-and-Development/Nivoix-Marcon/p/book/9781032536958?srsltid=AfmBOopcLnQM8LLcUZlgyf24RX5bJmwag1Nenif68bbSw2IwnFHqsImu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04407782v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cheva.2023.01.0121" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04407777v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04407785v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cheva.2023.01.0310" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04407788v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947290v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/ouvrage/9782311411089-internationalisation-la-mobilisation-des-ressources-immaterielles" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vuib.nivoi.2022.01.0123" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566203v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566093v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Artis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/eelgar/product_flyer/printpage/id/16901/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566186v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.barte.2021.01.0034" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566089v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi My Hanh Huynh" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781788970129.00035" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566173v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Petit" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566193v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Radic" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.barte.2021.01.0078" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809927v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artis Am&#233;lie" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809930v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566106v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566131v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne M&#252;nch" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566127v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566116v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566121v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313457v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810007v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haidar Hezam" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973371v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512480v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04747781v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Guizani" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04747818v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516674v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05503373v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ofstad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bartel-Radic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cucchi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331177v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Serizier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/grhu.137.0003" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354117v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahab Ahmadi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pr&#233;vot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14705958251393121" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007597v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Elu&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Heuz&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Godfrey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Cece" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14705958251332112" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851689v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijintrel.2024.102132" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760712v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Asshidi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mouillot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-m141-yn0v" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671810v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gariel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.2024.8884" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645566v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767380v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-a2yh-zcs0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671811v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.2024.9611" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764846v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bar&#232;s" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Alie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-qadj-apa4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04148890v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Munch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14705958231185432" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809353v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somjai Siritrakankij" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ribi&#232;re Vincent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944952v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiyu Yang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ribiere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36965/OJAKM.2022.10(3)27-45" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03565588v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dessaigne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1089021ar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179535v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1074367ar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975656v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Giannelloni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.emj.2017.02.003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01996048v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Church-Morel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1052494ar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975897v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321719v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartel-Radic" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Moos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Long" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dsji.12076" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FFFFF678613DED878FE6068A6E8B5C15848ABCDD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319336v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053950v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053965v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053968v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lesca" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053947v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566048v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Paturel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566013v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11575-006-0121-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879028v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757681v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757699v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle A. Taylor" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757898v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Corbett-Etchevers" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758885v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reverdy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757856v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cloutier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764681v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757718v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758826v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752999v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04568923v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Binet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04751176v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756911v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04751193v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756873v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04751182v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04295760v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofstad Barbara" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746491v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746228v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809522v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Corbett" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04747996v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746338v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746527v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03565890v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Glass" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809845v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03565970v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03565908v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle L. Taylor" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03565693v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809905v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809938v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746196v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799105v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03565926v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810027v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705563v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972533v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973554v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hezam Haidar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974370v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dani&#232;le Mothe" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03565942v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973243v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Varlet-Nill&#232;s" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958007v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Abdo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973345v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01185822v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108793v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108780v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108778v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105375v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103471v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lesca" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Rohn" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668130v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartel-Radic Anne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764736v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04747877v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477172v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03555383v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/benevolat-et-management-pratiques-paradoxes-et-preconisations/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.barte.2021.01" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809991v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566071v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418625v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S1745-88622026000020B002" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866517v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/ouvrage/9782311413731-management-international-resilience-et-ethique" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866480v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Firm-Internationalization-Intangible-Resources-and-Development/Nivoix-Marcon/p/book/9781032536958?srsltid=AfmBOopcLnQM8LLcUZlgyf24RX5bJmwag1Nenif68bbSw2IwnFHqsImu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04407782v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cheva.2023.01.0121" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04407777v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04407788v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04407785v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cheva.2023.01.0310" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947290v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/ouvrage/9782311411089-internationalisation-la-mobilisation-des-ressources-immaterielles" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vuib.nivoi.2022.01.0123" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566203v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566093v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Artis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/eelgar/product_flyer/printpage/id/16901/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566186v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.barte.2021.01.0034" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566089v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi My Hanh Huynh" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781788970129.00035" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566193v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Radic" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.barte.2021.01.0078" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566173v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Petit" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809927v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artis Am&#233;lie" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809930v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566106v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566131v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne M&#252;nch" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566127v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566116v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566121v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810007v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haidar Hezam" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313457v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973371v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512480v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04747781v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Guizani" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04747818v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516674v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>