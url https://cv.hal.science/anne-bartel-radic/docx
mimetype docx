--- v1 (2026-04-05)
+++ v2 (2026-04-29)
@@ -317,5852 +317,6146 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Workplace Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2026, 38 (2), pp.162-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/JWL-08-2025-0280⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05503373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How Do Students Develop Intercultural Competence During International Mobility?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Intercultural Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 105, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijintrel.2024.102132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04851689v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’action climatique transforme-t-elle les stratégies GIRH ? Le cas de la fonction mobilité internationale dans les multinationales françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Serizier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 137 (3), pp.3-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.54695/grhu.137.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05331177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The past, present and future of research on emotions in cross-cultural management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahab Ahmadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Cross Cultural Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 25 (3), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/14705958251393121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/14705958251393121⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05354117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Influence of Cultural Diversity on Organizational Citizenship Behaviors in Professional Sport Teams: The Moderating Role of Intercultural Competence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Eluère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Heuzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Godfrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérian Cece</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérian Cécé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Cross Cultural Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+              <w:t xml:space="preserve">, 2025, 25 (2), pp.421-442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/14705958251332112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05007597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mot des rédacteurs invités : Numéro thématique « responsabilité et management international »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Asshidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...103 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 28 (5), pp.67-72. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.59876/a-m141-yn0v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04760712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tidying up the concept of Grand Challenges. A bibliometric analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gariel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@n@gement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 27 (3), pp.114-129. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37725/mgmt.2024.8884⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671810v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Challenger le concept de Grand Challenges ? Une analyse bibliométrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...53 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gariel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@n@gement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 27 (S1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.37725/mgmt.2024.8884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645566v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cooperative learning through boundary spanning: how a corporate learning department ensures that trainers and content stay current</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Ofstad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">M@n@gement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (4), pp.114-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37725/mgmt.2024.9611⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671811v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">80 Tales of DBA Impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 28 (5), pp.171-173. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.59876/a-a2yh-zcs0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04767380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RSE et développement durable en management international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Alie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 28 (5), pp.161-168. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.59876/a-qadj-apa4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-cultural boundary spanning activities in a global team</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Munch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Cross Cultural Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/14705958231185432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04148890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of team leaders’ emotional intelligence on their intercultural conflict management styles in virtual multicultural project teams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somjai Siritrakankij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ribière Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Business Administration The Association of Private Higher Education Institutions of Thailand</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12 (1), pp.26-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding knowledge hiding behaviors in the workplace using a serious game data collection approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaiyu Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ribiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Online Journal of Applied Knowledge Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (3), pp.27-45. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.36965/OJAKM.2022.10(3)27-45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03944952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impact sociétal des Actions Sociales d’Entreprises multinationales dans un pays post-crise : le cas de la Colombie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Asshidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dessaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 26 (2), pp.47-65. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1089021ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03565588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évaluation des établissements académiques de Paris à Manama : Entre convergences méthodologiques et divergences culturelles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 24 (4), pp.152-164. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1074367ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1074367ar⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02179535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A renewed perspective on the measurement of cross-cultural competence: An approach through personality traits and cross-cultural knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Giannelloni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Management Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 35 (5), pp.632-644. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.emj.2017.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01975656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évaluation des compétences interculturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Politiques Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 &amp; 4, pp.88-100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01975897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skills, Identity, and Power: The Multifaceted Concept of Language Diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amy Church-Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 21 (1), pp.12-24. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1052494ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1052494ar⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01996048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-cultural management learning through innovative pedagogy: an exploratory study of globally distributed student teams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C Moos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Long</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Decision Sciences Journal of Innovative Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 13 (4), pp.539-562. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/dsji.12076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01321719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La compétence interculturelle est-elle acquise grâce à l'expérience internationale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 18 (Spécial), pp.194-211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01319336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estrangeirismo&amp;quot; and flexibility: intercultural learning in Brazilian MNCs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 14 (4), p. 239-253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01053950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Multi-Institutional Partnerships in Supply Chain Management Course Design and Improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Education for Business</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Vol. 87, (n°3,), p. 129-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01053965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do intercultural teams need &amp;quot;requisite variety&amp;quot; to be effective?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lesca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Vol. 15, (n°3,), p. 89-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01053968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La compétence interculturelle : état de l'art et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 13 (4), pp.11-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01053947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intercultural Learning in Global Teams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MIR: Management International Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 46 (6), pp.647-678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11575-006-0121-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03566013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'apprentissage organisationnel de la compétence interculturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Paturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 57, pp.55-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03566048v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-03566013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (49)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To Which Extent Can Personality Traits Predict Knowledge Workers’ Sharing and Hiding Responses to Colleagues’ Requests?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaiyu Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ribiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Management Engineering, Software Engineering and Service Sciences (ICMSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04879028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">The past, present and future of research on emotions in cross-cultural management</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La méthodologie mixte de la cartographie de concepts en groupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cloutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle A. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Munch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Réseau d'internationalisation et internationalisation des réseaux » : 14ème conférence annuelle Atlas-AFMI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlas-AFMI Association Francophone de Management International, May 2024, Marrackech, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The paradox of language diversity: An ethnographic study of a European university alliance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle A. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Corbett-Etchevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The future of language in international business management : 17th GEM&amp;L International Conference on Management &amp; Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GEM &amp; L : Research Group on Management &amp; Language, May 2024, Varsovie, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conducting, experiments with serious games in IB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle A. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rethinking IB Research for the Next 50 Years : 50th EIBA annual conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aalto University; University of Turku; LUT University; University of Oulu, Dec 2024, Helsinki, Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meta-organizations in MNC political strategies to address plastic pollution in emerging economies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Gariel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Reverdy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European International Business Academy (EIBA) 50th Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aalto University, Dec 2024, Helsinki (Aalto University School of Economics), Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04758885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluating Knowledge Value: A comparative Study of Chinese and German Knowledge Workers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ribiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaiyu Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TAKE CONFERENCE 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Lisbonne, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04758826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repenser les stratégies GIRH face à l'urgence climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shahab Ahmadi</w:t>
+                <w:t xml:space="preserve">Sophie Serizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Prévot</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Réseau d'internationalisation et internationalisation des réseaux » : 14ème conférence annuelle Atlas-AFMI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlas-AFMI Association Francophone de Management International, May 2024, Marrackech, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meta-organizations as devices of multinational corporations (MNCs) to tackle plastic pollution: interactions with mandatory regulation and deliberative processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Gariel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Reverdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Group for Organizational Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Milan, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How do individual characteristics influence trust in a global virtual team ? A serious game simulation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle A. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Réseau d'internationalisation et internationalisation des réseaux » : 14ème conférence annuelle Atlas-AFMI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlas-AFMI Association Francophone de Management International, May 2024, Marrakech, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How do language proficiency and cultural sensitivity influence trust in a global virtual team? A serious game simulation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle A. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Changing Global Power Balance: Challenges for European Firms - 49th Conference of the European International Business Academy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ISEG Lisbon School of Economics &amp; Management of University of Lisbon., Dec 2023, Lisbonne, Portugal. pp.1-32, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, ISEG Lisbon School of Economics &amp; Management of University of Lisbon., Dec 2023, Lisbonne, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Danielle A. Taylor</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The past, present and future of research on emotions in cross-cultural management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahab Ahmadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Cucchi</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Réseau d'internationalisation et internationalisation des réseaux » : 14ème conférence annuelle Atlas-AFMI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Changing Global Power Balance: Challenges for European Firms - 49th Conference of the European International Business Academy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISEG Lisbon School of Economics &amp; Management of University of Lisbon., Dec 2023, Lisbonne, Portugal. pp.1-32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/14705958251393121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Corbett-Etchevers</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réaliser une revue de la littérature à l'aide d'analyses textuelles avec Iramuteq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Gariel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The future of language in international business management : 17th GEM&amp;L International Conference on Management &amp; Language</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GEM &amp; L : Research Group on Management &amp; Language, May 2024, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">Décarboner le Management International : 13ème Conférence annuelle d’Atlas-AFMI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlas-AFMI, Jul 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Corentin Gariel</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04751193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The role of boundary spanning in corporate learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Ofstad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Reverdy</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European International Business Academy (EIBA) 50th Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aalto University, Dec 2024, Helsinki (Aalto University School of Economics), Finland</w:t>
+              <w:t xml:space="preserve">The Changing Global Power Balance: Challenges for European Firms - 49th Conference of the European International Business Academy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISEG Lisbon School of Economics &amp; Management of University of Lisbon, Dec 2023, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Danielle A. Taylor</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The past, present and future of research on emotions in cross-cultural management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahab Ahmadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Munch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Réseau d'internationalisation et internationalisation des réseaux » : 14ème conférence annuelle Atlas-AFMI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Atlas-AFMI Association Francophone de Management International, May 2024, Marrackech, Maroc</w:t>
+              <w:t xml:space="preserve">Décarboner le Management International : 13ème Conférence annuelle d’Atlas-AFMI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlas-AFMI, Jul 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04751182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The role of boundary spanning in corporate learning: the case of digital transformation in a German MNC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ofstad Barbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Danielle A. Taylor</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rethinking IB Research for the Next 50 Years : 50th EIBA annual conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aalto University; University of Turku; LUT University; University of Oulu, Dec 2024, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">XXXIIème conférence de l’AIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale de Management Stratégique (AIMS), Jun 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« How do students develop intercultural competence during international mobility ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...257 lines deleted...]
-            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Binet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Conférence Internationale d’Atlas AFMI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Atlas AFMI, May 2023, Bordeaux (Gironde), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04568923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The past, present and future of research on emotions in cross-cultural management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahab Ahmadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference of the HR Division (HRIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Sun City, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04751176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Building Team Cohesion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle A. Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Corbett-Etchevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Changing Global Power Balance: Challenges for European Firms - 49th Conference of the European International Business Academy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISEG Lisbon School of Economics &amp; Management of University of Lisbon., Dec 2023, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">“Walking the talk? Transitioning towards a sustainable world”: European International Business Academy 48th Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European International Business Academy (EIBA), Dec 2022, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04747996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les recherches en management sur les « Grand Challenges »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gariel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décarboner le Management International : 13ème Conférence annuelle d’Atlas-AFMI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Atlas-AFMI, Jul 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">31ème Conférence Internationale de Management Stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale de Management Stratégique (AIMS), May 2022, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Où est la recherche sur les &amp;quot;Grand Challenges&amp;quot; en management international ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Cucchi</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Gariel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Changing Global Power Balance: Challenges for European Firms - 49th Conference of the European International Business Academy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISEG Lisbon School of Economics &amp; Management of University of Lisbon, Dec 2023, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Résilience et management international (12ème Conférence annuelle d’Atlas-AFMI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlas-AFMI Association Francophone de Management International, May 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How do French, Thai and US-Americans manage conflict in global virtual teams? Insights from a lab quasi-experiment based on a digital serious game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...167 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somjai Siritrakankij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ribiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Résilience et management international (12ème Conférence annuelle Atlas-AFMI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atlas-AFMI Association Francophone de Management International, May 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotions in cross-cultural settings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahab Ahmadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Résilience et management international (12ème Conférence annuelle Atlas-AFMI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atlas-AFMI Association Francophone de Management International, May 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building Team Cohesion: How Language Diversity Enables Virtual Teams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle A. Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Corbett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EIBA 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2022, Norvège, Oslo, Norvège</w:t>
+              <w:t xml:space="preserve">, Jan 2022, Norvège, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Corbett-Etchevers</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Critical negotiation : intercultural fieldwork in an MNE’s IT project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Glass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">“Walking the talk? Transitioning towards a sustainable world”: European International Business Academy 48th Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European International Business Academy (EIBA), Dec 2022, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">20th EURAM Conference (European Academy of Management)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Dublin, Irlande, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Où est la recherche sur les &amp;quot;Grand Challenges&amp;quot; en management international ?</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Global virtual team cohesion and creativity in times of crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corentin Gariel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Résilience et management international (12ème Conférence annuelle d’Atlas-AFMI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Atlas-AFMI Association Francophone de Management International, May 2022, Nice, France</w:t>
+              <w:t xml:space="preserve">IACCM 1st Virtual Conference on Global Teams</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, online, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03565970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cultural diversity in globally standardized processes: an ethnographic field study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Glass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corentin Gariel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème Conférence Internationale de Management Stratégique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Internationale de Management Stratégique (AIMS), May 2022, Annecy, France</w:t>
+              <w:t xml:space="preserve">10e Conference Atlas-AFMI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Poitiers, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment développer et mesurer les compétences de travail en équipe internationale avec les jeux sérieux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle L. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Asshidi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10e Conférence Annuelle Atlas-AFMI, Association Francophone de Management International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03565908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedagogical innovation and research on soft skills in international management through digital serious games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle L. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Asshidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Academy of Management (EURAM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03565693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is there some space for cultural diversity in a global IT project? A critical theory approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...12 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Glass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
-              </w:r>
-[...257 lines deleted...]
-                <w:t xml:space="preserve">Hamza Asshidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Academy of Management (EURAM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03565890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The impact of study abroad on students' intercultural competence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Binet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e Conference Atlas-AFMI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Poitiers, France, France</w:t>
+              <w:t xml:space="preserve">Le national face au global : nouvelles perspectives pour le management international (9ème Conférence Annuelle Atlas-AFMI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlas-AFMI Association Francophone de Management International, Jun 2019, Fribourg, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The impact of study abroad on students’ intercultural competence: insights from longitudinal survey data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9ème Conférence Annuelle Atlas-AFMI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Suisse, Fribourg, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet InterCCom, un « serious game » de management d’équipe pour la pédagogie et la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Asshidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème colloque international Game Evolution, Management et pédagogie ludique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, France, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">The impact of study abroad on students' intercultural competence</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Language skills’ influence on intercultural competence learning during international student mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle L. Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le national face au global : nouvelles perspectives pour le management international (9ème Conférence Annuelle Atlas-AFMI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Atlas-AFMI Association Francophone de Management International, Jun 2019, Fribourg, Switzerland</w:t>
+              <w:t xml:space="preserve">International Association of Cross-Cultural Management (IACCM) Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association of Cross-Cultural Management, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The impact of study abroad on students’ intercultural competence: insights from longitudinal survey data</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03565926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The impact of international student mobility on intercultural competence: the role of conflict and complexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Binet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Conférence Annuelle Atlas-AFMI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, Suisse, Fribourg, Suisse</w:t>
+              <w:t xml:space="preserve">, Jan 2019, Suisse, Fribourg, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La RSE des multinationales contribue-t-elle au processus de paix dans un pays post-crise ? Le cas de la Colombie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Asshidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Danielle L. Taylor</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dessaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Association of Cross-Cultural Management (IACCM) Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association of Cross-Cultural Management, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence annuelle Atlas-AFMI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...103 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01972533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Behavioural Dimensions of Intercultural Competence.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Intercultural Competences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Odense, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03705563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethical tools in the context of cultural diversity and globalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Asshidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Dessaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence annuelle Atlas-AFMI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference “Responsible Organizations in the Global Context”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03565942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les outils éthiques des multinationales à l'épreuve de la diversité culturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Asshidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Danièle Mothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Varlet-Nillès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7e Conférence internationale d'Atlas-AFMI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Antananarivo, Madagascar</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01973243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversité inter-organisationnelle et internationale dans les processus d'innovation : une étude exploratoire dans le secteur des énergies renouvelables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hezam Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ATLAS AFMI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Antananarivo, Madagascar</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Success factors of Inter-organizational Collaboration with Non-For-Profit organizations : the case of the renewable energy sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hezam Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIe Conférence Internationale de Management Stratégique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01973554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils éthiques et diversité culturelle dans les multinationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Asshidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6177,953 +6471,668 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIe Conférence Internationale de Management Stratégique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can Cross-Cultural Competence in International Business really be Measured through Personality ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...275 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Giannelloni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e Conférence Atlas AFMI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Hanoï, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01973345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Not all multilingual teams are created equal &amp;quot; : Conceptualizing language diversity management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amy Church-Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIe Conférence de l'Association Internationale de Management Stratégique (AIMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Rennes, France. 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01185822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language Diversity in International Business Research: A State of the Art in Six Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amy Church-Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Conférence Annuelle d'Atlas-AFMI Association Francophone de Management International, Ancrages culturels et dynamiques du Management International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02108793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toujours plus loin, toujours plus haut ? Une exploration empirique de l’impact de l’expérience internationale sur la compétence interculturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIème Conférence de l’Association Internationale de Management Stratégique (AIMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02108780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internationalisation des entreprises brésiliennes : quelles approches du management interculturel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIe Congrès de l’Association pour la Recherche Inter-Culturelle (ARIC ), GT17 Interculturalité et Épistémologie : Médiation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Florianopolis, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02108778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive capability abroad of Brazilian MNCs: the role of IHRM and Brazilian national culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Congresso do Instituto Franco-Brasileiro de Administração de Empresas (IFBAE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02105375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unlocking Organizational Learning by Intercultural Interaction: Insights from the Law of Requisite Variety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lesca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Rohn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGOS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00103471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La compétence interculturelle dans les entreprises : Un phénomène individuel, collectif ou organisationnel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bartel-Radic Anne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIe Conférence internationale de Management Stratégique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03668130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7133,206 +7142,206 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tackling societal grand challenges through inter-organizational collaboration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gariel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Walking the talk? Transitioning towards a sustainable world : European International Business Academy 48th Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotions in Global Virtual Team Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahab Ahmadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">“Walking the talk? Transitioning towards a sustainable world" : European International Business Academy 48th Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Oslo, Norway. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04747877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7342,2705 +7351,2727 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La collaboration virtuelle à l'international</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle A. Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions EMS Management et Société, 2026, Transformation digitale, Cécile Godé, 978-2-38630-330-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05477172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénévolat et management : pratiques, paradoxes et préconisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Bartel-Radic. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EMS Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.204, 2021, Business Science Institute, Paul Beaulieu; Michel Kalika; Alain-Charles Martinet, 9782376874997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ems.barte.2021.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EMS Editions</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-03555383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovative and alternative research methods in economics and business administration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EIKV‐Schriftenreihe zum Wissens‐ und Wertemanagement, 33, 2019, EIKV-Schriftenreihe zum Wissens- und Wertemanagement</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03566071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes de recherche innovantes et alternatives en économie et gestion / Innovative and alternative research methods in economics and business administration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EIKV-Schriftenreihe zum Wissens-und Wertemanagement. 199 p., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809991v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03566071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining CSR and political activities of MNCs through meta-organizations: the case of plastic pollution in emerging countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gariel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Reverdy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Piekkari, Rebecca; Lundan, Sarianna; Ritvala, Tiina; Harikkala-Laihinen, Riikka; Van Tulder, Rob. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future-Fit: Expanding the Boundaries of International Business Progress in International Business Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 20B, Emerald Publishing Ltd., pp.19-39, 2026, Progress in international business research, 9781806864362. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/S1745-88622026000020B002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/S1745-88622026000020B002⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05418625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Où est la recherche sur les ‘Grand Challenges’ en management international ? Une analyse bibliométrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gariel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tournois, Nadine; Very, Philippe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management International, résilience et éthique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vuibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.277-294, 2024, Recherche, 978-2-311-41373-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vuibert</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04866517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital serious games for training and research on soft skills in international management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Asshidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle A. Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marcon, Christian; Nivoix, Sophie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Firm Internationalization, Intangible Resources and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.113-128, 2024, 978-1-032-53438-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routledge</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04866480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La durabilité d’un centre de formation : comment une organisation d’apprentissage apprend à apprendre…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ofstad Barbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chevalier, Françoise; Kalika, Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches sur la Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS, pp.121-140, 2023, 978-2-37687-869-8. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ems.cheva.2023.01.0121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ems.cheva.2023.01.0121⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04407782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainability in corporate learning: how a learning organization learns to learn new skills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ofstad Barbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chevalier, Françoise; Kalika, Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS, pp.117-134, 2023, 978-2-37687-887-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04407777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating the climate emergency into Human Resource strategies for International Mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Serizier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chevalier, Françoise; Kalika, Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS, pp.297-310, 2023, 978-2-37687-887-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04407788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégrer l’urgence climatique dans les stratégies RH de mobilité internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Serizier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chevalier, Françoise; Kalika, Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches sur la sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS, pp.310-325, 2023, 978-2-37687-869-8. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ems.cheva.2023.01.0310⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ems.cheva.2023.01.0310⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04407785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment développer et mesurer les compétences transversales en management international par les jeux sérieux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle A. Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Asshidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nivoix, Sophie; Marcon, Christian. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internationalisation : la mobilisation des ressources immatérielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vuibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.123-142, 2022, 978-2-311-41108-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/vuib.nivoi.2022.01.0123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vuibert</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-03947290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Challenges and promoters during international fieldwork in Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Artis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">David S.A. Guttormsen; Jacob Lauring; Malcolm Chapman. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Field Guide to Intercultural Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Elgar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.287-294, 2021, Business 2021, 978 1 78897 011 2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Conclusion Quelles préconisations pour concilier bénévolat et management ?</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03566093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand une association du médico-social tend à ‘bénévoliser’ le salariat : le cas Verseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Bartel-Radic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bénévolat et management : pratiques, paradoxes et préconisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Management &amp; Société, pp.191-200, 2021, Collection Business Science Institute, 978-2-37687-499-7</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Editions Management &amp; Société EMS, pp.34-41, 2021, Collection Business Science Institute, 978-2-37687-499-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ems.barte.2021.01.0034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Amélie Artis</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03566186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doing qualitative field research in Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi My Hanh Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">David S.A. Guttormsen; Jacob Lauring; Malcolm Chapman. </w:t>
+              <w:t xml:space="preserve">Guttormsen, D., Lauring, J., Champan, M. (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Field Guide to Intercultural Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...13 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">, Edward Elgar, pp.321-328, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4337/9781788970129.00035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Quand une association du médico-social tend à ‘bénévoliser’ le salariat : le cas Verseau</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03566089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment satisfaire et récompenser les bénévoles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amélie Artis</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Radic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Bartel-Radic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bénévolat et management : pratiques, paradoxes et préconisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Management &amp; Société EMS, pp.34-41, 2021, Collection Business Science Institute, 978-2-37687-499-7. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ems.barte.2021.01.0034⟩</w:t>
+              <w:t xml:space="preserve">, Editions Management &amp; Société, 2021, Collection Business Science Institute, 978-2-37687-499-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ems.barte.2021.01.0078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03566193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allier bénévolat et management, un paradoxe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...91 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Radic</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Bartel-Radic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bénévolat et management : pratiques, paradoxes et préconisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Management &amp; Société, 2021, Collection Business Science Institute, 978-2-37687-499-7. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Editions Société &amp; Management EMS, pp.9-14, 2021, 978-2-37687-499-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Allier bénévolat et management, un paradoxe ?</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03566173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion Quelles préconisations pour concilier bénévolat et management ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Max Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Bartel-Radic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bénévolat et management : pratiques, paradoxes et préconisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Société &amp; Management EMS, pp.9-14, 2021, 978-2-37687-499-7</w:t>
+              <w:t xml:space="preserve">, Editions Management &amp; Société, pp.191-200, 2021, Collection Business Science Institute, 978-2-37687-499-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03566203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does international mobility really increase students' intercultural competence ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Routledge. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cross-cultural challenges in international management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.In Press, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Challenges and promoters during international fieldwork in Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artis Amélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Edward Elgar Publishing. </w:t>
+              <w:t xml:space="preserve">David S. A. Guttormsen; Jakob Lauring; Malcolm Chapman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fieldguide to intercultural research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.In Press, 2020</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Elgar Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.288-295, 2020, 978 1 78897 011 2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4337/9781788970129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantifying qualitative case study research with QCA: implications and process of the method from the example of a study on inter-organizational collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Artis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...98 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hezam Haidar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Bartel-Radic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodes de recherche alternatives et innovantes en Gestion et Economie / Innovative and alternative research methods in economics and business administration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 33, EIKV (European Institute for Knowledge &amp; Value Management), pp.6-25, 2019</w:t>
+              <w:t xml:space="preserve">, EIKV, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03566116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les méthodes expérimentales dans la recherche en Management International.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle A. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Méthodes de recherche innovantes et alternatives en économie et gestion / Innovative and alternative research methods in economics and business administration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02313457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantifying qualitative case study research with QCA : implications and process of the method from the example of a study on inter-organizational collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Artis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haidar Hezam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Bartel-Radic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodes de recherche alternatives et innovantes en Gestion et Economie / Innovative and alternative research methods in economics and business administration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EIKV, pp.168-181, 2019</w:t>
+              <w:t xml:space="preserve">, 33, EIKV (European Institute for Knowledge &amp; Value Management), pp.26-43, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental Methods in International Management Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle A. Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Bartel-Radic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodes de recherche alternatives et innovantes en Gestion et Economie / Innovative and alternative research methods in economics and business administration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EIKV, pp.182-199, 2019</w:t>
+              <w:t xml:space="preserve">, EIKV, pp.59-73, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Amélie Artis</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03566121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doing action research in a global project team</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Münch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hezam Haidar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Bartel-Radic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodes de recherche alternatives et innovantes en Gestion et Economie / Innovative and alternative research methods in economics and business administration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EIKV, 2019</w:t>
+              <w:t xml:space="preserve">, EIKV, pp.182-199, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03566127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire de la recherche action dans une équipe projet internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Münch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Danielle A. Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Bartel-Radic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodes de recherche alternatives et innovantes en Gestion et Economie / Innovative and alternative research methods in economics and business administration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EIKV, pp.59-73, 2019</w:t>
+              <w:t xml:space="preserve">, EIKV, pp.168-181, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Quantifying qualitative case study research with QCA : implications and process of the method from the example of a study on inter-organizational collaboration</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03566131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantifier des études de cas qualitatives avec QCA : enjeux et processus de la méthode à partir d’une recherche sur la collaboration inter-organisationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Haidar Hezam</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hezam Haidar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Bartel-Radic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodes de recherche alternatives et innovantes en Gestion et Economie / Innovative and alternative research methods in economics and business administration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 33, EIKV (European Institute for Knowledge &amp; Value Management), pp.26-43, 2019</w:t>
+              <w:t xml:space="preserve">, 33, EIKV (European Institute for Knowledge &amp; Value Management), pp.6-25, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...115 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03566106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Global Chair : le cas d'une équipe de design multiculturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
-              <w:r>
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Münch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ulrike Mayrhofer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management interculturel. Comprendre et gérer la diversité culturelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vuibert, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01973371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intercultural Learning in Global Teams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In "Cross-Cultural Management (Critical Perspectives on Business and Management)", de T.G. Andrews and R. Mead</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vol. 4, (Part. 12, Chapter 63), Oxford and New York: Routledge, p. 647- 677, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00512480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10050,294 +10081,294 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NATURA BRASIL : The Leader of Brazilian Cosmetics' Tortuous Market Entry into Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haithem Guizani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Asshidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04747781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NATURA BRASIL : la tortueuse implantation du leader des cosmétiques brésiliens en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Asshidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haithem Guizani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04747818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Requisite variety and intercultural teams: to what extent is Ashby's law useful ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lesca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00516674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId203"/>
+      <w:footerReference w:type="default" r:id="rId206"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10484,51 +10515,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05503373v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ofstad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bartel-Radic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cucchi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331177v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Serizier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/grhu.137.0003" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354117v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahab Ahmadi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pr&#233;vot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14705958251393121" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007597v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Elu&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Heuz&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Godfrey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Cece" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14705958251332112" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851689v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijintrel.2024.102132" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760712v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Asshidi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mouillot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-m141-yn0v" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671810v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gariel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.2024.8884" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645566v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767380v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-a2yh-zcs0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671811v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.2024.9611" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764846v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bar&#232;s" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Alie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-qadj-apa4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04148890v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Munch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14705958231185432" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809353v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somjai Siritrakankij" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ribi&#232;re Vincent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944952v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiyu Yang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ribiere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36965/OJAKM.2022.10(3)27-45" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03565588v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dessaigne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1089021ar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179535v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1074367ar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975656v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Giannelloni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.emj.2017.02.003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01996048v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Church-Morel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1052494ar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975897v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321719v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartel-Radic" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Moos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Long" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dsji.12076" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FFFFF678613DED878FE6068A6E8B5C15848ABCDD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319336v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053950v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053965v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053968v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lesca" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053947v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566048v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Paturel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566013v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11575-006-0121-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879028v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757681v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757699v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle A. Taylor" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757898v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Corbett-Etchevers" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758885v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reverdy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757856v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cloutier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764681v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757718v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758826v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752999v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04568923v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Binet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04751176v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756911v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04751193v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756873v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04751182v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04295760v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofstad Barbara" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746491v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746228v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809522v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Corbett" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04747996v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746338v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746527v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03565890v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Glass" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809845v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03565970v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03565908v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle L. Taylor" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03565693v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809905v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809938v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746196v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799105v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03565926v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810027v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705563v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972533v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973554v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hezam Haidar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974370v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dani&#232;le Mothe" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03565942v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973243v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Varlet-Nill&#232;s" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958007v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Abdo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973345v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01185822v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108793v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108780v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108778v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105375v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103471v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lesca" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Rohn" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668130v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartel-Radic Anne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764736v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04747877v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477172v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03555383v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/benevolat-et-management-pratiques-paradoxes-et-preconisations/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.barte.2021.01" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809991v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566071v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418625v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S1745-88622026000020B002" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866517v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/ouvrage/9782311413731-management-international-resilience-et-ethique" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866480v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Firm-Internationalization-Intangible-Resources-and-Development/Nivoix-Marcon/p/book/9781032536958?srsltid=AfmBOopcLnQM8LLcUZlgyf24RX5bJmwag1Nenif68bbSw2IwnFHqsImu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04407782v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cheva.2023.01.0121" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04407777v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04407788v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04407785v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cheva.2023.01.0310" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947290v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/ouvrage/9782311411089-internationalisation-la-mobilisation-des-ressources-immaterielles" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vuib.nivoi.2022.01.0123" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566203v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566093v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Artis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/eelgar/product_flyer/printpage/id/16901/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566186v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.barte.2021.01.0034" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566089v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi My Hanh Huynh" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781788970129.00035" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566193v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Radic" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.barte.2021.01.0078" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566173v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Petit" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809927v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artis Am&#233;lie" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809930v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566106v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566131v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne M&#252;nch" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566127v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566116v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566121v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810007v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haidar Hezam" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313457v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973371v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512480v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04747781v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Guizani" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04747818v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516674v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05503373v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ofstad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bartel-Radic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cucchi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JWL-08-2025-0280" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851689v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijintrel.2024.102132" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331177v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Serizier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/grhu.137.0003" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354117v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahab Ahmadi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pr&#233;vot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14705958251393121" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007597v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Elu&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Heuz&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Godfrey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian C&#233;c&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14705958251332112" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760712v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Asshidi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mouillot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-m141-yn0v" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671810v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gariel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.2024.8884" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645566v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671811v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.2024.9611" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767380v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-a2yh-zcs0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764846v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bar&#232;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Alie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-qadj-apa4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04148890v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Munch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14705958231185432" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809353v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somjai Siritrakankij" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ribi&#232;re Vincent" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944952v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiyu Yang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ribiere" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36965/OJAKM.2022.10(3)27-45" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03565588v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dessaigne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1089021ar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179535v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1074367ar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975656v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Giannelloni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.emj.2017.02.003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975897v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01996048v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Church-Morel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1052494ar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321719v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartel-Radic" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Moos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Long" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dsji.12076" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FFFFF678613DED878FE6068A6E8B5C15848ABCDD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319336v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053950v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053965v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053968v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lesca" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053947v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566013v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11575-006-0121-7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566048v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Paturel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879028v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757856v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cloutier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle A. Taylor" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757898v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Corbett-Etchevers" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764681v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758885v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reverdy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758826v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757718v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752999v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757699v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756911v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757681v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04751193v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756873v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04751182v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04295760v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofstad Barbara" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04568923v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Binet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04751176v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04747996v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746527v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746338v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746491v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746228v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809522v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Corbett" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809845v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Glass" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03565970v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809905v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03565908v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle L. Taylor" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03565693v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03565890v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746196v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799105v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809938v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03565926v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810027v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972533v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705563v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03565942v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973243v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dani&#232;le Mothe" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Varlet-Nill&#232;s" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958007v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Abdo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hezam Haidar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973554v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974370v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973345v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01185822v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108793v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108780v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108778v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105375v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103471v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lesca" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Rohn" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668130v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartel-Radic Anne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764736v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04747877v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477172v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03555383v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/benevolat-et-management-pratiques-paradoxes-et-preconisations/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.barte.2021.01" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566071v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809991v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418625v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S1745-88622026000020B002" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866517v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/ouvrage/9782311413731-management-international-resilience-et-ethique" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866480v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Firm-Internationalization-Intangible-Resources-and-Development/Nivoix-Marcon/p/book/9781032536958?srsltid=AfmBOopcLnQM8LLcUZlgyf24RX5bJmwag1Nenif68bbSw2IwnFHqsImu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04407782v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cheva.2023.01.0121" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04407777v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04407788v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04407785v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cheva.2023.01.0310" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947290v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/ouvrage/9782311411089-internationalisation-la-mobilisation-des-ressources-immaterielles" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vuib.nivoi.2022.01.0123" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566093v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Artis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/eelgar/product_flyer/printpage/id/16901/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566186v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.barte.2021.01.0034" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566089v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi My Hanh Huynh" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781788970129.00035" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566193v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Radic" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.barte.2021.01.0078" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566173v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Petit" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566203v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809930v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809927v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artis Am&#233;lie" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/field-guide-to-intercultural-research-9781788970112.html" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781788970129" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566116v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313457v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810007v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haidar Hezam" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566121v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566127v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne M&#252;nch" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566131v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566106v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973371v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512480v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04747781v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Guizani" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04747818v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516674v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>