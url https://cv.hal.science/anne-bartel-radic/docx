--- v2 (2026-04-29)
+++ v3 (2026-05-26)
@@ -408,51 +408,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Intercultural Relations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 105, </w:t>
+              <w:t xml:space="preserve">, 2025, 105, pp.102132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijintrel.2024.102132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -603,51 +603,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Cross Cultural Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 25 (3), </w:t>
+              <w:t xml:space="preserve">, 2025, 25 (3), pp.797-828. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/14705958251393121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -3090,50 +3090,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Meta-organizations in MNC political strategies to address plastic pollution in emerging economies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Gariel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Reverdy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European International Business Academy (EIBA) 50th Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aalto University, Dec 2024, Helsinki (Aalto University School of Economics), Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04758885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Conducting, experiments with serious games in IB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3142,152 +3237,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rethinking IB Research for the Next 50 Years : 50th EIBA annual conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aalto University; University of Turku; LUT University; University of Oulu, Dec 2024, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764681v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-04758885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating Knowledge Value: A comparative Study of Chinese and German Knowledge Workers</w:t>
               </w:r>
@@ -3463,51 +3463,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta-organizations as devices of multinational corporations (MNCs) to tackle plastic pollution: interactions with mandatory regulation and deliberative processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gariel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Reverdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7706,51 +7706,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gariel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Reverdy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Piekkari, Rebecca; Lundan, Sarianna; Ritvala, Tiina; Harikkala-Laihinen, Riikka; Van Tulder, Rob. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future-Fit: Expanding the Boundaries of International Business Progress in International Business Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 20B, Emerald Publishing Ltd., pp.19-39, 2026, Progress in international business research, 9781806864362. </w:t>
@@ -7782,142 +7782,228 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05418625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Que dit la littérature en management sur les « Grand Challenges » ? Une analyse textuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Gariel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Duquesnois, Franck; Sauvage, Emmanuelle; Schaaper, Johannes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le management international à l’épreuve des transitions environnementales, sociales et digitales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vuibert, pp.11-24, 2025, 978-2-311-41517-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Où est la recherche sur les ‘Grand Challenges’ en management international ? Une analyse bibliométrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gariel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tournois, Nadine; Very, Philippe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management International, résilience et éthique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vuibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.277-294, 2024, Recherche, 978-2-311-41373-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vuibert</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04866517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital serious games for training and research on soft skills in international management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Asshidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7940,96 +8026,96 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle A. Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marcon, Christian; Nivoix, Sophie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Firm Internationalization, Intangible Resources and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.113-128, 2024, 978-1-032-53438-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routledge</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04866480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La durabilité d’un centre de formation : comment une organisation d’apprentissage apprend à apprendre…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ofstad Barbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8039,92 +8125,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chevalier, Françoise; Kalika, Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches sur la Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS, pp.121-140, 2023, 978-2-37687-869-8. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ems.cheva.2023.01.0121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ems.cheva.2023.01.0121⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04407782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainability in corporate learning: how a learning organization learns to learn new skills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ofstad Barbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8144,73 +8230,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chevalier, Françoise; Kalika, Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS, pp.117-134, 2023, 978-2-37687-887-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04407777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating the climate emergency into Human Resource strategies for International Mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8230,73 +8316,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chevalier, Françoise; Kalika, Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS, pp.297-310, 2023, 978-2-37687-887-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04407788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégrer l’urgence climatique dans les stratégies RH de mobilité internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8306,92 +8392,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Serizier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chevalier, Françoise; Kalika, Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches sur la sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS, pp.310-325, 2023, 978-2-37687-869-8. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ems.cheva.2023.01.0310⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ems.cheva.2023.01.0310⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04407785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment développer et mesurer les compétences transversales en management international par les jeux sérieux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8414,661 +8500,670 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Asshidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nivoix, Sophie; Marcon, Christian. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internationalisation : la mobilisation des ressources immatérielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vuibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.123-142, 2022, 978-2-311-41108-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/vuib.nivoi.2022.01.0123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vuibert</w:t>
-[...30 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03947290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges and promoters during international fieldwork in Lebanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">David S.A. Guttormsen; Jacob Lauring; Malcolm Chapman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Field Guide to Intercultural Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Elgar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.287-294, 2021, Business 2021, 978 1 78897 011 2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4337/9781788970129.00032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03566093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand une association du médico-social tend à ‘bénévoliser’ le salariat : le cas Verseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
-              <w:r>
-[...70 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Bartel-Radic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bénévolat et management : pratiques, paradoxes et préconisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Management &amp; Société EMS, pp.34-41, 2021, Collection Business Science Institute, 978-2-37687-499-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ems.barte.2021.01.0034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03566186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doing qualitative field research in Vietnam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi My Hanh Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guttormsen, D., Lauring, J., Champan, M. (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Field Guide to Intercultural Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar, pp.321-328, 2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4337/9781788970129.00035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4337/9781788970129.00035⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03566089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment satisfaire et récompenser les bénévoles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Radic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Bartel-Radic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bénévolat et management : pratiques, paradoxes et préconisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Management &amp; Société, 2021, Collection Business Science Institute, 978-2-37687-499-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ems.barte.2021.01.0078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ems.barte.2021.01.0078⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03566193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allier bénévolat et management, un paradoxe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Bartel-Radic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bénévolat et management : pratiques, paradoxes et préconisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Société &amp; Management EMS, pp.9-14, 2021, 978-2-37687-499-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03566173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion Quelles préconisations pour concilier bénévolat et management ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Bartel-Radic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bénévolat et management : pratiques, paradoxes et préconisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Management &amp; Société, pp.191-200, 2021, Collection Business Science Institute, 978-2-37687-499-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03566203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does international mobility really increase students' intercultural competence ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9088,208 +9183,87 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Routledge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cross-cultural challenges in international management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.In Press, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...65 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...52 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying qualitative case study research with QCA: implications and process of the method from the example of a study on inter-organizational collaboration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9308,73 +9282,172 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Bartel-Radic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodes de recherche alternatives et innovantes en Gestion et Economie / Innovative and alternative research methods in economics and business administration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EIKV, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03566116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental Methods in International Management Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle A. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Bartel-Radic. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Méthodes de recherche alternatives et innovantes en Gestion et Economie / Innovative and alternative research methods in economics and business administration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EIKV, pp.59-73, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03566121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les méthodes expérimentales dans la recherche en Management International.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9403,675 +9476,576 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodes de recherche innovantes et alternatives en économie et gestion / Innovative and alternative research methods in economics and business administration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02313457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantifying qualitative case study research with QCA : implications and process of the method from the example of a study on inter-organizational collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Artis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
-              <w:r>
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haidar Hezam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Bartel-Radic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodes de recherche alternatives et innovantes en Gestion et Economie / Innovative and alternative research methods in economics and business administration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 33, EIKV (European Institute for Knowledge &amp; Value Management), pp.26-43, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04810007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doing action research in a global project team</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Münch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Danielle A. Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Bartel-Radic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodes de recherche alternatives et innovantes en Gestion et Economie / Innovative and alternative research methods in economics and business administration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EIKV, pp.59-73, 2019</w:t>
+              <w:t xml:space="preserve">, EIKV, pp.182-199, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03566127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire de la recherche action dans une équipe projet internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
-              <w:r>
-[...34 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Münch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Bartel-Radic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodes de recherche alternatives et innovantes en Gestion et Economie / Innovative and alternative research methods in economics and business administration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EIKV, pp.182-199, 2019</w:t>
+              <w:t xml:space="preserve">, EIKV, pp.168-181, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03566127v1</w:t>
-[...28 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">hal-03566131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Münch</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantifier des études de cas qualitatives avec QCA : enjeux et processus de la méthode à partir d’une recherche sur la collaboration inter-organisationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hezam Haidar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Bartel-Radic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodes de recherche alternatives et innovantes en Gestion et Economie / Innovative and alternative research methods in economics and business administration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EIKV, pp.168-181, 2019</w:t>
+              <w:t xml:space="preserve">, 33, EIKV (European Institute for Knowledge &amp; Value Management), pp.6-25, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03566106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...119 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Chair : le cas d'une équipe de design multiculturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Münch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ulrike Mayrhofer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management interculturel. Comprendre et gérer la diversité culturelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vuibert, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01973371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intercultural Learning in Global Teams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In "Cross-Cultural Management (Critical Perspectives on Business and Management)", de T.G. Andrews and R. Mead</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vol. 4, (Part. 12, Chapter 63), Oxford and New York: Routledge, p. 647- 677, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00512480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10081,294 +10055,294 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NATURA BRASIL : The Leader of Brazilian Cosmetics' Tortuous Market Entry into Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haithem Guizani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Asshidi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, pp.1-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04747781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NATURA BRASIL : The Leader of Brazilian Cosmetics' Tortuous Market Entry into Europe</w:t>
+                <w:t xml:space="preserve">NATURA BRASIL : la tortueuse implantation du leader des cosmétiques brésiliens en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Asshidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haithem Guizani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, pp.1-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04747818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...23 lines deleted...]
-              <w:t xml:space="preserve">2022, pp.1-15</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Requisite variety and intercultural teams: to what extent is Ashby's law useful ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bartel-Radic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lesca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...60 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
-              <w:r>
-[...99 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00516674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId206"/>
+      <w:footerReference w:type="default" r:id="rId204"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10515,51 +10489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05503373v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ofstad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bartel-Radic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cucchi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JWL-08-2025-0280" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851689v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijintrel.2024.102132" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331177v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Serizier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/grhu.137.0003" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354117v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahab Ahmadi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pr&#233;vot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14705958251393121" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007597v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Elu&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Heuz&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Godfrey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian C&#233;c&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14705958251332112" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760712v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Asshidi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mouillot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-m141-yn0v" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671810v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gariel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.2024.8884" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645566v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671811v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.2024.9611" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767380v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-a2yh-zcs0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764846v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bar&#232;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Alie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-qadj-apa4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04148890v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Munch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14705958231185432" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809353v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somjai Siritrakankij" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ribi&#232;re Vincent" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944952v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiyu Yang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ribiere" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36965/OJAKM.2022.10(3)27-45" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03565588v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dessaigne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1089021ar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179535v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1074367ar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975656v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Giannelloni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.emj.2017.02.003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975897v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01996048v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Church-Morel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1052494ar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321719v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartel-Radic" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Moos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Long" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dsji.12076" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FFFFF678613DED878FE6068A6E8B5C15848ABCDD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319336v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053950v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053965v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053968v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lesca" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053947v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566013v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11575-006-0121-7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566048v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Paturel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879028v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757856v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cloutier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle A. Taylor" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757898v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Corbett-Etchevers" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764681v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758885v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reverdy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758826v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757718v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752999v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757699v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756911v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757681v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04751193v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756873v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04751182v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04295760v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofstad Barbara" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04568923v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Binet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04751176v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04747996v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746527v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746338v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746491v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746228v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809522v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Corbett" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809845v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Glass" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03565970v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809905v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03565908v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle L. Taylor" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03565693v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03565890v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746196v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799105v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809938v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03565926v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810027v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972533v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705563v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03565942v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973243v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dani&#232;le Mothe" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Varlet-Nill&#232;s" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958007v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Abdo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hezam Haidar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973554v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974370v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973345v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01185822v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108793v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108780v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108778v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105375v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103471v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lesca" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Rohn" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668130v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartel-Radic Anne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764736v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04747877v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477172v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03555383v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/benevolat-et-management-pratiques-paradoxes-et-preconisations/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.barte.2021.01" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566071v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809991v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418625v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S1745-88622026000020B002" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866517v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/ouvrage/9782311413731-management-international-resilience-et-ethique" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866480v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Firm-Internationalization-Intangible-Resources-and-Development/Nivoix-Marcon/p/book/9781032536958?srsltid=AfmBOopcLnQM8LLcUZlgyf24RX5bJmwag1Nenif68bbSw2IwnFHqsImu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04407782v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cheva.2023.01.0121" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04407777v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04407788v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04407785v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cheva.2023.01.0310" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947290v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/ouvrage/9782311411089-internationalisation-la-mobilisation-des-ressources-immaterielles" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vuib.nivoi.2022.01.0123" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566093v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Artis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/eelgar/product_flyer/printpage/id/16901/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566186v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.barte.2021.01.0034" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566089v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi My Hanh Huynh" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781788970129.00035" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566193v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Radic" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.barte.2021.01.0078" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566173v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Petit" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566203v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809930v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809927v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artis Am&#233;lie" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/field-guide-to-intercultural-research-9781788970112.html" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781788970129" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566116v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313457v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810007v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haidar Hezam" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566121v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566127v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne M&#252;nch" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566131v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566106v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973371v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512480v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04747781v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Guizani" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04747818v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516674v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05503373v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ofstad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bartel-Radic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cucchi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JWL-08-2025-0280" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851689v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijintrel.2024.102132" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331177v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Serizier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/grhu.137.0003" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354117v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahab Ahmadi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pr&#233;vot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14705958251393121" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007597v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Elu&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Heuz&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Godfrey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian C&#233;c&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14705958251332112" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760712v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Asshidi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mouillot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-m141-yn0v" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671810v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gariel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.2024.8884" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645566v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671811v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.2024.9611" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767380v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-a2yh-zcs0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764846v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bar&#232;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Alie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-qadj-apa4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04148890v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Munch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14705958231185432" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809353v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somjai Siritrakankij" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ribi&#232;re Vincent" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944952v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiyu Yang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ribiere" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36965/OJAKM.2022.10(3)27-45" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03565588v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dessaigne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1089021ar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179535v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1074367ar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975656v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Giannelloni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.emj.2017.02.003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975897v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01996048v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Church-Morel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1052494ar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321719v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartel-Radic" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Moos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Long" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dsji.12076" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FFFFF678613DED878FE6068A6E8B5C15848ABCDD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319336v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053950v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053965v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053968v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lesca" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053947v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566013v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11575-006-0121-7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566048v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Paturel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879028v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757856v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cloutier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle A. Taylor" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757898v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Corbett-Etchevers" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758885v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reverdy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764681v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758826v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757718v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752999v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757699v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756911v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757681v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04751193v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756873v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04751182v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04295760v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofstad Barbara" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04568923v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Binet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04751176v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04747996v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746527v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746338v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746491v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746228v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809522v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Corbett" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809845v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Glass" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03565970v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809905v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03565908v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle L. Taylor" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03565693v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03565890v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746196v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799105v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809938v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03565926v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810027v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972533v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705563v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03565942v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973243v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dani&#232;le Mothe" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Varlet-Nill&#232;s" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958007v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Abdo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hezam Haidar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973554v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974370v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973345v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01185822v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108793v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108780v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108778v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105375v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103471v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lesca" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Rohn" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668130v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartel-Radic Anne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764736v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04747877v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477172v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03555383v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/benevolat-et-management-pratiques-paradoxes-et-preconisations/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.barte.2021.01" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566071v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809991v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418625v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S1745-88622026000020B002" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05606418v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866517v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/ouvrage/9782311413731-management-international-resilience-et-ethique" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866480v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Firm-Internationalization-Intangible-Resources-and-Development/Nivoix-Marcon/p/book/9781032536958?srsltid=AfmBOopcLnQM8LLcUZlgyf24RX5bJmwag1Nenif68bbSw2IwnFHqsImu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04407782v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cheva.2023.01.0121" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04407777v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04407788v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04407785v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cheva.2023.01.0310" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947290v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/ouvrage/9782311411089-internationalisation-la-mobilisation-des-ressources-immaterielles" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vuib.nivoi.2022.01.0123" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566093v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Artis" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/eelgar/product_flyer/printpage/id/16901/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781788970129.00032" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566186v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.barte.2021.01.0034" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566089v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi My Hanh Huynh" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781788970129.00035" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566193v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Radic" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.barte.2021.01.0078" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566173v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Petit" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566203v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809930v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566116v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566121v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313457v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810007v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haidar Hezam" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566127v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne M&#252;nch" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566131v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566106v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973371v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512480v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04747781v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Guizani" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04747818v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516674v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>