--- v0 (2026-03-16)
+++ v1 (2026-04-13)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne Béchard-Léauté </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en Etudes anglophones, Université Jean Monnet, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Béchard-Léauté est maître de conférences en Civilisation britannique à l’université Jean Monnet de Saint-Etienne. Elle co-dirige le Master 2 professionnel édition d’art / livre d’artiste depuis 2007 et enseigne principalement la civilisation britannique, l'histoire de l'art du Royaume-Uni et la traduction.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis ses recherches en historiographie de l’histoire de l’art (Ph.D. de l’université de Cambridge, 1999) elle s’intéresse aux phénomènes d’interculturalité dans l'art, le design et l’édition d’art. Elle étudie également l’interface entre les langues et les arts et a traduit de nombreux ouvrages d’histoire de l’art, principalement pour les éditions Phaidon et Thames & Hudson.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Russell’s Scalpelled Books as Visual Metaphors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces : image, texte, language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43, pp.113-121. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/interfaces.936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanley William Hayter : Les nouveaux gestes de la gravure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Tuot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces : image, texte, language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39, pp.47-66. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/interfaces.486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04620346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif photo-topographique de William Boyd dans Nat Tate. Artiste américain 1928-1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (319), p. 215-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04620521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imaginaire linguistique et culturel des livres-sculptures de Georgia Russell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstudia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, "Image, Imaginaire, Représentation"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04620302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Affaire Nat Tate, Petite fable moderne sur la mystification dans le monde de l’art contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d’ALLHiS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1, p. 127-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04620511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions de méthodes chez Nikolaus Pevsner et Erwin Panofsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspective : actualité en histoire de l’art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1, p. 168-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04620501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions of method: Nikolaus Pevsner and Erwin Panofsky in two new monographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspective - la revue de l'INHA : actualités de la recherche en histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1, pp.168-175. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/perspective.1980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bodman et Tom Sowden : A Manifesto for the Book</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SO MULTIPLES - Revue française sur les éditions d'artistes contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04620477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Lee Johnson, The Paintings of Eugène Delacroix, a Critical catalogue, Fourth Supplement and Reprint of Third Supplement, Oxford and New York, Oxford University Press, 2002, 354 p. Beth S. Wright (ed.), The Cambridge Companion to Delacroix, Cambridge and New York, Cambridge University Press, 2001, 240 p. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 26-27, pp.414-420. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rh19.780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction et édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international de traductologie ALLHiS n. 5 : Traduction et édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Béchard-Léauté et Pascaline Nicou, Nov 2023, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction selon les termes du rythme d'Henri Meschonnic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international de traductologie ALLHiS n. 4 : La traduction théâtrale et poétique, une question de rythme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Béchard-Léauté et Pascaline Nicou, May 2022, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction du livre d'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international de traductologie ALLHiS n. 3 : Arts et traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Béchard-Léauté et Pascaline Nicou, Nov 2021, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MÉDIATISER LE LIVRE D'ARTISTE EN BIBLIOTHÈQUE : DÉFIS ET ENJEUX POUR UN PATRIMOINE VIVANT ET SENSIBLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MÉDIATISER LE LIVRE D'ARTISTE EN BIBLIOTHÈQUE : DÉFIS ET ENJEUX POUR UN PATRIMOINE VIVANT ET SENSIBLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Béchard-Léauté, Feb 2021, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragmentation, dissociation et négociation dans la traduction des écrits sur l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La traduction des classiques n. 2 : traduire les écrits sur l'Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Béchard-Léauté et Pascaline Nicou, Nov 2020, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction des classiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Nicou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international de traductologie n. 1 : La traduction des classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Béchard-Léauté et Pascaline Nicou, Dec 2019, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexique multilingue de la mobilité étudiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Maria Frejaville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaèle Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Guedes de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDUCatt Università Cattolica, 2023, 9791255351702</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voix d'outre-tombe. L'espace et l'objet funéraires comme sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 9782313006504</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction comme source de création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Béchard-Léauté. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemins de tr@verse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 5, 2018, Les Cahiers d'ALLHiS, Anne Béchard-Léauté, ISBN 978-2-313-00584-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanley William Hayter : Les nouveaux gestes de la gravure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Tuot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">39, pp.47-66, 2018, ISBN 978-2-313-00650-4. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/interfaces.486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livre d'artiste depuis 1980 en France et au Royaume-Uni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Béchard-Léauté et Valentine Oncins. Presses universitaires de Saint-Etienne, 2014, ISBN 9782862726588, 2862726583</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colour in Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gage, John</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Gourraud-Beyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thames &amp; Hudson, 2009, ‎ 978-2878113259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pontivy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Mémoire en images, 9782842530471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la manière de Doyle et Beckett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabienne Guirao. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles 2017-2021 L'Art et la manière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUSE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-86272-771-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04608556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éclairage sur les historiennes de l'art réfugiées du nazisme en Grande-Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dualé Christine; Anne-Lise Marin-Lamellet; Marlène Barroso-Fontanel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’invisibilité à la visibilité : représentations des marges diasporiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’album à l’animation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Dutel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liens entre films animés, bandes dessinées et livres illustrés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2022, ISBN : 978-2-14-030576-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaking in Tongues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Tuot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le feu à l'oeuvre dans la création contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Saint-Étienne - PUSE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 121-131, 2018, 978-2-86272-706-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04620357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cabinets de curiosités, source d’inspiration de l’art contemporain et du livre d’artiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicia Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dumas, Felicia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francophonie et curiosité(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 15-30, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04620378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’approche spatiale de l’architecture chez Nikolaus Pevsner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémi Digonnet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inhabiting Language, Constructing Language / Habiter la langue, construire la langue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 41, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 173-184, 2017, Gramm-R, études de linguistique française, 9782807602618</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04620411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Book to Sculptural Object in the Work of Georgia Russell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Oncins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Galerie Karsten Greve. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Georgia Russell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Galerie Karsten Greve, 2014, 9783940824585, 3940824585</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04620317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction dans la théorie du rythme selon Henri Meschonnic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michèle Bigot; Pierre Sadoulet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rythme, langue, discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Lambert-Lucas, p. 207-220, 2012, 978-2-35935-029-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04620492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation de marque-pages en provenance de Bristol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacquie Barral. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Art de la pause : Ralenti, suspens, retrait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUSE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Arts, 978-2-86272-610-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04620464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les silences du traducteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Lloze; Valentine Oncins. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Silence et le Livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUSE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Arts, 978-2-86272-554-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04620442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarques sur l'histoire de l'histoire de l'art.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Barbillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-René Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicole Picot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts en bibliothèques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du cercle de la librairie, p. 15-34, 2003, Collection Bibliothèques, 978-2-7654-0850-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04620549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livre d'artiste depuis 1980 en France et au Royaume-Uni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couleur and Culture, de John Gage, trad. en collab. avec Sophie Schvalberg, Thames and Hudson, Paris, 2008, rééd. 2009 et 2010, 340 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gage, John</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gombrich : l’essentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chagall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04608675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Art nouveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une science du mythe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martín Chambi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04608662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Goldin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04608642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Atget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04608617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walker Evans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04608635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Somm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kraft, Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landert, Markus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livres d'artistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Ginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Tuot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface : les sculptures de Michel Kostakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nostos / Nosos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Humument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAR, Livres d’artistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04620529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A LAST SLATA ATSAL, Petit Atlas des irritations du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAR, Livres d’artistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04620540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huckleberry Dick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAR, Livres d’artistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04620533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Contribution of Émigré Art Historians to the British Art World after 1933</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Art and art history. University of Cambridge, 1999. English. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04608824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId87"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne Béchard-Léauté </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en Etudes anglophones, Université Jean Monnet, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Béchard-Léauté est maître de conférences en Civilisation britannique à l’université Jean Monnet de Saint-Etienne. Elle co-dirige le Master 2 professionnel édition d’art / livre d’artiste depuis 2007 et enseigne principalement la civilisation britannique, l'histoire de l'art du Royaume-Uni et la traduction.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis ses recherches en historiographie de l’histoire de l’art (Ph.D. de l’université de Cambridge, 1999) elle s’intéresse aux phénomènes d’interculturalité dans l'art, le design et l’édition d’art. Elle étudie également l’interface entre les langues et les arts et a traduit de nombreux ouvrages d’histoire de l’art, principalement pour les éditions Phaidon et Thames & Hudson.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Russell’s Scalpelled Books as Visual Metaphors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces : image, texte, language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43, pp.113-121. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/interfaces.936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanley William Hayter : Les nouveaux gestes de la gravure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Tuot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces : image, texte, language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39, pp.47-66. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/interfaces.486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04620346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif photo-topographique de William Boyd dans Nat Tate. Artiste américain 1928-1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (319), p. 215-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04620521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imaginaire linguistique et culturel des livres-sculptures de Georgia Russell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstudia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, "Image, Imaginaire, Représentation"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04620302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions de méthodes chez Nikolaus Pevsner et Erwin Panofsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspective : actualité en histoire de l’art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1, p. 168-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04620501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions of method: Nikolaus Pevsner and Erwin Panofsky in two new monographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspective - la revue de l'INHA : actualités de la recherche en histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1, pp.168-175. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/perspective.1980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Affaire Nat Tate, Petite fable moderne sur la mystification dans le monde de l’art contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d’ALLHiS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1, p. 127-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04620511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bodman et Tom Sowden : A Manifesto for the Book</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SO MULTIPLES - Revue française sur les éditions d'artistes contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04620477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Lee Johnson, The Paintings of Eugène Delacroix, a Critical catalogue, Fourth Supplement and Reprint of Third Supplement, Oxford and New York, Oxford University Press, 2002, 354 p. Beth S. Wright (ed.), The Cambridge Companion to Delacroix, Cambridge and New York, Cambridge University Press, 2001, 240 p. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 26-27, pp.414-420. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rh19.780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction et édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international de traductologie ALLHiS n. 5 : Traduction et édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Béchard-Léauté et Pascaline Nicou, Nov 2023, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction selon les termes du rythme d'Henri Meschonnic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international de traductologie ALLHiS n. 4 : La traduction théâtrale et poétique, une question de rythme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Béchard-Léauté et Pascaline Nicou, May 2022, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction du livre d'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international de traductologie ALLHiS n. 3 : Arts et traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Béchard-Léauté et Pascaline Nicou, Nov 2021, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MÉDIATISER LE LIVRE D'ARTISTE EN BIBLIOTHÈQUE : DÉFIS ET ENJEUX POUR UN PATRIMOINE VIVANT ET SENSIBLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MÉDIATISER LE LIVRE D'ARTISTE EN BIBLIOTHÈQUE : DÉFIS ET ENJEUX POUR UN PATRIMOINE VIVANT ET SENSIBLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Béchard-Léauté, Feb 2021, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragmentation, dissociation et négociation dans la traduction des écrits sur l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La traduction des classiques n. 2 : traduire les écrits sur l'Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Béchard-Léauté et Pascaline Nicou, Nov 2020, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction des classiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Nicou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international de traductologie n. 1 : La traduction des classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Béchard-Léauté et Pascaline Nicou, Dec 2019, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexique multilingue de la mobilité étudiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Maria Frejaville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaèle Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Guedes de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDUCatt Università Cattolica, 2023, 9791255351702</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voix d'outre-tombe. L'espace et l'objet funéraires comme sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 9782313006504</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction comme source de création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Béchard-Léauté. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemins de tr@verse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 5, 2018, Les Cahiers d'ALLHiS, Anne Béchard-Léauté, ISBN 978-2-313-00584-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanley William Hayter : Les nouveaux gestes de la gravure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Tuot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">39, pp.47-66, 2018, ISBN 978-2-313-00650-4. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/interfaces.486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livre d'artiste depuis 1980 en France et au Royaume-Uni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Béchard-Léauté et Valentine Oncins. Presses universitaires de Saint-Etienne, 2014, ISBN 9782862726588, 2862726583</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colour in Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gage, John</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Gourraud-Beyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thames &amp; Hudson, 2009, ‎ 978-2878113259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pontivy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Mémoire en images, 9782842530471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la manière de Doyle et Beckett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabienne Guirao. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles 2017-2021 L'Art et la manière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUSE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-86272-771-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04608556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éclairage sur les historiennes de l'art réfugiées du nazisme en Grande-Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dualé Christine; Anne-Lise Marin-Lamellet; Marlène Barroso-Fontanel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’invisibilité à la visibilité : représentations des marges diasporiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’album à l’animation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Dutel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liens entre films animés, bandes dessinées et livres illustrés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2022, ISBN : 978-2-14-030576-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaking in Tongues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Tuot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le feu à l'oeuvre dans la création contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Saint-Étienne - PUSE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 121-131, 2018, 978-2-86272-706-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04620357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cabinets de curiosités, source d’inspiration de l’art contemporain et du livre d’artiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicia Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dumas, Felicia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francophonie et curiosité(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 15-30, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04620378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’approche spatiale de l’architecture chez Nikolaus Pevsner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémi Digonnet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inhabiting Language, Constructing Language / Habiter la langue, construire la langue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 41, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 173-184, 2017, Gramm-R, études de linguistique française, 9782807602618</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04620411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Book to Sculptural Object in the Work of Georgia Russell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Oncins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Galerie Karsten Greve. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Georgia Russell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Galerie Karsten Greve, 2014, 9783940824585, 3940824585</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04620317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction dans la théorie du rythme selon Henri Meschonnic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michèle Bigot; Pierre Sadoulet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rythme, langue, discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Lambert-Lucas, p. 207-220, 2012, 978-2-35935-029-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04620492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation de marque-pages en provenance de Bristol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacquie Barral. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Art de la pause : Ralenti, suspens, retrait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUSE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Arts, 978-2-86272-610-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04620464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les silences du traducteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Lloze; Valentine Oncins. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Silence et le Livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUSE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Arts, 978-2-86272-554-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04620442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarques sur l'histoire de l'histoire de l'art.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Barbillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-René Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicole Picot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts en bibliothèques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du cercle de la librairie, p. 15-34, 2003, Collection Bibliothèques, 978-2-7654-0850-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04620549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livre d'artiste depuis 1980 en France et au Royaume-Uni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couleur and Culture, de John Gage, trad. en collab. avec Sophie Schvalberg, Thames and Hudson, Paris, 2008, rééd. 2009 et 2010, 340 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gage, John</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gombrich : l’essentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chagall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04608675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Art nouveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une science du mythe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martín Chambi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04608662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Goldin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04608642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Atget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04608617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walker Evans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04608635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Somm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kraft, Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landert, Markus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livres d'artistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Ginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Tuot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface : les sculptures de Michel Kostakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nostos / Nosos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A LAST SLATA ATSAL, Petit Atlas des irritations du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAR, Livres d’artistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04620540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huckleberry Dick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAR, Livres d’artistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04620533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Humument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAR, Livres d’artistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04620529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Contribution of Émigré Art Historians to the British Art World after 1933</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Art and art history. University of Cambridge, 1999. English. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04608824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId87"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948996v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne B&#233;chard-L&#233;aut&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interfaces.936" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04620346v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tuot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interfaces.486" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04620521v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04620302v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04620511v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04620501v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949009v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/perspective.1980" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04620477v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614731v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.780" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610175v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610171v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610166v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158049v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610151v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610164v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Nicou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608592v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Frejaville" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#232;le Dumont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Guedes de Oliveira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761519v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel de Souza" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610194v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/chemins-de-traverse.fr/universitaire/accueil/cahiers-dallhis/cahiers-dallhis-n5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949096v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609148v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612725v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gage, John" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gourraud-Beyron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609523v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves L&#233;aut&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-sutton.fr/livre-pontivy-9782842530471-55467.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04608556v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-st-etienne.fr/fr/service-des-publications.html" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608467v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608424v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04620357v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04620378v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicia Dumas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04620411v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/series/grammr" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04620317v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Oncins" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04620492v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04620464v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04620442v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/collections/arts-xx-xxi/anciennement-arts.html" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04620549v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barbillon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Ren&#233; Martin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608806v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608787v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608778v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608773v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04608675v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608770v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608795v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Kelley" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04608662v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04608642v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04608617v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04608635v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626268v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kraft, Martin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landert, Markus" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745943v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ginot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622811v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04620529v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04620540v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04620533v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04608824v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948996v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne B&#233;chard-L&#233;aut&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interfaces.936" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04620346v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tuot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interfaces.486" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04620521v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04620302v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04620501v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949009v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/perspective.1980" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04620511v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04620477v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614731v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.780" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610175v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610171v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610166v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158049v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610151v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610164v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Nicou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608592v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Frejaville" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#232;le Dumont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Guedes de Oliveira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761519v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel de Souza" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610194v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/chemins-de-traverse.fr/universitaire/accueil/cahiers-dallhis/cahiers-dallhis-n5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949096v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609148v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612725v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gage, John" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gourraud-Beyron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609523v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves L&#233;aut&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-sutton.fr/livre-pontivy-9782842530471-55467.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04608556v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-st-etienne.fr/fr/service-des-publications.html" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608467v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608424v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04620357v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04620378v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicia Dumas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04620411v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/series/grammr" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04620317v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Oncins" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04620492v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04620464v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04620442v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/collections/arts-xx-xxi/anciennement-arts.html" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04620549v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barbillon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Ren&#233; Martin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608806v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608787v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608778v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608773v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04608675v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608770v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608795v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Kelley" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04608662v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04608642v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04608617v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04608635v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626268v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kraft, Martin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landert, Markus" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745943v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ginot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622811v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04620540v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04620533v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04620529v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04608824v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>