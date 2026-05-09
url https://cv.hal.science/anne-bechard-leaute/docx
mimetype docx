--- v1 (2026-04-13)
+++ v2 (2026-05-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne Béchard-Léauté </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en Etudes anglophones, Université Jean Monnet, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Béchard-Léauté est maître de conférences en Civilisation britannique à l’université Jean Monnet de Saint-Etienne. Elle co-dirige le Master 2 professionnel édition d’art / livre d’artiste depuis 2007 et enseigne principalement la civilisation britannique, l'histoire de l'art du Royaume-Uni et la traduction.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis ses recherches en historiographie de l’histoire de l’art (Ph.D. de l’université de Cambridge, 1999) elle s’intéresse aux phénomènes d’interculturalité dans l'art, le design et l’édition d’art. Elle étudie également l’interface entre les langues et les arts et a traduit de nombreux ouvrages d’histoire de l’art, principalement pour les éditions Phaidon et Thames & Hudson.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Russell’s Scalpelled Books as Visual Metaphors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces : image, texte, language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43, pp.113-121. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/interfaces.936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanley William Hayter : Les nouveaux gestes de la gravure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Tuot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces : image, texte, language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39, pp.47-66. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/interfaces.486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04620346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif photo-topographique de William Boyd dans Nat Tate. Artiste américain 1928-1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (319), p. 215-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04620521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imaginaire linguistique et culturel des livres-sculptures de Georgia Russell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstudia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, "Image, Imaginaire, Représentation"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04620302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions de méthodes chez Nikolaus Pevsner et Erwin Panofsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspective : actualité en histoire de l’art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1, p. 168-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04620501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions of method: Nikolaus Pevsner and Erwin Panofsky in two new monographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspective - la revue de l'INHA : actualités de la recherche en histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1, pp.168-175. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/perspective.1980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Affaire Nat Tate, Petite fable moderne sur la mystification dans le monde de l’art contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d’ALLHiS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1, p. 127-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04620511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bodman et Tom Sowden : A Manifesto for the Book</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SO MULTIPLES - Revue française sur les éditions d'artistes contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04620477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Lee Johnson, The Paintings of Eugène Delacroix, a Critical catalogue, Fourth Supplement and Reprint of Third Supplement, Oxford and New York, Oxford University Press, 2002, 354 p. Beth S. Wright (ed.), The Cambridge Companion to Delacroix, Cambridge and New York, Cambridge University Press, 2001, 240 p. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 26-27, pp.414-420. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rh19.780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction et édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international de traductologie ALLHiS n. 5 : Traduction et édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Béchard-Léauté et Pascaline Nicou, Nov 2023, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction selon les termes du rythme d'Henri Meschonnic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international de traductologie ALLHiS n. 4 : La traduction théâtrale et poétique, une question de rythme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Béchard-Léauté et Pascaline Nicou, May 2022, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction du livre d'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international de traductologie ALLHiS n. 3 : Arts et traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Béchard-Léauté et Pascaline Nicou, Nov 2021, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MÉDIATISER LE LIVRE D'ARTISTE EN BIBLIOTHÈQUE : DÉFIS ET ENJEUX POUR UN PATRIMOINE VIVANT ET SENSIBLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MÉDIATISER LE LIVRE D'ARTISTE EN BIBLIOTHÈQUE : DÉFIS ET ENJEUX POUR UN PATRIMOINE VIVANT ET SENSIBLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Béchard-Léauté, Feb 2021, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragmentation, dissociation et négociation dans la traduction des écrits sur l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La traduction des classiques n. 2 : traduire les écrits sur l'Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Béchard-Léauté et Pascaline Nicou, Nov 2020, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction des classiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Nicou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international de traductologie n. 1 : La traduction des classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Béchard-Léauté et Pascaline Nicou, Dec 2019, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexique multilingue de la mobilité étudiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Maria Frejaville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaèle Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Guedes de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDUCatt Università Cattolica, 2023, 9791255351702</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voix d'outre-tombe. L'espace et l'objet funéraires comme sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 9782313006504</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction comme source de création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Béchard-Léauté. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemins de tr@verse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 5, 2018, Les Cahiers d'ALLHiS, Anne Béchard-Léauté, ISBN 978-2-313-00584-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanley William Hayter : Les nouveaux gestes de la gravure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Tuot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">39, pp.47-66, 2018, ISBN 978-2-313-00650-4. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/interfaces.486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livre d'artiste depuis 1980 en France et au Royaume-Uni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Béchard-Léauté et Valentine Oncins. Presses universitaires de Saint-Etienne, 2014, ISBN 9782862726588, 2862726583</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colour in Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gage, John</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Gourraud-Beyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thames &amp; Hudson, 2009, ‎ 978-2878113259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pontivy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Mémoire en images, 9782842530471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la manière de Doyle et Beckett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabienne Guirao. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles 2017-2021 L'Art et la manière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUSE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-86272-771-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04608556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éclairage sur les historiennes de l'art réfugiées du nazisme en Grande-Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dualé Christine; Anne-Lise Marin-Lamellet; Marlène Barroso-Fontanel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’invisibilité à la visibilité : représentations des marges diasporiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’album à l’animation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Dutel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liens entre films animés, bandes dessinées et livres illustrés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2022, ISBN : 978-2-14-030576-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaking in Tongues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Tuot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le feu à l'oeuvre dans la création contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Saint-Étienne - PUSE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 121-131, 2018, 978-2-86272-706-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04620357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cabinets de curiosités, source d’inspiration de l’art contemporain et du livre d’artiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicia Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dumas, Felicia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francophonie et curiosité(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 15-30, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04620378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’approche spatiale de l’architecture chez Nikolaus Pevsner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémi Digonnet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inhabiting Language, Constructing Language / Habiter la langue, construire la langue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 41, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 173-184, 2017, Gramm-R, études de linguistique française, 9782807602618</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04620411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Book to Sculptural Object in the Work of Georgia Russell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Oncins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Galerie Karsten Greve. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Georgia Russell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Galerie Karsten Greve, 2014, 9783940824585, 3940824585</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04620317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction dans la théorie du rythme selon Henri Meschonnic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michèle Bigot; Pierre Sadoulet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rythme, langue, discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Lambert-Lucas, p. 207-220, 2012, 978-2-35935-029-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04620492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation de marque-pages en provenance de Bristol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacquie Barral. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Art de la pause : Ralenti, suspens, retrait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUSE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Arts, 978-2-86272-610-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04620464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les silences du traducteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Lloze; Valentine Oncins. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Silence et le Livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUSE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Arts, 978-2-86272-554-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04620442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarques sur l'histoire de l'histoire de l'art.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Barbillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-René Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicole Picot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts en bibliothèques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du cercle de la librairie, p. 15-34, 2003, Collection Bibliothèques, 978-2-7654-0850-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04620549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livre d'artiste depuis 1980 en France et au Royaume-Uni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couleur and Culture, de John Gage, trad. en collab. avec Sophie Schvalberg, Thames and Hudson, Paris, 2008, rééd. 2009 et 2010, 340 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gage, John</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gombrich : l’essentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chagall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04608675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Art nouveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une science du mythe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martín Chambi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04608662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Goldin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04608642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Atget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04608617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walker Evans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04608635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Somm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kraft, Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landert, Markus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livres d'artistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Ginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Tuot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface : les sculptures de Michel Kostakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nostos / Nosos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A LAST SLATA ATSAL, Petit Atlas des irritations du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAR, Livres d’artistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04620540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huckleberry Dick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAR, Livres d’artistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04620533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Humument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAR, Livres d’artistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04620529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Contribution of Émigré Art Historians to the British Art World after 1933</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Art and art history. University of Cambridge, 1999. English. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04608824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId87"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne Béchard-Léauté </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en Etudes anglophones, Université Jean Monnet, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Béchard-Léauté est maître de conférences en Civilisation britannique à l’université Jean Monnet de Saint-Etienne. Elle co-dirige le Master 2 professionnel édition d’art / livre d’artiste depuis 2007 et enseigne principalement la civilisation britannique, l'histoire de l'art du Royaume-Uni et la traduction.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis ses recherches en historiographie de l’histoire de l’art (Ph.D. de l’université de Cambridge, 1999) elle s’intéresse aux phénomènes d’interculturalité dans l'art, le design et l’édition d’art. Elle étudie également l’interface entre les langues et les arts et a traduit de nombreux ouvrages d’histoire de l’art, principalement pour les éditions Phaidon et Thames & Hudson.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Russell’s Scalpelled Books as Visual Metaphors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces : image, texte, language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43, pp.113-121. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/interfaces.936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanley William Hayter : Les nouveaux gestes de la gravure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Tuot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces : image, texte, language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39, pp.47-66. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/interfaces.486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04620346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif photo-topographique de William Boyd dans Nat Tate. Artiste américain 1928-1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (319), p. 215-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04620521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imaginaire linguistique et culturel des livres-sculptures de Georgia Russell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstudia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, "Image, Imaginaire, Représentation"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04620302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Affaire Nat Tate, Petite fable moderne sur la mystification dans le monde de l’art contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d’ALLHiS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1, p. 127-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04620511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions de méthodes chez Nikolaus Pevsner et Erwin Panofsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspective : actualité en histoire de l’art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1, p. 168-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04620501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions of method: Nikolaus Pevsner and Erwin Panofsky in two new monographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspective - la revue de l'INHA : actualités de la recherche en histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1, pp.168-175. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/perspective.1980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bodman et Tom Sowden : A Manifesto for the Book</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SO MULTIPLES - Revue française sur les éditions d'artistes contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04620477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Lee Johnson, The Paintings of Eugène Delacroix, a Critical catalogue, Fourth Supplement and Reprint of Third Supplement, Oxford and New York, Oxford University Press, 2002, 354 p. Beth S. Wright (ed.), The Cambridge Companion to Delacroix, Cambridge and New York, Cambridge University Press, 2001, 240 p. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 26-27, pp.414-420. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rh19.780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction et édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international de traductologie ALLHiS n. 5 : Traduction et édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Béchard-Léauté et Pascaline Nicou, Nov 2023, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction selon les termes du rythme d'Henri Meschonnic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international de traductologie ALLHiS n. 4 : La traduction théâtrale et poétique, une question de rythme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Béchard-Léauté et Pascaline Nicou, May 2022, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction du livre d'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international de traductologie ALLHiS n. 3 : Arts et traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Béchard-Léauté et Pascaline Nicou, Nov 2021, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MÉDIATISER LE LIVRE D'ARTISTE EN BIBLIOTHÈQUE : DÉFIS ET ENJEUX POUR UN PATRIMOINE VIVANT ET SENSIBLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MÉDIATISER LE LIVRE D'ARTISTE EN BIBLIOTHÈQUE : DÉFIS ET ENJEUX POUR UN PATRIMOINE VIVANT ET SENSIBLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Béchard-Léauté, Feb 2021, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragmentation, dissociation et négociation dans la traduction des écrits sur l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La traduction des classiques n. 2 : traduire les écrits sur l'Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Béchard-Léauté et Pascaline Nicou, Nov 2020, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction des classiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Nicou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international de traductologie n. 1 : La traduction des classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Béchard-Léauté et Pascaline Nicou, Dec 2019, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexique multilingue de la mobilité étudiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Maria Frejaville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaèle Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Guedes de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDUCatt Università Cattolica, 2023, 9791255351702</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voix d'outre-tombe. L'espace et l'objet funéraires comme sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 9782313006504</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction comme source de création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Béchard-Léauté. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemins de tr@verse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 5, 2018, Les Cahiers d'ALLHiS, Anne Béchard-Léauté, ISBN 978-2-313-00584-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanley William Hayter : Les nouveaux gestes de la gravure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Tuot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">39, pp.47-66, 2018, ISBN 978-2-313-00650-4. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/interfaces.486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livre d'artiste depuis 1980 en France et au Royaume-Uni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Béchard-Léauté et Valentine Oncins. Presses universitaires de Saint-Etienne, 2014, ISBN 9782862726588, 2862726583</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colour in Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gage, John</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Gourraud-Beyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thames &amp; Hudson, 2009, ‎ 978-2878113259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pontivy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Mémoire en images, 9782842530471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la manière de Doyle et Beckett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabienne Guirao. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles 2017-2021 L'Art et la manière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUSE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-86272-771-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04608556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éclairage sur les historiennes de l'art réfugiées du nazisme en Grande-Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dualé Christine; Anne-Lise Marin-Lamellet; Marlène Barroso-Fontanel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’invisibilité à la visibilité : représentations des marges diasporiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’album à l’animation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Dutel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liens entre films animés, bandes dessinées et livres illustrés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2022, ISBN : 978-2-14-030576-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaking in Tongues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Tuot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le feu à l'oeuvre dans la création contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Saint-Étienne - PUSE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 121-131, 2018, 978-2-86272-706-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04620357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’approche spatiale de l’architecture chez Nikolaus Pevsner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémi Digonnet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inhabiting Language, Constructing Language / Habiter la langue, construire la langue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 41, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 173-184, 2017, Gramm-R, études de linguistique française, 9782807602618</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04620411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cabinets de curiosités, source d’inspiration de l’art contemporain et du livre d’artiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicia Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dumas, Felicia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francophonie et curiosité(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 15-30, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04620378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Book to Sculptural Object in the Work of Georgia Russell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Oncins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Galerie Karsten Greve. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Georgia Russell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Galerie Karsten Greve, 2014, 9783940824585, 3940824585</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04620317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction dans la théorie du rythme selon Henri Meschonnic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michèle Bigot; Pierre Sadoulet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rythme, langue, discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Lambert-Lucas, p. 207-220, 2012, 978-2-35935-029-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04620492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation de marque-pages en provenance de Bristol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacquie Barral. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Art de la pause : Ralenti, suspens, retrait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUSE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Arts, 978-2-86272-610-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04620464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les silences du traducteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Lloze; Valentine Oncins. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Silence et le Livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUSE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Arts, 978-2-86272-554-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04620442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarques sur l'histoire de l'histoire de l'art.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Barbillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-René Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicole Picot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts en bibliothèques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du cercle de la librairie, p. 15-34, 2003, Collection Bibliothèques, 978-2-7654-0850-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04620549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livre d'artiste depuis 1980 en France et au Royaume-Uni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couleur and Culture, de John Gage, trad. en collab. avec Sophie Schvalberg, Thames and Hudson, Paris, 2008, rééd. 2009 et 2010, 340 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gage, John</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gombrich : l’essentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chagall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04608675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Art nouveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une science du mythe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martín Chambi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04608662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Goldin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04608642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Atget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04608617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walker Evans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04608635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Somm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kraft, Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landert, Markus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livres d'artistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Ginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Tuot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface : les sculptures de Michel Kostakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nostos / Nosos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Humument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAR, Livres d’artistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04620529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A LAST SLATA ATSAL, Petit Atlas des irritations du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAR, Livres d’artistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04620540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huckleberry Dick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAR, Livres d’artistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04620533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Contribution of Émigré Art Historians to the British Art World after 1933</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Art and art history. University of Cambridge, 1999. English. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04608824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId87"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948996v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne B&#233;chard-L&#233;aut&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interfaces.936" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04620346v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tuot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interfaces.486" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04620521v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04620302v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04620501v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949009v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/perspective.1980" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04620511v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04620477v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614731v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.780" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610175v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610171v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610166v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158049v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610151v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610164v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Nicou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608592v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Frejaville" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#232;le Dumont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Guedes de Oliveira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761519v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel de Souza" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610194v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/chemins-de-traverse.fr/universitaire/accueil/cahiers-dallhis/cahiers-dallhis-n5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949096v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609148v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612725v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gage, John" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gourraud-Beyron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609523v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves L&#233;aut&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-sutton.fr/livre-pontivy-9782842530471-55467.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04608556v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-st-etienne.fr/fr/service-des-publications.html" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608467v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608424v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04620357v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04620378v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicia Dumas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04620411v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/series/grammr" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04620317v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Oncins" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04620492v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04620464v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04620442v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/collections/arts-xx-xxi/anciennement-arts.html" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04620549v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barbillon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Ren&#233; Martin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608806v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608787v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608778v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608773v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04608675v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608770v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608795v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Kelley" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04608662v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04608642v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04608617v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04608635v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626268v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kraft, Martin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landert, Markus" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745943v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ginot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622811v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04620540v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04620533v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04620529v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04608824v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948996v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne B&#233;chard-L&#233;aut&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interfaces.936" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04620346v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tuot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interfaces.486" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04620521v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04620302v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04620511v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04620501v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949009v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/perspective.1980" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04620477v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614731v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.780" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610175v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610171v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610166v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158049v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610151v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610164v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Nicou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608592v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Frejaville" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#232;le Dumont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Guedes de Oliveira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761519v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel de Souza" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610194v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/chemins-de-traverse.fr/universitaire/accueil/cahiers-dallhis/cahiers-dallhis-n5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949096v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609148v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612725v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gage, John" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gourraud-Beyron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609523v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves L&#233;aut&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-sutton.fr/livre-pontivy-9782842530471-55467.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04608556v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-st-etienne.fr/fr/service-des-publications.html" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608467v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608424v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04620357v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04620411v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/series/grammr" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04620378v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicia Dumas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04620317v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Oncins" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04620492v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04620464v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04620442v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/collections/arts-xx-xxi/anciennement-arts.html" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04620549v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barbillon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Ren&#233; Martin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608806v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608787v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608778v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608773v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04608675v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608770v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608795v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Kelley" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04608662v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04608642v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04608617v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04608635v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626268v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kraft, Martin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landert, Markus" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745943v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ginot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622811v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04620529v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04620540v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04620533v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04608824v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>