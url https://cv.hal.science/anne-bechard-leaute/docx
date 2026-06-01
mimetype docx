--- v2 (2026-05-09)
+++ v3 (2026-06-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne Béchard-Léauté </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en Etudes anglophones, Université Jean Monnet, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Béchard-Léauté est maître de conférences en Civilisation britannique à l’université Jean Monnet de Saint-Etienne. Elle co-dirige le Master 2 professionnel édition d’art / livre d’artiste depuis 2007 et enseigne principalement la civilisation britannique, l'histoire de l'art du Royaume-Uni et la traduction.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis ses recherches en historiographie de l’histoire de l’art (Ph.D. de l’université de Cambridge, 1999) elle s’intéresse aux phénomènes d’interculturalité dans l'art, le design et l’édition d’art. Elle étudie également l’interface entre les langues et les arts et a traduit de nombreux ouvrages d’histoire de l’art, principalement pour les éditions Phaidon et Thames & Hudson.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Russell’s Scalpelled Books as Visual Metaphors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces : image, texte, language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43, pp.113-121. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/interfaces.936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanley William Hayter : Les nouveaux gestes de la gravure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Tuot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces : image, texte, language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39, pp.47-66. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/interfaces.486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04620346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif photo-topographique de William Boyd dans Nat Tate. Artiste américain 1928-1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (319), p. 215-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04620521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imaginaire linguistique et culturel des livres-sculptures de Georgia Russell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstudia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, "Image, Imaginaire, Représentation"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04620302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Affaire Nat Tate, Petite fable moderne sur la mystification dans le monde de l’art contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d’ALLHiS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1, p. 127-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04620511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions de méthodes chez Nikolaus Pevsner et Erwin Panofsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspective : actualité en histoire de l’art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1, p. 168-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04620501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions of method: Nikolaus Pevsner and Erwin Panofsky in two new monographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspective - la revue de l'INHA : actualités de la recherche en histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1, pp.168-175. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/perspective.1980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bodman et Tom Sowden : A Manifesto for the Book</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SO MULTIPLES - Revue française sur les éditions d'artistes contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04620477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Lee Johnson, The Paintings of Eugène Delacroix, a Critical catalogue, Fourth Supplement and Reprint of Third Supplement, Oxford and New York, Oxford University Press, 2002, 354 p. Beth S. Wright (ed.), The Cambridge Companion to Delacroix, Cambridge and New York, Cambridge University Press, 2001, 240 p. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 26-27, pp.414-420. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rh19.780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction et édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international de traductologie ALLHiS n. 5 : Traduction et édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Béchard-Léauté et Pascaline Nicou, Nov 2023, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction selon les termes du rythme d'Henri Meschonnic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international de traductologie ALLHiS n. 4 : La traduction théâtrale et poétique, une question de rythme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Béchard-Léauté et Pascaline Nicou, May 2022, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction du livre d'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international de traductologie ALLHiS n. 3 : Arts et traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Béchard-Léauté et Pascaline Nicou, Nov 2021, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MÉDIATISER LE LIVRE D'ARTISTE EN BIBLIOTHÈQUE : DÉFIS ET ENJEUX POUR UN PATRIMOINE VIVANT ET SENSIBLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MÉDIATISER LE LIVRE D'ARTISTE EN BIBLIOTHÈQUE : DÉFIS ET ENJEUX POUR UN PATRIMOINE VIVANT ET SENSIBLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Béchard-Léauté, Feb 2021, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragmentation, dissociation et négociation dans la traduction des écrits sur l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La traduction des classiques n. 2 : traduire les écrits sur l'Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Béchard-Léauté et Pascaline Nicou, Nov 2020, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction des classiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Nicou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international de traductologie n. 1 : La traduction des classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Béchard-Léauté et Pascaline Nicou, Dec 2019, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexique multilingue de la mobilité étudiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Maria Frejaville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaèle Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Guedes de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDUCatt Università Cattolica, 2023, 9791255351702</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voix d'outre-tombe. L'espace et l'objet funéraires comme sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 9782313006504</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction comme source de création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Béchard-Léauté. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemins de tr@verse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 5, 2018, Les Cahiers d'ALLHiS, Anne Béchard-Léauté, ISBN 978-2-313-00584-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanley William Hayter : Les nouveaux gestes de la gravure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Tuot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">39, pp.47-66, 2018, ISBN 978-2-313-00650-4. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/interfaces.486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livre d'artiste depuis 1980 en France et au Royaume-Uni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Béchard-Léauté et Valentine Oncins. Presses universitaires de Saint-Etienne, 2014, ISBN 9782862726588, 2862726583</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colour in Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gage, John</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Gourraud-Beyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thames &amp; Hudson, 2009, ‎ 978-2878113259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pontivy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Mémoire en images, 9782842530471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la manière de Doyle et Beckett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabienne Guirao. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles 2017-2021 L'Art et la manière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUSE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-86272-771-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04608556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éclairage sur les historiennes de l'art réfugiées du nazisme en Grande-Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dualé Christine; Anne-Lise Marin-Lamellet; Marlène Barroso-Fontanel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’invisibilité à la visibilité : représentations des marges diasporiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’album à l’animation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Dutel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liens entre films animés, bandes dessinées et livres illustrés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2022, ISBN : 978-2-14-030576-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaking in Tongues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Tuot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le feu à l'oeuvre dans la création contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Saint-Étienne - PUSE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 121-131, 2018, 978-2-86272-706-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04620357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’approche spatiale de l’architecture chez Nikolaus Pevsner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémi Digonnet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inhabiting Language, Constructing Language / Habiter la langue, construire la langue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 41, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 173-184, 2017, Gramm-R, études de linguistique française, 9782807602618</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04620411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cabinets de curiosités, source d’inspiration de l’art contemporain et du livre d’artiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicia Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dumas, Felicia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francophonie et curiosité(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 15-30, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04620378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Book to Sculptural Object in the Work of Georgia Russell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Oncins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Galerie Karsten Greve. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Georgia Russell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Galerie Karsten Greve, 2014, 9783940824585, 3940824585</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04620317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction dans la théorie du rythme selon Henri Meschonnic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michèle Bigot; Pierre Sadoulet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rythme, langue, discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Lambert-Lucas, p. 207-220, 2012, 978-2-35935-029-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04620492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation de marque-pages en provenance de Bristol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacquie Barral. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Art de la pause : Ralenti, suspens, retrait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUSE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Arts, 978-2-86272-610-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04620464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les silences du traducteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Lloze; Valentine Oncins. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Silence et le Livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUSE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Arts, 978-2-86272-554-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04620442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarques sur l'histoire de l'histoire de l'art.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Barbillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-René Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicole Picot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts en bibliothèques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du cercle de la librairie, p. 15-34, 2003, Collection Bibliothèques, 978-2-7654-0850-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04620549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livre d'artiste depuis 1980 en France et au Royaume-Uni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couleur and Culture, de John Gage, trad. en collab. avec Sophie Schvalberg, Thames and Hudson, Paris, 2008, rééd. 2009 et 2010, 340 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gage, John</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gombrich : l’essentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chagall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04608675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Art nouveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une science du mythe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martín Chambi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04608662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Goldin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04608642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Atget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04608617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walker Evans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04608635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Somm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kraft, Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landert, Markus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livres d'artistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Ginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Tuot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface : les sculptures de Michel Kostakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nostos / Nosos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Humument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAR, Livres d’artistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04620529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A LAST SLATA ATSAL, Petit Atlas des irritations du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAR, Livres d’artistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04620540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huckleberry Dick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAR, Livres d’artistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04620533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Contribution of Émigré Art Historians to the British Art World after 1933</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Art and art history. University of Cambridge, 1999. English. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04608824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId87"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne Béchard-Léauté </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en Etudes anglophones, Université Jean Monnet, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Béchard-Léauté est maître de conférences en Civilisation britannique à l’université Jean Monnet de Saint-Etienne. Elle co-dirige le Master 2 professionnel édition d’art / livre d’artiste depuis 2007 et enseigne principalement la civilisation britannique, l'histoire de l'art du Royaume-Uni et la traduction.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis ses recherches en historiographie de l’histoire de l’art (Ph.D. de l’université de Cambridge, 1999) elle s’intéresse aux phénomènes d’interculturalité dans l'art, le design et l’édition d’art. Elle étudie également l’interface entre les langues et les arts et a traduit de nombreux ouvrages d’histoire de l’art, principalement pour les éditions Phaidon et Thames & Hudson.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Russell’s Scalpelled Books as Visual Metaphors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces : image, texte, language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43, pp.113-121. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/interfaces.936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanley William Hayter : Les nouveaux gestes de la gravure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Tuot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces : image, texte, language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39, pp.47-66. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/interfaces.486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04620346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif photo-topographique de William Boyd dans Nat Tate. Artiste américain 1928-1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (319), p. 215-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04620521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imaginaire linguistique et culturel des livres-sculptures de Georgia Russell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstudia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, "Image, Imaginaire, Représentation"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04620302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions de méthodes chez Nikolaus Pevsner et Erwin Panofsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspective : actualité en histoire de l’art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1, p. 168-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04620501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions of method: Nikolaus Pevsner and Erwin Panofsky in two new monographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspective - la revue de l'INHA : actualités de la recherche en histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1, pp.168-175. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/perspective.1980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Affaire Nat Tate, Petite fable moderne sur la mystification dans le monde de l’art contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d’ALLHiS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1, p. 127-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04620511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bodman et Tom Sowden : A Manifesto for the Book</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SO MULTIPLES - Revue française sur les éditions d'artistes contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04620477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Lee Johnson, The Paintings of Eugène Delacroix, a Critical catalogue, Fourth Supplement and Reprint of Third Supplement, Oxford and New York, Oxford University Press, 2002, 354 p. Beth S. Wright (ed.), The Cambridge Companion to Delacroix, Cambridge and New York, Cambridge University Press, 2001, 240 p. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 26-27, pp.414-420. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rh19.780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction et édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international de traductologie ALLHiS n. 5 : Traduction et édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Béchard-Léauté et Pascaline Nicou, Nov 2023, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction selon les termes du rythme d'Henri Meschonnic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international de traductologie ALLHiS n. 4 : La traduction théâtrale et poétique, une question de rythme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Béchard-Léauté et Pascaline Nicou, May 2022, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction du livre d'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international de traductologie ALLHiS n. 3 : Arts et traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Béchard-Léauté et Pascaline Nicou, Nov 2021, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MÉDIATISER LE LIVRE D'ARTISTE EN BIBLIOTHÈQUE : DÉFIS ET ENJEUX POUR UN PATRIMOINE VIVANT ET SENSIBLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MÉDIATISER LE LIVRE D'ARTISTE EN BIBLIOTHÈQUE : DÉFIS ET ENJEUX POUR UN PATRIMOINE VIVANT ET SENSIBLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Béchard-Léauté, Feb 2021, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragmentation, dissociation et négociation dans la traduction des écrits sur l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La traduction des classiques n. 2 : traduire les écrits sur l'Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Béchard-Léauté et Pascaline Nicou, Nov 2020, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction des classiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Nicou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international de traductologie n. 1 : La traduction des classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Béchard-Léauté et Pascaline Nicou, Dec 2019, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexique multilingue de la mobilité étudiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Maria Frejaville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaèle Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Guedes de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDUCatt Università Cattolica, 2023, 9791255351702</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voix d'outre-tombe. L'espace et l'objet funéraires comme sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 9782313006504</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanley William Hayter : Les nouveaux gestes de la gravure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Tuot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">39, pp.47-66, 2018, ISBN 978-2-313-00650-4. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/interfaces.486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction comme source de création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Béchard-Léauté. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemins de tr@verse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 5, 2018, Les Cahiers d'ALLHiS, Anne Béchard-Léauté, ISBN 978-2-313-00584-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livre d'artiste depuis 1980 en France et au Royaume-Uni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Béchard-Léauté et Valentine Oncins. Presses universitaires de Saint-Etienne, 2014, ISBN 9782862726588, 2862726583</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colour in Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gage, John</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Gourraud-Beyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thames &amp; Hudson, 2009, ‎ 978-2878113259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pontivy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Mémoire en images, 9782842530471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la manière de Doyle et Beckett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabienne Guirao. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles 2017-2021 L'Art et la manière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUSE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-86272-771-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04608556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éclairage sur les historiennes de l'art réfugiées du nazisme en Grande-Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dualé Christine; Anne-Lise Marin-Lamellet; Marlène Barroso-Fontanel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’invisibilité à la visibilité : représentations des marges diasporiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’album à l’animation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Dutel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liens entre films animés, bandes dessinées et livres illustrés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2022, ISBN : 978-2-14-030576-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaking in Tongues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Tuot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le feu à l'oeuvre dans la création contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Saint-Étienne - PUSE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 121-131, 2018, 978-2-86272-706-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04620357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’approche spatiale de l’architecture chez Nikolaus Pevsner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémi Digonnet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inhabiting Language, Constructing Language / Habiter la langue, construire la langue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 41, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 173-184, 2017, Gramm-R, études de linguistique française, 9782807602618</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04620411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cabinets de curiosités, source d’inspiration de l’art contemporain et du livre d’artiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicia Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dumas, Felicia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francophonie et curiosité(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 15-30, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04620378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Book to Sculptural Object in the Work of Georgia Russell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Oncins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Galerie Karsten Greve. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Georgia Russell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Galerie Karsten Greve, 2014, 9783940824585, 3940824585</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04620317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction dans la théorie du rythme selon Henri Meschonnic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michèle Bigot; Pierre Sadoulet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rythme, langue, discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Lambert-Lucas, p. 207-220, 2012, 978-2-35935-029-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04620492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation de marque-pages en provenance de Bristol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacquie Barral. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Art de la pause : Ralenti, suspens, retrait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUSE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Arts, 978-2-86272-610-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04620464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les silences du traducteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Lloze; Valentine Oncins. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Silence et le Livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUSE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Arts, 978-2-86272-554-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04620442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarques sur l'histoire de l'histoire de l'art.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Barbillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-René Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicole Picot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts en bibliothèques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du cercle de la librairie, p. 15-34, 2003, Collection Bibliothèques, 978-2-7654-0850-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04620549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livre d'artiste depuis 1980 en France et au Royaume-Uni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couleur and Culture, de John Gage, trad. en collab. avec Sophie Schvalberg, Thames and Hudson, Paris, 2008, rééd. 2009 et 2010, 340 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gage, John</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gombrich : l’essentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chagall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04608675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Art nouveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une science du mythe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martín Chambi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04608662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Goldin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04608642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Atget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04608617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walker Evans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04608635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Somm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kraft, Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landert, Markus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livres d'artistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Ginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Tuot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface : les sculptures de Michel Kostakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nostos / Nosos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A LAST SLATA ATSAL, Petit Atlas des irritations du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAR, Livres d’artistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04620540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huckleberry Dick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAR, Livres d’artistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04620533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Humument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAR, Livres d’artistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04620529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Contribution of Émigré Art Historians to the British Art World after 1933</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Béchard-Léauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Art and art history. University of Cambridge, 1999. English. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04608824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId87"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948996v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne B&#233;chard-L&#233;aut&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interfaces.936" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04620346v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tuot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interfaces.486" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04620521v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04620302v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04620511v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04620501v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949009v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/perspective.1980" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04620477v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614731v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.780" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610175v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610171v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610166v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158049v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610151v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610164v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Nicou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608592v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Frejaville" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#232;le Dumont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Guedes de Oliveira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761519v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel de Souza" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610194v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/chemins-de-traverse.fr/universitaire/accueil/cahiers-dallhis/cahiers-dallhis-n5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949096v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609148v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612725v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gage, John" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gourraud-Beyron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609523v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves L&#233;aut&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-sutton.fr/livre-pontivy-9782842530471-55467.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04608556v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-st-etienne.fr/fr/service-des-publications.html" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608467v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608424v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04620357v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04620411v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/series/grammr" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04620378v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicia Dumas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04620317v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Oncins" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04620492v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04620464v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04620442v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/collections/arts-xx-xxi/anciennement-arts.html" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04620549v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barbillon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Ren&#233; Martin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608806v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608787v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608778v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608773v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04608675v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608770v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608795v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Kelley" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04608662v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04608642v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04608617v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04608635v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626268v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kraft, Martin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landert, Markus" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745943v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ginot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622811v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04620529v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04620540v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04620533v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04608824v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948996v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne B&#233;chard-L&#233;aut&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interfaces.936" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04620346v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tuot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interfaces.486" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04620521v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04620302v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04620501v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949009v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/perspective.1980" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04620511v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04620477v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614731v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.780" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610175v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610171v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610166v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158049v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610151v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610164v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Nicou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608592v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Frejaville" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#232;le Dumont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Guedes de Oliveira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761519v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel de Souza" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949096v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610194v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/chemins-de-traverse.fr/universitaire/accueil/cahiers-dallhis/cahiers-dallhis-n5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609148v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612725v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gage, John" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gourraud-Beyron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609523v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves L&#233;aut&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-sutton.fr/livre-pontivy-9782842530471-55467.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04608556v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-st-etienne.fr/fr/service-des-publications.html" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608467v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608424v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04620357v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04620411v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/series/grammr" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04620378v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicia Dumas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04620317v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Oncins" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04620492v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04620464v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04620442v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/collections/arts-xx-xxi/anciennement-arts.html" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04620549v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barbillon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Ren&#233; Martin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608806v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608787v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608778v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608773v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04608675v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608770v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608795v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Kelley" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04608662v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04608642v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04608617v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04608635v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626268v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kraft, Martin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landert, Markus" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745943v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ginot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622811v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04620540v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04620533v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04620529v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04608824v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>