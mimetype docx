--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -1595,213 +1595,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03509760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partitioning tree-shaped task graphs for distributed platforms with limited memory</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quand des erreurs se produisent dans les supercalculateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Loris Marchal</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Jongwane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interstices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03024579v1</w:t>
+                <w:t xml:space="preserve">hal-02490956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand des erreurs se produisent dans les supercalculateurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Partitioning tree-shaped task graphs for distributed platforms with limited memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changjiang Gou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joanna Jongwane</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interstices</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (7), pp.1533 - 1544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPDS.2020.2971200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02490956v1</w:t>
+                <w:t xml:space="preserve">hal-03024579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-scheduling HPC workloads on cache-partitioned CMP platforms</w:t>
               </w:r>
@@ -2041,395 +2041,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02082369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-scheduling Amdahl applications on cache-partitioned systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reducing the energy consumption of large scale computing systems through combined shutdown policies with multiple constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sicheng Dai</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Raïs</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 32 (1), pp.123-138. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1094342017710806⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 32 (1), pp.176-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1094342017714530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01670137v1</w:t>
+                <w:t xml:space="preserve">hal-01557025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing the energy consumption of large scale computing systems through combined shutdown policies with multiple constraints</w:t>
+                <w:t xml:space="preserve">Multi-level checkpointing and silent error detection for linear workflows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Issam Raïs</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Cavelan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongyang Sun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1094342017714530⟩</w:t>
+              <w:t xml:space="preserve">Journal of computational science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28, pp.398-415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jocs.2017.03.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01557025v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-level checkpointing and silent error detection for linear workflows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-scheduling Amdahl applications on cache-partitioned systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Aupy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sicheng Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Padma Raghavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of computational science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 28, pp.398-415. </w:t>
+              <w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (1), pp.123-138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jocs.2017.03.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1094342017710806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02082408v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coping with silent and fail-stop errors at scale by combining replication and checkpointing</w:t>
               </w:r>
@@ -2543,1058 +2543,1058 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02082389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilient co-scheduling of malleable applications</w:t>
+                <w:t xml:space="preserve">Towards Optimal Multi-Level Checkpointing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Loïc Pottier</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Cavelan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Le Fèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongyang Sun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 66 (7), pp.1212-1226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1094342017704979⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TC.2016.2643660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01670153v1</w:t>
+                <w:t xml:space="preserve">hal-02082416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Optimal Multi-Level Checkpointing</w:t>
+                <w:t xml:space="preserve">Efficient checkpoint/verification patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valentin Le Fèvre</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saurabh K. Raina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hongyang Sun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TC.2016.2643660⟩</w:t>
+              <w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (1), pp.52-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1094342015594531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082416v1</w:t>
+                <w:t xml:space="preserve">ensl-01252342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient checkpoint/verification patterns</w:t>
+                <w:t xml:space="preserve">Resilient co-scheduling of malleable applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Saurabh K. Raina</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 31 (1), pp.52-65. </w:t>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1094342015594531⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1094342017704979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-01252342v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-scheduling algorithms for high-throughput workload execution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manu Shantharam</w:t>
+                <w:t xml:space="preserve">Coping with recall and precision of soft error detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Bautista-Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Cavelan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Padma Raghavan</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongyang Sun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Scheduling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10951-015-0445-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 98, pp.8-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpdc.2016.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01252366v1</w:t>
+                <w:t xml:space="preserve">hal-01354888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation Algorithms for Energy, Reliability, and Makespan Optimization Problems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimizing memory allocation for multi stage scheduling including setup times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Coqblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nicod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Rehn-Sonigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parallel Processing Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Scheduling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (6), pp.641-658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10951-015-0437-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01252333v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coping with recall and precision of soft error detectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leonardo Bautista-Gomez</w:t>
+                <w:t xml:space="preserve">Approximation Algorithms for Energy, Reliability, and Makespan Optimization Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Aupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hongyang Sun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Parallel Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Parallel Processing Letters, 26 (01), pp.23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01354888v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01252333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing memory allocation for multi stage scheduling including setup times</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Checkpointing Strategies for Scheduling Computational Workflows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Aupy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronika Rehn-Sonigo</w:t>
+                <w:t xml:space="preserve">Henri Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Scheduling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 19 (6), pp.641-658. </w:t>
+              <w:t xml:space="preserve">International Journal of Networking and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.2-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10951-015-0437-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15803/ijnc.6.1_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02082773v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Checkpointing Strategies for Scheduling Computational Workflows</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing General-Purpose Algorithms to Cope with Fail-Stop and Silent Errors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Henri Casanova</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Cavelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongyang Sun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Networking and Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15803/ijnc.6.1_2⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Parallel Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (2), pp.1-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2897189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354874v1</w:t>
+                <w:t xml:space="preserve">hal-01358146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing General-Purpose Algorithms to Cope with Fail-Stop and Silent Errors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-scheduling algorithms for high-throughput workload execution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Aupy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manu Shantharam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hongyang Sun</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Padma Raghavan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Parallel Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 3 (2), pp.1-36. </w:t>
+              <w:t xml:space="preserve">Journal of Scheduling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Journal of Scheduling, 19 (6), pp.627-640. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2897189⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10951-015-0445-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01358146v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01252366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power-aware replica placement in tree networks with multiple servers per client</w:t>
               </w:r>
@@ -3795,837 +3795,837 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01090232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability and performance optimization of pipelined real-time systems</w:t>
+                <w:t xml:space="preserve">A Survey of Pipelined Workflow Scheduling: Models and Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Dufossé</w:t>
+                <w:t xml:space="preserve">Umit V. Catalyurek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Girault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Robert</w:t>
+                <w:t xml:space="preserve">Erik Saule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 73 (6), pp.851-865. </w:t>
+              <w:t xml:space="preserve">ACM Computing Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 45 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpdc.2013.02.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2501654.2501664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00926123v1</w:t>
+                <w:t xml:space="preserve">hal-00926178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static strategies for worksharing with unrecoverable interruptions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reclaiming the energy of a schedule: models and algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Aupy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dufossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory of Computing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 53 (3), pp.386-423. </w:t>
+              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25, pp.1505-1523. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00224-012-9426-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cpe.2889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00763321v1</w:t>
+                <w:t xml:space="preserve">hal-00763388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Survey of Pipelined Workflow Scheduling: Models and Algorithms</w:t>
+                <w:t xml:space="preserve">Assessing the performance of energy-aware mappings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Umit V. Catalyurek</w:t>
+                <w:t xml:space="preserve">Rami Melhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Renaud-Goud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erik Saule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Computing Surveys</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 45 (4), </w:t>
+              <w:t xml:space="preserve">Parallel Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2501654.2501664⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0129626413400033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00926178v1</w:t>
+                <w:t xml:space="preserve">hal-00926105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reclaiming the energy of a schedule: models and algorithms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computing the throughput of probabilistic and replicated streaming applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fanny Dufossé</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Algorithmica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 69 (4), pp.925-957</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00763388v1</w:t>
+                <w:t xml:space="preserve">hal-00800083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing the throughput of probabilistic and replicated streaming applications</w:t>
+                <w:t xml:space="preserve">Scheduling linear chain streaming applications on heterogeneous systems with failures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Gaujal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Robert</w:t>
+                <w:t xml:space="preserve">Alexandru Dobrila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nicod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithmica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (5), pp.1140-1151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.future.2012.12.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00800083v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the performance of energy-aware mappings</w:t>
+                <w:t xml:space="preserve">Reliability and performance optimization of pipelined real-time systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paul Renaud-Goud</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dufossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parallel Processing Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0129626413400033⟩</w:t>
+              <w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 73 (6), pp.851-865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpdc.2013.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00926105v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling linear chain streaming applications on heterogeneous systems with failures</w:t>
+                <w:t xml:space="preserve">Static strategies for worksharing with unrecoverable interruptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Nicod</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Philippe</w:t>
+                <w:t xml:space="preserve">Arnold Rosenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 29 (5), pp.1140-1151. </w:t>
+              <w:t xml:space="preserve">Theory of Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 53 (3), pp.386-423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.future.2012.12.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00224-012-9426-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00926146v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00763321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping filtering streaming applications</w:t>
               </w:r>
@@ -4637,51 +4637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kunal Agrawal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dufossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4851,187 +4851,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00653477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Models and complexity results for performance and energy optimization of concurrent streaming applications</w:t>
+                <w:t xml:space="preserve">Static worksharing strategies for heterogeneous computers with unrecoverable interruptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnold Rosenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 25 (3), pp.261-273. </w:t>
+              <w:t xml:space="preserve">Parallel Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 37 (8), pp.365-378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1094342011414742⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.parco.2010.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00945067v1</w:t>
+                <w:t xml:space="preserve">hal-00945070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resource allocation strategies for multiple concurrent in-network stream processing applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Rehn-Sonigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5200,390 +5213,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00574555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static worksharing strategies for heterogeneous computers with unrecoverable interruptions</w:t>
+                <w:t xml:space="preserve">Resource allocation strategies for constructive in-network stream processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Rehn-Sonigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parallel Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 37 (8), pp.365-378. </w:t>
+              <w:t xml:space="preserve">International Journal of Foundations of Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22 (3), pp.621-638. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.parco.2010.03.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S012905411100826X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00945070v1</w:t>
+                <w:t xml:space="preserve">hal-00945069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resource allocation strategies for constructive in-network stream processing</w:t>
+                <w:t xml:space="preserve">Mapping workflow applications with types on heterogeneous specialized platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yves Robert</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Dobrila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nicod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Foundations of Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 22 (3), pp.621-638. </w:t>
+              <w:t xml:space="preserve">Parallel Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S012905411100826X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.parco.2010.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00945069v1</w:t>
+                <w:t xml:space="preserve">hal-00560509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping workflow applications with types on heterogeneous specialized platforms</w:t>
+                <w:t xml:space="preserve">Models and complexity results for performance and energy optimization of concurrent streaming applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Nicod</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Renaud-Goud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parallel Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (3), pp.261-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1094342011414742⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.parco.2010.12.001⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00560509v1</w:t>
+                <w:t xml:space="preserve">hal-00945067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexity results for throughput and latency optimization of replicated and data-parallel workflows</w:t>
               </w:r>
@@ -5900,583 +5900,583 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00786249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-criteria scheduling of pipeline workflows (and application to the JPEG encoder)</w:t>
+                <w:t xml:space="preserve">Contention awareness and fault tolerant scheduling for precedence constrained tasks in heterogeneous systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Veronika Rehn-Sonigo</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Hakem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parallel Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 35 (2), pp.83-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.parco.2008.11.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1094342009104009⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00980694v1</w:t>
+                <w:t xml:space="preserve">hal-00980693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contention awareness and fault tolerant scheduling for precedence constrained tasks in heterogeneous systems</w:t>
+                <w:t xml:space="preserve">On the complexity of mapping linear chain applications onto heterogeneous platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mourad Hakem</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parallel Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 35 (2), pp.83-108. </w:t>
+              <w:t xml:space="preserve">Parallel Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (3), pp.383-397. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.parco.2008.11.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0129626409000298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00980693v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00786381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the complexity of mapping linear chain applications onto heterogeneous platforms</w:t>
+                <w:t xml:space="preserve">Multi-criteria scheduling of pipeline workflows (and application to the JPEG encoder)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Thierry</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Kosch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Rehn-Sonigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parallel Processing Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 (2), pp.171-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1094342009104009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0129626409000298⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00786381v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00980694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping pipeline skeletons onto heterogeneous platforms</w:t>
+                <w:t xml:space="preserve">Replica placement and access policies in tree networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Rehn-Sonigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 68 (6), pp.790-808. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 19 (12), pp.1614-1627. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpdc.2007.11.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TPDS.2008.25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00803477v1</w:t>
+                <w:t xml:space="preserve">hal-00803475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Replica placement and access policies in tree networks</w:t>
+                <w:t xml:space="preserve">Mapping pipeline skeletons onto heterogeneous platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Veronika Rehn-Sonigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 68 (6), pp.790-808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpdc.2007.11.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPDS.2008.25⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00803475v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memory Efficient Kronecker algorithms with applications to the modelling of parallel systems</w:t>
               </w:r>
@@ -6551,338 +6551,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00804404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the performance of pipeline-structured parallel programs with skeletons and process algebra</w:t>
+                <w:t xml:space="preserve">Réseaux d'automates stochastiques à temps discret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jane Hillston</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Plateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William J. Stewart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scalable Computing : Practice and Experience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 6 (4), pp.1-16</w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 24 (2-3), pp.229--248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00807016v1</w:t>
+                <w:t xml:space="preserve">hal-00807015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux d'automates stochastiques à temps discret</w:t>
+                <w:t xml:space="preserve">Scheduling skeleton-based grid applications using PEPA and NWS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">William J. Stewart</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murray Cole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Gilmore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Hillston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 24 (2-3), pp.229--248</w:t>
+              <w:t xml:space="preserve">The Computer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Special issue on Grid Performability Modelling and Measurement, 48 (3), pp.369--378</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807015v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling skeleton-based grid applications using PEPA and NWS</w:t>
+                <w:t xml:space="preserve">Evaluating the performance of pipeline-structured parallel programs with skeletons and process algebra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murray Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Gilmore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Hillston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Computer Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Special issue on Grid Performability Modelling and Measurement, 48 (3), pp.369--378</w:t>
+              <w:t xml:space="preserve">Scalable Computing : Practice and Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 6 (4), pp.1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00807023v1</w:t>
+                <w:t xml:space="preserve">hal-00807016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aggregation of Stochastic Automata Networks with replicas</w:t>
               </w:r>
@@ -7862,510 +7862,549 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04767107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic Performance and Energy Consumption of SLACK</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">When to checkpoint at the end of a fixed-length reservation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Barbut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Cyrille Heam</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Par</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fault Tolerance for HPC at eXtreme Scales (FTXS) Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Denver, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04397726v1</w:t>
+                <w:t xml:space="preserve">hal-04215554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When to checkpoint at the end of a fixed-length reservation?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Barbut</w:t>
+                <w:t xml:space="preserve">Risk-Aware Scheduling Algorithms for Variable Capacity Resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Perotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaojie Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajini Wijayawardana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fault Tolerance for HPC at eXtreme Scales (FTXS) Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PMBS Workshop - SC-W 2023: Workshops of The International Conference on High Performance Computing, Network, Storage, and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Denver, CO, United States. pp.1306-1315, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3624062.3624194⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04215554v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk-Aware Scheduling Algorithms for Variable Capacity Resources</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Asymptotic Performance and Energy Consumption of SLACK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Claude Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Elghazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Cyrille Heam</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PMBS Workshop - SC-W 2023: Workshops of The International Conference on High Performance Computing, Network, Storage, and Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Denver, CO, United States. pp.1306-1315, </w:t>
+              <w:t xml:space="preserve">Euro-Par</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Limassol, Cyprus. pp.81-95, </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3624062.3624194⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-39698-4_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04397574v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Tree-shaped Workflows on Memory-heterogeneous Architectures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Checkpointing à la Young/Daly: An Overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yishu Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Int. Workshop on Algorithms, Models and Tools for Parallel Computing on Heterogeneous Platforms (HeteroPar)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IC3 2022 - 2022 Fourteenth International Conference on Contemporary Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Noida, India. pp.701-710, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3549206.3549328⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03921445v1</w:t>
+                <w:t xml:space="preserve">hal-03830322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online Scheduling of Moldable Task Graphs under Common Speedup Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8397,234 +8436,195 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongyang Sun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPP 2022 - 51st International Conference on Parallel Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Bordeaux, France. pp.1-11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3545008.3545049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03778405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Checkpointing à la Young/Daly: An Overview</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping Tree-shaped Workflows on Memory-heterogeneous Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Kulagina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henning Meyerhenke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC3 2022 - 2022 Fourteenth International Conference on Contemporary Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th Int. Workshop on Algorithms, Models and Tools for Parallel Computing on Heterogeneous Platforms (HeteroPar)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Glasgow, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3549206.3549328⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03830322v1</w:t>
+                <w:t xml:space="preserve">hal-03921445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shelf schedules for independent moldable tasks to minimize the energy consumption</w:t>
+                <w:t xml:space="preserve">Update on the Asymptotic Optimality of LPT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Claude Canon</w:t>
@@ -8642,106 +8642,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Elghazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Cyrille Heam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SBAC-PAD 2021 - IEEE 33rd International Symposium on Computer Architecture and High Performance Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Belo Horizonte, Brazil. pp.1-11, </w:t>
+              <w:t xml:space="preserve">Euro-Par 2021 - 27th International European Conference on Parallel and Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Lisbon, Portugal. pp.1-14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SBAC-PAD53543.2021.00024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-85665-6_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03509709v1</w:t>
+                <w:t xml:space="preserve">hal-03509666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Update on the Asymptotic Optimality of LPT</w:t>
+                <w:t xml:space="preserve">Shelf schedules for independent moldable tasks to minimize the energy consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Claude Canon</w:t>
@@ -8759,1089 +8759,1089 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Elghazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Cyrille Heam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Par 2021 - 27th International European Conference on Parallel and Distributed Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Lisbon, Portugal. pp.1-14, </w:t>
+              <w:t xml:space="preserve">SBAC-PAD 2021 - IEEE 33rd International Symposium on Computer Architecture and High Performance Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Belo Horizonte, Brazil. pp.1-11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-85665-6_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SBAC-PAD53543.2021.00024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03509666v1</w:t>
+                <w:t xml:space="preserve">hal-03509709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max-stretch minimization on an edge-cloud platform</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reliable and energy-aware mapping of streaming series-parallel applications onto hierarchical platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changjiang Gou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Robert</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingsong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tongquan Wei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPDPS 2021 - IEEE International Parallel and Distributed Processing Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SBAC-PAD 2020 - IEEE 32nd International Symposium on Computer Architecture and High Performance Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Porto, Portugal. pp.1-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03509637v1</w:t>
+                <w:t xml:space="preserve">hal-03024594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Comparison of Resilient Scheduling Heuristics for Parallel Jobs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving mapping for sparse direct solvers: A trade-off between data locality and load balancing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changjiang Gou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Al Zoobi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Faverge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APDCM 2020 - Workshop on Advances in Parallel and Distributed Computational Models (colocated with IPDPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, New Orleans, LA, United States. pp.1-27</w:t>
+              <w:t xml:space="preserve">EuroPar 2020 - 26th International European Conference on Parallel and Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Warsaw / Virtual, Poland. pp.1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03029842v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02973315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliable and energy-aware mapping of streaming series-parallel applications onto hierarchical platforms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resilient Scheduling of Moldable Jobs on Failure-Prone Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Le Fèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Perotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Padma Raghavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SBAC-PAD 2020 - IEEE 32nd International Symposium on Computer Architecture and High Performance Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Porto, Portugal. pp.1-11</w:t>
+              <w:t xml:space="preserve">CLUSTER 2020 - IEEE International Conference on Cluster Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Kobe, Japan. pp.1-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03024594v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03028773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving mapping for sparse direct solvers: A trade-off between data locality and load balancing</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design and Comparison of Resilient Scheduling Heuristics for Parallel Jobs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Le Fèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Padma Raghavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongyang Sun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroPar 2020 - 26th International European Conference on Parallel and Distributed Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Warsaw / Virtual, Poland. pp.1-16</w:t>
+              <w:t xml:space="preserve">APDCM 2020 - Workshop on Advances in Parallel and Distributed Computational Models (colocated with IPDPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, New Orleans, LA, United States. pp.1-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02973315v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilient Scheduling of Moldable Jobs on Failure-Prone Platforms</w:t>
+                <w:t xml:space="preserve">Max-stretch minimization on an edge-cloud platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Padma Raghavan</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Elghazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLUSTER 2020 - IEEE International Conference on Cluster Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IPDPS 2021 - IEEE International Parallel and Distributed Processing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Portland, Oregon, United States. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPS49936.2021.00086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03028773v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03509637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Replication Is More Efficient Than You Think</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is Acyclic Directed Graph Partitioning Effective for Locality-Aware Scheduling?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yusuf M. Özkaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yves Robert</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ümit V. Çatalyürek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SC 2019 - International Conference for High Performance Computing, Networking, Storage, and Analysis (SC'19)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PPAM 2019 - 13th International Conference on Parallel Processing and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Bialystok, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02273142v1</w:t>
+                <w:t xml:space="preserve">hal-02273122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Acyclic Directed Graph Partitioning Effective for Locality-Aware Scheduling?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A scalable clustering-based task scheduler for homogeneous processors using DAG partitioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yusuf M. Özkaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bora Uçar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yusuf M. Özkaya</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
+                <w:t xml:space="preserve">Julien Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ümit V. Çatalyürek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PPAM 2019 - 13th International Conference on Parallel Processing and Applied Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IPDPS 2019 - 33rd IEEE International Parallel &amp; Distributed Processing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil. pp.155-165, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPS.2019.00026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02273122v1</w:t>
+                <w:t xml:space="preserve">hal-02082794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A scalable clustering-based task scheduler for homogeneous processors using DAG partitioning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Replication Is More Efficient Than You Think</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Herrmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ümit V. Çatalyürek</w:t>
+                <w:t xml:space="preserve">Thomas Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Le Fèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPDPS 2019 - 33rd IEEE International Parallel &amp; Distributed Processing Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil. pp.155-165, </w:t>
+              <w:t xml:space="preserve">SC 2019 - International Conference for High Performance Computing, Networking, Storage, and Analysis (SC'19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Denver, United States. pp.1-14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPDPS.2019.00026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3295500.3356171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082794v1</w:t>
+                <w:t xml:space="preserve">hal-02273142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building the Table of Energy and Power Leverages for Energy Efficient Large Scale Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Raïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Boutigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10107,321 +10107,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01929927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A performance model to execute workflows on high-bandwidth-memory architectures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-scheduling HPC workloads on cache-partitioned CMP platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Aupy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Swann Perarnau</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Goglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPP 2018 - 47th International Conference on Parallel Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Cluster 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Belfast, United Kingdom. pp.335-345</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01798726v1</w:t>
+                <w:t xml:space="preserve">hal-01874154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-scheduling HPC workloads on cache-partitioned CMP platforms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A performance model to execute workflows on high-bandwidth-memory architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brice Goglin</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swann Perarnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Cluster 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICPP 2018 - 47th International Conference on Parallel Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Eugene, OR, United States. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3225058.3225110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874154v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting the Table of Energy and Power Leverages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Raïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10574,877 +10574,877 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01963655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying the Right Replication Level to Detect and Correct Silent Errors at Scale</w:t>
+                <w:t xml:space="preserve">Shutdown Policies with Power Capping for Large Scale Computing Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Raïs</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 Workshop on Fault-Tolerance for HPC at Extreme Scale FTXS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Washington DC, United States. pp.31-38, </w:t>
+              <w:t xml:space="preserve">Euro-Par: International European Conference on Parallel and Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Santiago de Compostela, Spain. pp.134 - 146, </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3086157.3086162⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/COMST.2016.2545109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082907v1</w:t>
+                <w:t xml:space="preserve">hal-01589555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Checkpointing Period with Replicated Execution on Heterogeneous Platforms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-scheduling algorithms for cache-partitioned systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Aupy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valentin Le Fèvre</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Padma Raghavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 Workshop on Fault-Tolerance for HPC at Extreme Scale FTXS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Washington, United States. pp.9-16, </w:t>
+              <w:t xml:space="preserve"> APDCM 2017 - 19th Workshop on Advances in Parallel and Distributed Computational Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Orlando (FL), United States. pp.1-10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3086157.3086165⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IPDPSW.2017.60⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082847v1</w:t>
+                <w:t xml:space="preserve">hal-01654660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-scheduling algorithms for cache-partitioned systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identifying the Right Replication Level to Detect and Correct Silent Errors at Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Loïc Pottier</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Cavelan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cappello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Padma Raghavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> APDCM 2017 - 19th Workshop on Advances in Parallel and Distributed Computational Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Orlando (FL), United States. pp.1-10, </w:t>
+              <w:t xml:space="preserve">2017 Workshop on Fault-Tolerance for HPC at Extreme Scale FTXS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Washington DC, United States. pp.31-38, </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPDPSW.2017.60⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3086157.3086162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01654660v1</w:t>
+                <w:t xml:space="preserve">hal-02082907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shutdown Policies with Power Capping for Large Scale Computing Systems</w:t>
+                <w:t xml:space="preserve">Optimal Checkpointing Period with Replicated Execution on Heterogeneous Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Issam Raïs</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Cavelan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Le Fèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Par: International European Conference on Parallel and Distributed Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Santiago de Compostela, Spain. pp.134 - 146, </w:t>
+              <w:t xml:space="preserve">2017 Workshop on Fault-Tolerance for HPC at Extreme Scale FTXS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Washington, United States. pp.9-16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/COMST.2016.2545109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3086157.3086165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01589555v1</w:t>
+                <w:t xml:space="preserve">hal-02082847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Analysis of the Feasibility of Energy Harvesting with Thermoelectric Generators on Petascale and Exascale Systems</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resilient application co-scheduling with processor redistribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Optimization of Energy Efficient HPC &amp; Distributed Systems (OPTIM) in conjunction with HPCS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">International Conference on Parallel Processing (ICPP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01348554v1</w:t>
+                <w:t xml:space="preserve">hal-01354863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A different re-execution speed can help</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Analysis of the Feasibility of Energy Harvesting with Thermoelectric Generators on Petascale and Exascale Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Raïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hongyang Sun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop on Power-aware Algorithms, Systems, and Architectures (PASA'16), held in conjunction with ICPP 2016, the 45th International Conference on Parallel Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Philadelphia, United States</w:t>
+              <w:t xml:space="preserve">Workshop Optimization of Energy Efficient HPC &amp; Distributed Systems (OPTIM) in conjunction with HPCS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354887v1</w:t>
+                <w:t xml:space="preserve">hal-01348554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilient application co-scheduling with processor redistribution</w:t>
+                <w:t xml:space="preserve">A different re-execution speed can help</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Loïc Pottier</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Cavelan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Le Fèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongyang Sun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Parallel Processing (ICPP)</w:t>
+              <w:t xml:space="preserve">5th International Workshop on Power-aware Algorithms, Systems, and Architectures (PASA'16), held in conjunction with ICPP 2016, the 45th International Conference on Parallel Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354863v1</w:t>
+                <w:t xml:space="preserve">hal-01354887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Level Checkpointing and Verifications for Linear Task Graphs</w:t>
+                <w:t xml:space="preserve">Optimal Resilience Patterns to Cope with Fail-Stop and Silent Errors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Cavelan</w:t>
@@ -11462,106 +11462,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongyang Sun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 17th IEEE International Workshop on Parallel and Distributed Scientific and Engineering Computing (PDSEC 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Chicago, United States. pp.10, </w:t>
+              <w:t xml:space="preserve">IPDPS’2016, the 30th IEEE International Parallel and Distributed Processing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Chicago, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPDPSW.2016.106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IPDPS.2016.39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354625v1</w:t>
+                <w:t xml:space="preserve">hal-01354886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Resilience Patterns to Cope with Fail-Stop and Silent Errors</w:t>
+                <w:t xml:space="preserve">Two-Level Checkpointing and Verifications for Linear Task Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Cavelan</w:t>
@@ -11579,151 +11579,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongyang Sun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPDPS’2016, the 30th IEEE International Parallel and Distributed Processing Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Chicago, United States. </w:t>
+              <w:t xml:space="preserve">The 17th IEEE International Workshop on Parallel and Distributed Scientific and Engineering Computing (PDSEC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Chicago, United States. pp.10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPDPS.2016.39⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IPDPSW.2016.106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354886v1</w:t>
+                <w:t xml:space="preserve">hal-01354625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Analysis of the Feasibility of Energy Harvesting with Thermoelectric Generators on Petascale and Exascale Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Raïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système (COMPAS 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11742,645 +11742,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01348555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling Computational Workflows on Failure-Prone Platforms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scheduling the I/O of HPC Applications Under Congestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Gainaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Henri Casanova</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cappello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Workshop on Advances in Parallel and Distributed Computational Models</w:t>
+              <w:t xml:space="preserve">IEEE International Parallel and Distributed Processing Symposium, IPDPS 2015, Hyderabad, India, May 25-29, 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Hyderabad, India. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IPDPSW.2015.33⟩</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPS.2015.116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01251939v1</w:t>
+                <w:t xml:space="preserve">hal-01251938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling the I/O of HPC Applications Under Congestion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Gainaru</w:t>
+                <w:t xml:space="preserve">STS-k: A Multilevel Sparse Triangular Solution Scheme for NUMA Multicores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humayun Kabir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Booth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Cappello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Parallel and Distributed Processing Symposium, IPDPS 2015, Hyderabad, India, May 25-29, 2015</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IPDPS.2015.116⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the International Conference for High Performance Computing, Networking, Storage and Analysis, {SC} 2015, Austin, TX, USA, November 15-20, 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Austin, United States. pp.11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2807591.2807667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01251938v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01251937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STS-k: A Multilevel Sparse Triangular Solution Scheme for NUMA Multicores</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two-level checkpointing and partial verifications for linear task graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Cavelan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongyang Sun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Conference for High Performance Computing, Networking, Storage and Analysis, {SC} 2015, Austin, TX, USA, November 15-20, 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th International Workshop in Performance Modeling, Benchmarking and Simulation of High Performance Computer Systems (PMBS15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Austin, TX, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01251937v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01252400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-level checkpointing and partial verifications for linear task graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Which Verification for Soft Error Detection?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Bautista-Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Cavelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saurabh K. Raina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Workshop in Performance Modeling, Benchmarking and Simulation of High Performance Computer Systems (PMBS15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Austin, TX, United States</w:t>
+              <w:t xml:space="preserve">High Performance Computing 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Bangalore, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01252400v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01252382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which Verification for Soft Error Detection?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leonardo Bautista-Gomez</w:t>
+                <w:t xml:space="preserve">Scheduling Computational Workflows on Failure-Prone Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Aupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Saurabh K. Raina</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Performance Computing 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th Workshop on Advances in Parallel and Distributed Computational Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Hyderabad, India. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPSW.2015.33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01252382v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01251939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power-aware replica placement in tree networks with multiple servers per client</w:t>
               </w:r>
@@ -12477,726 +12477,713 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01059365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-matching algorithms for scheduling parallel tasks under resource constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy-aware checkpointing of divisible tasks with soft or hard deadlines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Aupy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bora Uçar</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Melhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Renaud-Goud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Parallel &amp; Distributed Processing, Workshops and Phd Forum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IGCC - 4th International Green Computing Conference - 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Arlington, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00738393v5</w:t>
+                <w:t xml:space="preserve">hal-00857244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-clairvoyant reduction algorithms for heterogeneous platforms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Combination of Silent Error Detection and Checkpointing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Aupy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HeteroPar'2013, in conjunction with Euro-Par 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">PRDC - The 19th IEEE Pacific Rim International Symposium on Dependable Computing - 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00926093v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Combination of Silent Error Detection and Checkpointing</w:t>
+                <w:t xml:space="preserve">Optimal Checkpointing Period: Time vs. Energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Herault</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Dongarra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRDC - The 19th IEEE Pacific Rim International Symposium on Dependable Computing - 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">Performance Modeling, Benchmarking and Simulation of High Performance Computer Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00847620v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-aware checkpointing of divisible tasks with soft or hard deadlines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Semi-matching algorithms for scheduling parallel tasks under resource constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yves Robert</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Langguth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bora Uçar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGCC - 4th International Green Computing Conference - 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on Parallel &amp; Distributed Processing, Workshops and Phd Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Cambridge, MA, United States. pp.1744-1753, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPSW.2013.30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00857244v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00738393v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Checkpointing Period: Time vs. Energy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-clairvoyant reduction algorithms for heterogeneous platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jack Dongarra</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Claude Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Performance Modeling, Benchmarking and Simulation of High Performance Computer Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Denver, United States</w:t>
+              <w:t xml:space="preserve">HeteroPar'2013, in conjunction with Euro-Par 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00926199v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power-aware Manhattan routing on chip multiprocessors</w:t>
+                <w:t xml:space="preserve">Optimal algorithms and approximation algorithms for replica placement with distance constraints in tree networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Larchevêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Renaud-Goud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPDPS'2012, the 26th IEEE International Parallel and Distributed Processing Symposium</w:t>
+              <w:t xml:space="preserve">Proceedings of IPDPS 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Shanghai, China. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IPDPS.2012.27⟩</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPS.2012.95⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00763355v1</w:t>
+                <w:t xml:space="preserve">hal-00763359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy-aware scheduling under reliability and makespan constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13215,2879 +13202,2883 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on High Performance Computing (HiPC'2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Pune, India. pp.1-10, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HiPC.2012.6507482⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00763384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Throughput optimization for pipeline workflow scheduling with setup times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Coqblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nicod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Rehn-Sonigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of CGWS 2012, the CoreGRID/ERCIM Workshop on Grids, Clouds and P2P Computing, in conjunction with EuroPar 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Rhodes Island, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00763362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal algorithms and approximation algorithms for replica placement with distance constraints in tree networks</w:t>
+                <w:t xml:space="preserve">Power-aware Manhattan routing on chip multiprocessors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Melhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Renaud-Goud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of IPDPS 2012</w:t>
+              <w:t xml:space="preserve">IPDPS'2012, the 26th IEEE International Parallel and Distributed Processing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Shanghai, China. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPDPS.2012.95⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IPDPS.2012.27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00763359v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00763355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brief Announcement: Reclaiming the Energy of a Schedule, Models and Algorithms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Power-aware replica placement and update strategies in tree networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fanny Dufossé</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Renaud-Goud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPAA '11 - 23rd ACM Symposium on Parallelism in Algorithms and Architectures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IPDPS'2011, the 25th IEEE International Parallel and Distributed Processing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Unknown</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00857268v1</w:t>
+                <w:t xml:space="preserve">hal-00945079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power-aware replica placement and update strategies in tree networks</w:t>
+                <w:t xml:space="preserve">On the performance of greedy algorithms for energy minimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Renaud-Goud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPDPS'2011, the 25th IEEE International Parallel and Distributed Processing Symposium</w:t>
+              <w:t xml:space="preserve">ICPP'2011, the 40th International Conference on Parallel Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Unknown</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945079v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the performance of greedy algorithms for energy minimization</w:t>
+                <w:t xml:space="preserve">Energy-aware mappings of series-parallel workflows onto chip multiprocessors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Melhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Renaud-Goud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPP'2011, the 40th International Conference on Parallel Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Unknown</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945076v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Workload balancing and throughput optimization for heterogeneous systems subject to failures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Dobrila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Nicod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euro-Par 2011, 17th Int. European Conf. on Parallel and Distributed Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Bordeaux, France. pp.242--254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01222766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-aware mappings of series-parallel workflows onto chip multiprocessors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Brief Announcement: Reclaiming the Energy of a Schedule, Models and Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Aupy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paul Renaud-Goud</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dufossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPP'2011, the 40th International Conference on Parallel Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPAA '11 - 23rd ACM Symposium on Parallelism in Algorithms and Architectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, San Jose, United States. pp.135-136, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1989493.1989512⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945075v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00857268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General vs. Interval Mappings for Streaming Applications</w:t>
+                <w:t xml:space="preserve">Static Worksharing Strategies for Heterogeneous Computers with Unrecoverable Failures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnold L. Rosenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 16th International Conference on Parallel and Distributed Systems (ICPADS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HeteroPar 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Delft, Netherlands. pp.71-80, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-14122-5_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00574603v1</w:t>
+                <w:t xml:space="preserve">hal-01062559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharing Resources for Performance and Energy Optimization of Concurrent Streaming Applications</w:t>
+                <w:t xml:space="preserve">Throughput optimization for micro-factories subject to task and machine failures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Robert</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Dobrila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nicod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Architecture and High Performance Computing (SBAC-PAD), 2010 22nd International Symposium on</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">{APDCM'10}, 12th Workshop on Advances on Parallel and Distributed Processing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, United States. pp.11--18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01062552v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00563628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing the reliability of pipelined applications under throughput constraints</w:t>
+                <w:t xml:space="preserve">Reliability and performance optimization of pipelined real-time systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hinde Lilia Bouziane</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dufossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposium on Parallel and Distributed Computing (ISPDC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Istanbul, Turkey. pp.1-8</w:t>
+              <w:t xml:space="preserve">International Conference on Parallel Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, San Diego, United States. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00574608v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00526741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance and energy optimization of concurrent pipelined applications</w:t>
+                <w:t xml:space="preserve">Sharing Resources for Performance and Energy Optimization of Concurrent Streaming Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Renaud-Goud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 IEEE International Symposium on Parallel &amp; Distributed Processing (IPDPS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IPDPS.2010.5470483⟩</w:t>
+              <w:t xml:space="preserve">Computer Architecture and High Performance Computing (SBAC-PAD), 2010 22nd International Symposium on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Petropolis, Brazil. pp.79-86, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SBAC-PAD.2010.19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01062547v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01062552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static Worksharing Strategies for Heterogeneous Computers with Unrecoverable Failures</w:t>
+                <w:t xml:space="preserve">Optimizing the reliability of pipelined applications under throughput constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hinde Lilia Bouziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HeteroPar 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Symposium on Parallel and Distributed Computing (ISPDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Istanbul, Turkey. pp.1-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-14122-5_11⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01062559v1</w:t>
+                <w:t xml:space="preserve">inria-00574608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Throughput optimization for micro-factories subject to task and machine failures</w:t>
+                <w:t xml:space="preserve">Performance and energy optimization of concurrent pipelined applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Nicod</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Renaud-Goud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">{APDCM'10}, 12th Workshop on Advances on Parallel and Distributed Processing Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2010 IEEE International Symposium on Parallel &amp; Distributed Processing (IPDPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Atlanta, GA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPS.2010.5470483⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00563628v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01062547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability and performance optimization of pipelined real-time systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scheduling algorithms for linear workflow optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunal Agrawal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Girault</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Parallel Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IPDPS - 24th IEEE International Parallel and Distributed Processing Symposium - 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Atlanta, United States. pp.1-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPS.2010.5470346⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00526741v1</w:t>
+                <w:t xml:space="preserve">hal-00787895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling algorithms for linear workflow optimization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computing the throughput of probabilistic and replicated streaming applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Loic Magnan</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dufossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPDPS - 24th IEEE International Parallel and Distributed Processing Symposium - 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd Symposium on Parallelism in Algorithms and Architectures (SPAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Santorini, Greece. pp.166-175, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1810479.1810511⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPDPS.2010.5470346⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00787895v1</w:t>
+                <w:t xml:space="preserve">hal-00788889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing the throughput of probabilistic and replicated streaming applications</w:t>
+                <w:t xml:space="preserve">Mapping pipelined applications with replication to increase throughput and reliability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yves Robert</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Sinnen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Symposium on Parallelism in Algorithms and Architectures (SPAA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Computer Architecture and High Performance Computing (SBAC-PAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Petropolis, Brazil. pp.55-62, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SBAC-PAD.2010.16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1810479.1810511⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00788889v1</w:t>
+                <w:t xml:space="preserve">hal-01059633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping pipelined applications with replication to increase throughput and reliability</w:t>
+                <w:t xml:space="preserve">General vs. Interval Mappings for Streaming Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Oliver Sinnen</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hinde Lilia Bouziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Computer Architecture and High Performance Computing (SBAC-PAD)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 16th International Conference on Parallel and Distributed Systems (ICPADS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Shanghai, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SBAC-PAD.2010.16⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01059633v1</w:t>
+                <w:t xml:space="preserve">inria-00574603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Filtering Streaming Applications with Communication Costs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resource-aware allocation strategies for divisible loads on large-scale systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fanny Dufossé</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Twenty-first Annual Symposium on Parallelism in Algorithms and Architectures (SPAA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, New York, NY, United States. pp.19--28, </w:t>
+              <w:t xml:space="preserve">HCW 2009 - 18th International Heterogeneity in Computing Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Roma, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1583991.1583997⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IPDPS.2009.5160912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01062574v1</w:t>
+                <w:t xml:space="preserve">hal-00786256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static strategies for worksharing with unrecoverable interruptions</w:t>
+                <w:t xml:space="preserve">Optimizing the Latency of Streaming Applications under Throughput and Reliability Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Hakem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPDPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Rome, Italy. </w:t>
+              <w:t xml:space="preserve">ICPP '09. International Conference on Parallel Processing, 2009.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Vienna, Austria. pp.325-332, </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPDPS.2009.5161044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICPP.2009.24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01059271v1</w:t>
+                <w:t xml:space="preserve">hal-01063315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing end-to-end performance of distributed applications with linear computing pipelines</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computing the throughput of replicated workflows on heterogeneous platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPADS - International Conference on Parallel and Distributed Systems - 2009</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICPADS.2009.18⟩</w:t>
+              <w:t xml:space="preserve">Int. conf. on Parallel Processing, ICPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Vienna, Austria. pp.204-211, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPP.2009.41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00787989v1</w:t>
+                <w:t xml:space="preserve">hal-00788928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Throughput optimization for micro-factories subject to failures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Dobrila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nicod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPDC'2009, 8th Int. Symposium on Parallel and Distributed Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Portugal. pp.11--18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00563300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity analysis and algorithmic development for pipeline mappings in heterogeneous networks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Static strategies for worksharing with unrecoverable interruptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnold Rosenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PODC - 28th ACM Symposium on Principles of Distributed Computing - 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IPDPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Rome, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPS.2009.5161044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00787985v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01059271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resource-aware allocation strategies for divisible loads on large-scale systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimizing end-to-end performance of distributed applications with linear computing pipelines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qishi Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HCW 2009 - 18th International Heterogeneity in Computing Workshop</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IPDPS.2009.5160912⟩</w:t>
+              <w:t xml:space="preserve">ICPADS - International Conference on Parallel and Distributed Systems - 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Shenzhen, China. pp.252-259, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPADS.2009.18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00786256v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing the Latency of Streaming Applications under Throughput and Reliability Constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complexity analysis and algorithmic development for pipeline mappings in heterogeneous networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qishi Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mourad Hakem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPP '09. International Conference on Parallel Processing, 2009.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PODC - 28th ACM Symposium on Principles of Distributed Computing - 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Calgary, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICPP.2009.24⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01063315v1</w:t>
+                <w:t xml:space="preserve">hal-00787985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing the throughput of replicated workflows on heterogeneous platforms</w:t>
+                <w:t xml:space="preserve">Resource Allocation for Multiple Concurrent In-network Stream-processing Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Rehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. conf. on Parallel Processing, ICPP</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Seventh International Workshop on Algorithms, Models and Tools for Parallel Computing on Heterogeneous Platforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Delft, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00788928v1</w:t>
+                <w:t xml:space="preserve">inria-00424049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filter placement on a pipelined architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dufossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16119,681 +16110,677 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00787967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resource Allocation for Multiple Concurrent In-network Stream-processing Applications</w:t>
+                <w:t xml:space="preserve">On the complexity of mapping pipelined filtering services on heterogeneous platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Veronika Rehn</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dufossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventh International Workshop on Algorithms, Models and Tools for Parallel Computing on Heterogeneous Platforms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IPDPS - IEEE International Parallel and Distributed Processing Symposium - 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Roma, Italy. pp.1-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPS.2009.5161026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00424049v1</w:t>
+                <w:t xml:space="preserve">hal-00787973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the complexity of mapping pipelined filtering services on heterogeneous platforms</w:t>
+                <w:t xml:space="preserve">Resource allocation strategies for constructive in-network stream processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fanny Dufossé</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Rehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPDPS - IEEE International Parallel and Distributed Processing Symposium - 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Roma, Italy. pp.1-12, </w:t>
+              <w:t xml:space="preserve">11th Workshop on Advances in Parallel and Distributed Computational Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Rome, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPDPS.2009.5161026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IPDPS.2009.5160874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00787973v1</w:t>
+                <w:t xml:space="preserve">inria-00422656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resource allocation strategies for constructive in-network stream processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping Filtering Streaming Applications with Communication Costs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunal Agrawal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Veronika Rehn</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dufossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Workshop on Advances in Parallel and Distributed Computational Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Rome, Italy. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Twenty-first Annual Symposium on Parallelism in Algorithms and Architectures (SPAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, New York, NY, United States. pp.19--28, </w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPDPS.2009.5160874⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1583991.1583997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00422656v1</w:t>
+                <w:t xml:space="preserve">hal-01062574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bi-criteria pipeline mappings for parallel image processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping linear workflows with computation/communication overlap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunal Agrawal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Veronika Rehn-Sonigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCS'2008, the 8th International Conference on Computational Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Unknown, Poland. pp.215-225, </w:t>
+              <w:t xml:space="preserve">ICPADS'2008, the 14th IEEE International Conference on Parallel and Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Unknown, Australia. pp.195-202, </w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-69384-0_27⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICPADS.2008.107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00803482v1</w:t>
+                <w:t xml:space="preserve">hal-00803481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping linear workflows with computation/communication overlap</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fault tolerant scheduling of precedence task graphs on heterogeneous platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Hakem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPADS'2008, the 14th IEEE International Conference on Parallel and Distributed Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Unknown, Australia. pp.195-202, </w:t>
+              <w:t xml:space="preserve">10th Workshop on Advances in Parallel and Distributed Computational Models APDCM 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Unknown, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICPADS.2008.107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IPDPS.2008.4536133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00803481v1</w:t>
+                <w:t xml:space="preserve">hal-00803483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault tolerant scheduling of precedence task graphs on heterogeneous platforms</w:t>
+                <w:t xml:space="preserve">Realistic models and efficient algorithms for fault tolerant scheduling on heterogeneous platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hakem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Workshop on Advances in Parallel and Distributed Computational Models APDCM 2008</w:t>
+              <w:t xml:space="preserve">ICPP'2008, the 37th International Conference on Parallel Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Unknown, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPDPS.2008.4536133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICPP.2008.22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00803483v1</w:t>
+                <w:t xml:space="preserve">hal-00803480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Offline and online scheduling of concurrent bags-of-tasks on heterogeneous platforms</w:t>
               </w:r>
@@ -16894,692 +16881,705 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00803484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realistic models and efficient algorithms for fault tolerant scheduling on heterogeneous platforms</w:t>
+                <w:t xml:space="preserve">Optimizing latency and reliability of pipeline workflow applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mourad Hakem</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Rehn-Sonigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPP'2008, the 37th International Conference on Parallel Processing</w:t>
+              <w:t xml:space="preserve">HCW'2008, the 17th Heterogeneous Computing Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Unknown, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICPP.2008.22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IPDPS.2008.4536160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00803480v1</w:t>
+                <w:t xml:space="preserve">hal-00803486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing latency and reliability of pipeline workflow applications</w:t>
+                <w:t xml:space="preserve">Bi-criteria pipeline mappings for parallel image processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Kosch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Rehn-Sonigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HCW'2008, the 17th Heterogeneous Computing Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Unknown, United States. </w:t>
+              <w:t xml:space="preserve">ICCS'2008, the 8th International Conference on Computational Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Unknown, Poland. pp.215-225, </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPDPS.2008.4536160⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-69384-0_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00803486v1</w:t>
+                <w:t xml:space="preserve">hal-00803482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies for replica placement in tree networks</w:t>
+                <w:t xml:space="preserve">Multi-criteria scheduling of pipeline workflows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Veronika Rehn</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Rehn-Sonigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HCW'2007, the 16th Heterogeneous Computing Workshop</w:t>
+              <w:t xml:space="preserve">HeteroPar'2007: International Conference on Heterogeneous Computing, jointly published with Cluster'2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Unknown, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPDPS.2007.370331⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CLUSTR.2007.4629278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00803520v1</w:t>
+                <w:t xml:space="preserve">hal-00803514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping pipeline skeletons onto heterogeneous platforms</w:t>
+                <w:t xml:space="preserve">Complexity results for throughput and latency optimization of replicated and data-parallel workflows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCS'2007, the 7th International Conference on Computational Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpdc.2007.11.004⟩</w:t>
+              <w:t xml:space="preserve">HeteroPar'2007: International Conference on Heterogeneous Computing, jointly published with Cluster'2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Unknown, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00453-008-9229-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00803517v1</w:t>
+                <w:t xml:space="preserve">hal-00803515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-criteria scheduling of pipeline workflows</w:t>
+                <w:t xml:space="preserve">Mapping pipeline skeletons onto heterogeneous platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Veronika Rehn-Sonigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HeteroPar'2007: International Conference on Heterogeneous Computing, jointly published with Cluster'2007</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CLUSTR.2007.4629278⟩</w:t>
+              <w:t xml:space="preserve">ICCS'2007, the 7th International Conference on Computational Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Unknown, China. pp.591-598, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpdc.2007.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00803514v1</w:t>
+                <w:t xml:space="preserve">hal-00803517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity results for throughput and latency optimization of replicated and data-parallel workflows</w:t>
+                <w:t xml:space="preserve">Strategies for replica placement in tree networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Rehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HeteroPar'2007: International Conference on Heterogeneous Computing, jointly published with Cluster'2007</w:t>
+              <w:t xml:space="preserve">HCW'2007, the 16th Heterogeneous Computing Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Unknown, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00453-008-9229-4⟩</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPS.2007.370331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00803515v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of QoS on replica placement in tree networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Rehn-Sonigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17620,774 +17620,774 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00803516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two fundamental concepts in skeletal parallel programming</w:t>
+                <w:t xml:space="preserve">Using eSkel to implement the multiple baseline stereo application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murray Cole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Gilmore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Hillston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Conference on Computational Science (ICCS 2005), Part II</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Unknown, pp.764--771</w:t>
+              <w:t xml:space="preserve">ParCo 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00807018v1</w:t>
+                <w:t xml:space="preserve">hal-00807017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using eSkel to implement the multiple baseline stereo application</w:t>
+                <w:t xml:space="preserve">Analyse quantitative de programmes applicatifs à base de squelettes algorithmiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murray Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Gilmore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Hillston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ParCo 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Malaga, Spain</w:t>
+              <w:t xml:space="preserve">Seizièmes journée francophones des langages applicatifs JFLA 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Unknown</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00807017v1</w:t>
+                <w:t xml:space="preserve">hal-00807019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse quantitative de programmes applicatifs à base de squelettes algorithmiques</w:t>
+                <w:t xml:space="preserve">Two fundamental concepts in skeletal parallel programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murray Cole</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jane Hillston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seizièmes journée francophones des langages applicatifs JFLA 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Unknown</w:t>
+              <w:t xml:space="preserve">The International Conference on Computational Science (ICCS 2005), Part II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Unknown, pp.764--771</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00807019v1</w:t>
+                <w:t xml:space="preserve">hal-00807018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the Automatic Mapping of ASSIST Applications for the Grid</w:t>
+                <w:t xml:space="preserve">Flexible Skeletal Programming with eSkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marco Aldinucci</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murray Cole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Gilmore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Hillston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of CoreGRID Integration Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, University of Pisa, Italy</w:t>
+              <w:t xml:space="preserve">11th International Euro-Par Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Lisbon, Portugal. pp.761--770</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00807024v1</w:t>
+                <w:t xml:space="preserve">hal-00807021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible Skeletal Programming with eSkel</w:t>
+                <w:t xml:space="preserve">Towards the Automatic Mapping of ASSIST Applications for the Grid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jane Hillston</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Aldinucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Euro-Par Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Lisbon, Portugal. pp.761--770</w:t>
+              <w:t xml:space="preserve">Proceedings of CoreGRID Integration Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, University of Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807021v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing the effective utilisation of Grid clusters by exploiting on-line performability analysis</w:t>
+                <w:t xml:space="preserve">Automatic mapping of ASSIST applications using process algebra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jane Hillston</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Aldinucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCGrid workshop "1st International Workshop on Grid Performability"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Cardiff, Wales</w:t>
+              <w:t xml:space="preserve">High Level Parallel Programming HLPP 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Warwick University, Coventry, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00807025v1</w:t>
+                <w:t xml:space="preserve">hal-00807020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic mapping of ASSIST applications using process algebra</w:t>
+                <w:t xml:space="preserve">Enhancing the effective utilisation of Grid clusters by exploiting on-line performability analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marco Aldinucci</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murray Cole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Gilmore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Hillston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Level Parallel Programming HLPP 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Warwick University, Coventry, United Kingdom</w:t>
+              <w:t xml:space="preserve">CCGrid workshop "1st International Workshop on Grid Performability"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Cardiff, Wales</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00807020v1</w:t>
+                <w:t xml:space="preserve">hal-00807025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the performance of skeleton-based high level parallel programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murray Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Gilmore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Hillston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Conference on Computational Science (ICCS 2004), Part III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Unknown, pp.299-306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18406,254 +18406,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggregation of Stochastic Automata Networks with replicas</w:t>
+                <w:t xml:space="preserve">Memory Efficient Kronecker algorithms with applications to the modelling of parallel systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Plateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William J. Stewart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on the Numerical Solution of Markov Chains NSMC'03</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Urbana, Illinois, United States. pp.145--166</w:t>
+              <w:t xml:space="preserve">Proceedings of the International Workshop on Performance Modelling, Evaluation, and Optimization of Parallel and Distributed Systems (PMEO-PDS'03), at the International Parallel and Distributed Processing Symposium (IPDPS'03)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00807384v1</w:t>
+                <w:t xml:space="preserve">hal-00807385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memory Efficient Kronecker algorithms with applications to the modelling of parallel systems</w:t>
+                <w:t xml:space="preserve">The PEPS Software Tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Plateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William J. Stewart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Workshop on Performance Modelling, Evaluation, and Optimization of Parallel and Distributed Systems (PMEO-PDS'03), at the International Parallel and Distributed Processing Symposium (IPDPS'03)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Nice, France</w:t>
+              <w:t xml:space="preserve">13th International Conference on Modelling Techniques and Tools for Computer Performance Evaluation TOOLS 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Urbana, Illinois, United States. pp.98--115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00807385v1</w:t>
+                <w:t xml:space="preserve">hal-00807383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PEPS Software Tool</w:t>
+                <w:t xml:space="preserve">Aggregation of Stochastic Automata Networks with replicas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Brenner</w:t>
@@ -18661,96 +18674,83 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Plateau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William J. Stewart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Modelling Techniques and Tools for Computer Performance Evaluation TOOLS 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Urbana, Illinois, United States. pp.98--115</w:t>
+              <w:t xml:space="preserve">4th International Conference on the Numerical Solution of Markov Chains NSMC'03</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Urbana, Illinois, United States. pp.145--166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00807383v1</w:t>
+                <w:t xml:space="preserve">hal-00807384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -19349,51 +19349,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Renaud-Goud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19496,51 +19496,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Mehdi Diouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Glück</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas Hérault; Yves Robert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fault-Tolerance Techniques for High-Performance Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.279-317, 2015</w:t>
@@ -20149,64 +20149,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power-aware Manhattan routing on chip multiprocessors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Melhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Renaud-Goud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20250,77 +20250,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Survey of Pipelined Workflow Scheduling: Models and Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umit V. Catalyurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Saule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20332,216 +20332,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00521712v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharing resources for performance and energy optimization of concurrent streaming applications</w:t>
+                <w:t xml:space="preserve">On the complexity of task graph scheduling with transient and fail-stop failures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Renaud-Goud</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Claude Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00457323v1</w:t>
+                <w:t xml:space="preserve">hal-00457511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the complexity of task graph scheduling with transient and fail-stop failures</w:t>
+                <w:t xml:space="preserve">Sharing resources for performance and energy optimization of concurrent streaming applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Renaud-Goud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00457511v1</w:t>
+                <w:t xml:space="preserve">hal-00457323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing the reliability of pipelined applications under throughput constraints</w:t>
               </w:r>
@@ -20628,51 +20628,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power-aware replica placement and update strategies in tree networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Renaud-Goud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20697,783 +20697,783 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00524691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static Strategies for Worksharing with Unrecoverable Interruptions (Extended version)</w:t>
+                <w:t xml:space="preserve">Mapping pipelined applications with replication to increase throughput and reliability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Vivien</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Sinnen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00420806v1</w:t>
+                <w:t xml:space="preserve">ensl-00437450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static Worksharing Strategies for Heterogeneous Computers with Unrecoverable Failures</w:t>
+                <w:t xml:space="preserve">Comparison of Access Policies for Replica Placement in Tree Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00404206v1</w:t>
+                <w:t xml:space="preserve">ensl-00374927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Filtering Streaming Applications With Communication Costs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kunal Agrawal</w:t>
+                <w:t xml:space="preserve">Computing the throughput of replicated workflows on heterogeneous platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00363443v2</w:t>
+                <w:t xml:space="preserve">ensl-00365522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping pipelined applications with replication to increase throughput and reliability</w:t>
+                <w:t xml:space="preserve">Resource Allocation for Multiple Concurrent In-Network Stream-Processing Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Loris Marchal</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Rehn-Sonigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00437450v1</w:t>
+                <w:t xml:space="preserve">ensl-00365490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Access Policies for Replica Placement in Tree Networks</w:t>
+                <w:t xml:space="preserve">Optimizing the Latency of Streaming Applications under Throughput and Reliability Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Hakem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00374927v1</w:t>
+                <w:t xml:space="preserve">ensl-00376968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing the throughput of replicated workflows on heterogeneous platforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Gallet</w:t>
+                <w:t xml:space="preserve">Mapping Filtering Streaming Applications With Communication Costs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunal Agrawal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dufossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00365522v1</w:t>
+                <w:t xml:space="preserve">ensl-00363443v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing the Latency of Streaming Applications under Throughput and Reliability Constraints</w:t>
+                <w:t xml:space="preserve">Static Strategies for Worksharing with Unrecoverable Interruptions (Extended version)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnold Rosenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00376968v1</w:t>
+                <w:t xml:space="preserve">ensl-00420806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resource Allocation for Multiple Concurrent In-Network Stream-Processing Applications</w:t>
+                <w:t xml:space="preserve">Static Worksharing Strategies for Heterogeneous Computers with Unrecoverable Failures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnold Rosenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00365490v1</w:t>
+                <w:t xml:space="preserve">ensl-00404206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping pipeline skeletons onto heterogeneous platforms</w:t>
               </w:r>
@@ -21648,641 +21648,641 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green Scheduling on the Edge</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Partial Detectors Versus Replication To Cope With Silent Errors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">RR-9580, Inria. 2025</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Tremodeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-9581, Inria. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04994586v2</w:t>
+                <w:t xml:space="preserve">hal-04996292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling Jobs Under a Variable Number of Processors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fault-tolerant numerical iterative algorithms at scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Tremodeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Agullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">RR-9582, Inria. 2025</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-9567, Inria Lyon. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05000632v2</w:t>
+                <w:t xml:space="preserve">hal-04872041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial Detectors Versus Replication To Cope With Silent Errors</w:t>
+                <w:t xml:space="preserve">Scheduling Jobs Under a Variable Number of Processors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">RR-9581, Inria. 2025</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Cendrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-9582, Inria. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04996292v1</w:t>
+                <w:t xml:space="preserve">hal-05000632v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault-tolerant numerical iterative algorithms at scale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Agullo</w:t>
+                <w:t xml:space="preserve">Green Scheduling on the Edge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Cendrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajini Wijayawardana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Herault</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">RR-9567, Inria Lyon. 2025</w:t>
+              <w:t xml:space="preserve">RR-9580, Inria. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04872041v1</w:t>
+                <w:t xml:space="preserve">hal-04994586v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Checkpointing strategies for a fixed-length execution</w:t>
+                <w:t xml:space="preserve">Connectivity of a random directed graph model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">RR-9552, Inria. 2024, pp.26</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamer Kaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bora Uçar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-9540, Inria Lyon. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04668191v1</w:t>
+                <w:t xml:space="preserve">hal-04428417v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connectivity of a random directed graph model</w:t>
+                <w:t xml:space="preserve">Checkpointing strategies for a fixed-length execution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Perotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-9552, Inria. 2024, pp.26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamer Kaya</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-04428417v2</w:t>
+                <w:t xml:space="preserve">hal-04668191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting I/O bandwidth-sharing strategies for HPC applications</w:t>
               </w:r>
@@ -23195,359 +23195,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03264047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving mapping for sparse direct solvers: A trade-off between data locality and load balancing</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Max-stretch minimization on an edge-cloud platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-9328, Inria Rhône-Alpes. 2020, pp.21</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Elghazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-9369, Inria - Research Centre Grenoble – Rhône-Alpes. 2020, pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02491495v1</w:t>
+                <w:t xml:space="preserve">hal-02972296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max-stretch minimization on an edge-cloud platform</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reliable and energy-aware mapping of streaming series-parallel applications onto hierarchical platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changjiang Gou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-9369, Inria - Research Centre Grenoble – Rhône-Alpes. 2020, pp.37</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingsong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tongquan Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-9346, INRIA. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02972296v1</w:t>
+                <w:t xml:space="preserve">hal-02859980v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliable and energy-aware mapping of streaming series-parallel applications onto hierarchical platforms</w:t>
+                <w:t xml:space="preserve">Improving mapping for sparse direct solvers: A trade-off between data locality and load balancing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changjiang Gou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Al Zoobi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mingsong Chen</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-9346, INRIA. 2020</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-9328, Inria Rhône-Alpes. 2020, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02859980v2</w:t>
+                <w:t xml:space="preserve">hal-02491495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Comparison of Resilient Scheduling Heuristics for Parallel Jobs</w:t>
               </w:r>
@@ -23842,722 +23842,722 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02265925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A performance model to execute workflows on high-bandwidth memory architectures</w:t>
+                <w:t xml:space="preserve">Combining Checkpointing and Replication for Reliable Execution of Linear Workflows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Loïc Pottier</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Cavelan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florina Ciorba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Le Fèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-9165, ENS Lyon; Inria Grenoble Rhône-Alpes; University of Tennessee Knoxville; Georgia Institute of Technology; Argonne National Laboratory. 2018, pp.1-28</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-9152, Inria - Research Centre Grenoble – Rhône-Alpes. 2018, pp.1-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01767888v1</w:t>
+                <w:t xml:space="preserve">hal-01714978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Checkpointing and Replication for Reliable Execution of Linear Workflows with Fail-Stop and Silent Errors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reliability-aware energy optimization for throughput-constrained applications on MPSoC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changjiang Gou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-9235, ROMA (INRIA Rhône-Alpes / LIP Laboratoire de l’Informatique du Parallélisme); LIP - Laboratoire de l’Informatique du Parallélisme. 2018, pp.1-32</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingsong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tongquan Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-9168, Laboratoire LIP, École Normale Supérieure de Lyon &amp; CNRS &amp; Inria, France; Shanghai Key Lab. of Trustworthy Computing, East China Normal University, China; Georgia Institute of Technology, USA. 2018, pp.1-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01955859v1</w:t>
+                <w:t xml:space="preserve">hal-01766763v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A scalable clustering-based task scheduler for homogeneous processors using DAG partitioning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yusuf M. Özkaya</w:t>
+                <w:t xml:space="preserve">Co-scheduling HPC workloads on cache-partitioned CMP platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Aupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-9185, Inria Grenoble Rhône-Alpes. 2018, pp.1-34</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Goglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-9154, Inria. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01817501v3</w:t>
+                <w:t xml:space="preserve">hal-01719728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Checkpointing and Replication for Reliable Execution of Linear Workflows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A scalable clustering-based task scheduler for homogeneous processors using DAG partitioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yusuf M. Özkaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-9152, Inria - Research Centre Grenoble – Rhône-Alpes. 2018, pp.1-36</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bora Uçar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ümit V. Çatalyürek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-9185, Inria Grenoble Rhône-Alpes. 2018, pp.1-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01714978v1</w:t>
+                <w:t xml:space="preserve">hal-01817501v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability-aware energy optimization for throughput-constrained applications on MPSoC</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining Checkpointing and Replication for Reliable Execution of Linear Workflows with Fail-Stop and Silent Errors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-9168, Laboratoire LIP, École Normale Supérieure de Lyon &amp; CNRS &amp; Inria, France; Shanghai Key Lab. of Trustworthy Computing, East China Normal University, China; Georgia Institute of Technology, USA. 2018, pp.1-35</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Cavelan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florina Ciorba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Le Fèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-9235, ROMA (INRIA Rhône-Alpes / LIP Laboratoire de l’Informatique du Parallélisme); LIP - Laboratoire de l’Informatique du Parallélisme. 2018, pp.1-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01766763v2</w:t>
+                <w:t xml:space="preserve">hal-01955859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-scheduling HPC workloads on cache-partitioned CMP platforms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A performance model to execute workflows on high-bandwidth memory architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brice Goglin</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swann Perarnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-9154, Inria. 2018</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-9165, ENS Lyon; Inria Grenoble Rhône-Alpes; University of Tennessee Knoxville; Georgia Institute of Technology; Argonne National Laboratory. 2018, pp.1-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01719728v1</w:t>
+                <w:t xml:space="preserve">hal-01767888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal checkpointing period with replicated execution on heterogeneous platforms</w:t>
               </w:r>
@@ -24796,51 +24796,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sicheng Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25008,254 +25008,254 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01494678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-level checkpointing and silent error detection for linear workflows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-scheduling algorithms for cache-partitioned systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Aupy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Cavelan</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Padma Raghavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8952, INRIA. 2016</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8965, INRIA Grenoble - Rhone-Alpes; ENS de Lyon. 2016, pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01363581v2</w:t>
+                <w:t xml:space="preserve">hal-01393989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-scheduling algorithms for cache-partitioned systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-level checkpointing and silent error detection for linear workflows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Padma Raghavan</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Cavelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8965, INRIA Grenoble - Rhone-Alpes; ENS de Lyon. 2016, pp.28</w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongyang Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8952, INRIA. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01393989v1</w:t>
+                <w:t xml:space="preserve">hal-01363581v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Optimal Multi-Level Checkpointing</w:t>
               </w:r>
@@ -25471,1228 +25471,1228 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01297125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which Verification for Soft Error Detection?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimal resilience patterns to cope with fail-stop and silent errors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Cavelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8741, INRIA Grenoble; ENS Lyon; Jaypee Institute of Information Technology, India; Argonne National Laboratory; University of Tennessee Knoxville, USA; INRIA. 2015, pp.20</w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongyang Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8786, LIP - ENS Lyon. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164445v2</w:t>
+                <w:t xml:space="preserve">hal-01215857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coping with silent errors in HPC applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two-level checkpointing and verifications for linear task graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Massimiliano Fasi</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Cavelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongyang Sun</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8825, CNRS, ENS Lyon &amp; INRIA. 2015</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8794, ENS Lyon; Inria Grenoble Rhône-Alpes, Université de Grenoble. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01242369v1</w:t>
+                <w:t xml:space="preserve">hal-01216850v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coping with Recall and Precision of Soft Error Detectors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resilient application co-scheduling with processor redistribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Saurabh K. Raina</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8832, ENS Lyon, CNRS &amp; INRIA. 2015, pp.30</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8795, Inria. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01246639v1</w:t>
+                <w:t xml:space="preserve">hal-01219258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal resilience patterns to cope with fail-stop and silent errors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coping with silent errors in HPC applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Aupy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Cavelan</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Fasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongyang Sun</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8786, LIP - ENS Lyon. 2015</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8825, CNRS, ENS Lyon &amp; INRIA. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01215857v1</w:t>
+                <w:t xml:space="preserve">hal-01242369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilient application co-scheduling with processor redistribution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coping with Recall and Precision of Soft Error Detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Bautista-Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Loïc Pottier</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Cavelan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saurabh K. Raina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8795, Inria. 2015</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8832, ENS Lyon, CNRS &amp; INRIA. 2015, pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01219258v1</w:t>
+                <w:t xml:space="preserve">hal-01246639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-level checkpointing and verifications for linear task graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">STS-k: A Multilevel Sparse Triangular Solution Scheme for NUMA Multicores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humayun Kabir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Booth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Aupy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8794, ENS Lyon; Inria Grenoble Rhône-Alpes, Université de Grenoble. 2015</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8763, Penn State University; ENS Lyon; INRIA. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01216850v3</w:t>
+                <w:t xml:space="preserve">hal-01183904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STS-k: A Multilevel Sparse Triangular Solution Scheme for NUMA Multicores</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Aupy</w:t>
+                <w:t xml:space="preserve">Which Verification for Soft Error Detection?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Bautista-Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Cavelan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saurabh K. Raina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-8763, Penn State University; ENS Lyon; INRIA. 2015</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-8741, INRIA Grenoble; ENS Lyon; Jaypee Institute of Information Technology, India; Argonne National Laboratory; University of Tennessee Knoxville, USA; INRIA. 2015, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01183904v1</w:t>
+                <w:t xml:space="preserve">hal-01164445v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling computational workflows on failure-prone platforms</w:t>
+                <w:t xml:space="preserve">Approximation algorithms for energy, reliability and makespan optimization problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8609, ENS Lyon; LIP; INRIA; CNRS; Université Lyon 1. 2014</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8107, INRIA. 2014, pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01075100v1</w:t>
+                <w:t xml:space="preserve">hal-00742754v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling the I/O of HPC applications under congestion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Power-aware replica placement in tree networks with multiple servers per client</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Cappello</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Journault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8519, LIP; INRIA. 2014, pp.25</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8474, INRIA. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00983789v3</w:t>
+                <w:t xml:space="preserve">hal-00949252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation algorithms for energy, reliability and makespan optimization problems</w:t>
+                <w:t xml:space="preserve">Scheduling computational workflows on failure-prone platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8107, INRIA. 2014, pp.32</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8609, ENS Lyon; LIP; INRIA; CNRS; Université Lyon 1. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00742754v2</w:t>
+                <w:t xml:space="preserve">hal-01075100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power-aware replica placement in tree networks with multiple servers per client</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scheduling the I/O of HPC applications under congestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Gainaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Journault</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cappello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8474, INRIA. 2014</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8519, LIP; INRIA. 2014, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00949252v1</w:t>
+                <w:t xml:space="preserve">hal-00983789v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing general-purpose algorithms to cope with fail-stop and silent errors</w:t>
               </w:r>
@@ -26777,477 +26777,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01066664v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-Scheduling Algorithms for High-Throughput Workload Execution</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-clairvoyant reduction algorithms for heterogeneous platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8293, INRIA. 2013, pp.21</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Claude Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8315, INRIA. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00819036v1</w:t>
+                <w:t xml:space="preserve">hal-00832102v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-aware checkpointing of divisible tasks with soft or hard deadlines</w:t>
+                <w:t xml:space="preserve">Co-Scheduling Algorithms for High-Throughput Workload Execution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manu Shantharam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8238, INRIA. 2013, pp.33</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Padma Raghavan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8293, INRIA. 2013, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00788641v1</w:t>
+                <w:t xml:space="preserve">hal-00819036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Combination of Silent Error Detection and Checkpointing</w:t>
+                <w:t xml:space="preserve">Energy-aware checkpointing of divisible tasks with soft or hard deadlines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Herault</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Melhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Renaud-Goud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8319, INRIA. 2013</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8238, INRIA. 2013, pp.33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00836871v1</w:t>
+                <w:t xml:space="preserve">hal-00788641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-clairvoyant reduction algorithms for heterogeneous platforms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Combination of Silent Error Detection and Checkpointing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Aupy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8315, INRIA. 2013</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8319, INRIA. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00832102v3</w:t>
+                <w:t xml:space="preserve">hal-00836871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Checkpointing Period: Time vs. Energy</w:t>
               </w:r>
@@ -27285,51 +27285,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Dongarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8387, INRIA. 2013, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -27456,90 +27456,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Throughput optimization for pipeline workflow scheduling with setup times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Coqblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nicod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Rehn-Sonigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7886, INRIA. 2012, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -27555,3564 +27555,3564 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00674057v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reclaiming the energy of a schedule: models and algorithms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Workload balancing and throughput optimization for heterogeneous systems subject to failures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-7598, INRIA. 2011, pp.21</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Dobrila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nicod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7532, INRIA. 2011, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00584944v1</w:t>
+                <w:t xml:space="preserve">inria-00565151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability and performance optimization of pipelined real-time systems</w:t>
+                <w:t xml:space="preserve">Energy-aware mappings of series-parallel workflows onto chip multiprocessors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Girault</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Melhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Renaud-Goud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-7509, INRIA. 2011, pp.32</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-7521, INRIA. 2011, pp.40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00555546v1</w:t>
+                <w:t xml:space="preserve">inria-00560707v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing the throughput of probabilistic and replicated streaming applications</w:t>
+                <w:t xml:space="preserve">Optimal algorithms and approximation algorithms for replica placement with distance constraints in tree networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-7510, INRIA. 2011, pp.33</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Larchevêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Renaud-Goud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7750, INRIA. 2011, pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00555890v1</w:t>
+                <w:t xml:space="preserve">inria-00630292v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Workload balancing and throughput optimization for heterogeneous systems subject to failures</w:t>
+                <w:t xml:space="preserve">Reliability and performance optimization of pipelined real-time systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-7532, INRIA. 2011, pp.22</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dufossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7509, INRIA. 2011, pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00565151v1</w:t>
+                <w:t xml:space="preserve">inria-00555546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-aware mappings of series-parallel workflows onto chip multiprocessors</w:t>
+                <w:t xml:space="preserve">Computing the throughput of probabilistic and replicated streaming applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paul Renaud-Goud</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-7521, INRIA. 2011, pp.40</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-7510, INRIA. 2011, pp.33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00560707v2</w:t>
+                <w:t xml:space="preserve">inria-00555890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal algorithms and approximation algorithms for replica placement with distance constraints in tree networks</w:t>
+                <w:t xml:space="preserve">Models and complexity results for performance and energy optimization of concurrent streaming applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Renaud-Goud</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-7750, INRIA. 2011, pp.26</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7589, INRIA. 2011, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00630292v2</w:t>
+                <w:t xml:space="preserve">inria-00583123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Models and complexity results for performance and energy optimization of concurrent streaming applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reclaiming the energy of a schedule: models and algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Aupy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Renaud-Goud</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dufossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-7589, INRIA. 2011, pp.35</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-7598, INRIA. 2011, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00583123v1</w:t>
+                <w:t xml:space="preserve">inria-00584944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Throughput optimization for micro-factories subject to task and machine failures</w:t>
+                <w:t xml:space="preserve">Performance and energy optimization of concurrent pipelined applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-7479, INRIA. 2010</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Renaud-Goud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-LIP-2009-27, 2010, pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00544146v1</w:t>
+                <w:t xml:space="preserve">inria-00441627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance and energy optimization of concurrent pipelined applications</w:t>
+                <w:t xml:space="preserve">Computing the throughput of probabilistic and replicated streaming applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Renaud-Goud</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dufossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-LIP-2009-27, 2010, pp.28</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-7182, INRIA. 2010, pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00441627v1</w:t>
+                <w:t xml:space="preserve">inria-00452424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing the throughput of probabilistic and replicated streaming applications</w:t>
+                <w:t xml:space="preserve">On the performance of greedy algorithms for energy minimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Renaud-Goud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-7182, INRIA. 2010, pp.34</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-LIP-2010-27, 2010, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00452424v1</w:t>
+                <w:t xml:space="preserve">inria-00515209v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the performance of greedy algorithms for energy minimization</w:t>
+                <w:t xml:space="preserve">Throughput optimization for micro-factories subject to task and machine failures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-LIP-2010-27, 2010, pp.12</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Dobrila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nicod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7479, INRIA. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00515209v2</w:t>
+                <w:t xml:space="preserve">inria-00544146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resource Allocation for Multiple Concurrent In-Network Stream-Processing Applications</w:t>
+                <w:t xml:space="preserve">Static Strategies for Worksharing with Unrecoverable Interruptions (Extended version)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-6864, INRIA. 2009</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnold Rosenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7029, LIP RR-2008-29, INRIA, LIP. 2009, pp.132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00365514v1</w:t>
+                <w:t xml:space="preserve">inria-00413977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static Strategies for Worksharing with Unrecoverable Interruptions (Extended version)</w:t>
+                <w:t xml:space="preserve">Throughput optimization for micro-factories subject to failures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-7029, LIP RR-2008-29, INRIA, LIP. 2009, pp.132</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Dobrila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nicod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6896, INRIA. 2009, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00413977v1</w:t>
+                <w:t xml:space="preserve">inria-00374304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Throughput optimization for micro-factories subject to failures</w:t>
+                <w:t xml:space="preserve">Computing the throughput of replicated workflows on heterogeneous platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-6896, INRIA. 2009, pp.24</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] INRIA. 2009, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00374304v1</w:t>
+                <w:t xml:space="preserve">inria-00365795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing the throughput of replicated workflows on heterogeneous platforms</w:t>
+                <w:t xml:space="preserve">Resource Allocation for Multiple Concurrent In-Network Stream-Processing Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Rehn-Sonigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] INRIA. 2009, pp.23</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6864, INRIA. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00365795v1</w:t>
+                <w:t xml:space="preserve">inria-00365514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iso-level CAFT : how to tackle the combination of communication overhead reduction and fault tolerance scheduling</w:t>
+                <w:t xml:space="preserve">Realistic Models and Efficient Algorithms for Fault Tolerant Scheduling on Heterogeneous Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hakem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] LIP RR-2008-25, Laboratoire de l'informatique du parallélisme. 2008, 2+16p</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-6606, INRIA. 2008, pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02102781v1</w:t>
+                <w:t xml:space="preserve">inria-00308775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who needs a scheduler?</w:t>
+                <w:t xml:space="preserve">On the Complexity of Mapping Pipelined Filtering Services on Heterogeneous Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Loris Marchal</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dufossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] LIP RR-2008-34, Laboratoire de l'informatique du parallélisme. 2008, 11p</w:t>
+              <w:t xml:space="preserve">[Research Report] LIP RR 2008-30, LIP - Laboratoire de l’Informatique du Parallélisme. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02102807v1</w:t>
+                <w:t xml:space="preserve">hal-02127143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bi-criteria Pipeline Mappings for Parallel Image Processing</w:t>
+                <w:t xml:space="preserve">Resource allocation strategies for in-network stream processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Henri Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Veronika Rehn-Sonigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-6410, LIP RR-2008-02, INRIA, LIP. 2008</w:t>
+              <w:t xml:space="preserve">[Research Report] LIP RR-2008-20, Laboratoire de l'informatique du parallélisme. 2008, 2+23p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00203889v2</w:t>
+                <w:t xml:space="preserve">hal-02102770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realistic models and efficient algorithms for fault-tolerant scheduling on heterogeneous platforms</w:t>
+                <w:t xml:space="preserve">Mapping filter services on heterogeneous platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mourad Hakem</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dufossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] LIP RR-2008-09, Laboratoire de l'informatique du parallélisme. 2008, 2+21p</w:t>
+              <w:t xml:space="preserve">[Research Report] LIP RR-2008-19, Laboratoire de l'informatique du parallélisme. 2008, 26p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02102653v1</w:t>
+                <w:t xml:space="preserve">hal-02102771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault Tolerant Scheduling of Precedence Task Graphs on Heterogeneous Platforms</w:t>
+                <w:t xml:space="preserve">On the Complexity of Mapping Linear Chain Applications onto Heterogeneous Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-6418, INRIA, LIP. 2008, 2+18p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] LIP RR-2008-32, Laboratoire de l'informatique du parallélisme. 2008, 12p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00207593v3</w:t>
+                <w:t xml:space="preserve">hal-02102806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resource allocation strategies for in-network stream processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping linear workflows with computation/communication overlap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunal Agrawal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] LIP RR-2008-20, Laboratoire de l'informatique du parallélisme. 2008, 2+23p</w:t>
+              <w:t xml:space="preserve">[Research Report] LIP RR-2008-21, Laboratoire de l'informatique du parallélisme. 2008, 23p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02102770v1</w:t>
+                <w:t xml:space="preserve">hal-02102769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Complexity of Mapping Linear Chain Applications onto Heterogeneous Platforms</w:t>
+                <w:t xml:space="preserve">Iso-Level CAFT: How to Tackle the Combination of Communication Overhead Reduction and Fault Tolerance Scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Hakem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] LIP RR-2008-32, Laboratoire de l'informatique du parallélisme. 2008, 12p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6607, INRIA. 2008, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02102806v1</w:t>
+                <w:t xml:space="preserve">inria-00308794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping filter services on heterogeneous platforms</w:t>
+                <w:t xml:space="preserve">Optimizing Latency and Reliability of Pipeline Workflow Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fanny Dufossé</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Rehn-Sonigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] LIP RR-2008-19, Laboratoire de l'informatique du parallélisme. 2008, 26p</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-6345, LIP RR-2008-12, INRIA, LIP. 2008, 2+14p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02102771v1</w:t>
+                <w:t xml:space="preserve">inria-00186152v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realistic Models and Efficient Algorithms for Fault Tolerant Scheduling on Heterogeneous Platforms</w:t>
+                <w:t xml:space="preserve">Resource Allocation Strategies for In-Network Stream Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mourad Hakem</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Rehn-Sonigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-6606, INRIA. 2008, pp.28</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-6578, INRIA. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00308775v1</w:t>
+                <w:t xml:space="preserve">inria-00294972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Complexity of Mapping Pipelined Filtering Services on Heterogeneous Platforms</w:t>
+                <w:t xml:space="preserve">Fault Tolerant Scheduling of Precedence Task Graphs on Heterogeneous Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fanny Dufossé</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Hakem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] LIP RR 2008-30, LIP - Laboratoire de l’Informatique du Parallélisme. 2008</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-6418, INRIA, LIP. 2008, 2+18p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127143v1</w:t>
+                <w:t xml:space="preserve">inria-00207593v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping linear workflows with computation/communication overlap</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Who needs a scheduler?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] LIP RR-2008-21, Laboratoire de l'informatique du parallélisme. 2008, 23p</w:t>
+              <w:t xml:space="preserve">[Research Report] LIP RR-2008-34, Laboratoire de l'informatique du parallélisme. 2008, 11p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02102769v1</w:t>
+                <w:t xml:space="preserve">hal-02102807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Latency and Reliability of Pipeline Workflow Applications</w:t>
+                <w:t xml:space="preserve">Iso-level CAFT : how to tackle the combination of communication overhead reduction and fault tolerance scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Veronika Rehn-Sonigo</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Hakem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-6345, LIP RR-2008-12, INRIA, LIP. 2008, 2+14p</w:t>
+              <w:t xml:space="preserve">[Research Report] LIP RR-2008-25, Laboratoire de l'informatique du parallélisme. 2008, 2+16p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00186152v4</w:t>
+                <w:t xml:space="preserve">hal-02102781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resource Allocation Strategies for In-Network Stream Processing</w:t>
+                <w:t xml:space="preserve">Bi-criteria Pipeline Mappings for Parallel Image Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Kosch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Rehn-Sonigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-6578, INRIA. 2008</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-6410, LIP RR-2008-02, INRIA, LIP. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00294972v1</w:t>
+                <w:t xml:space="preserve">inria-00203889v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iso-Level CAFT: How to Tackle the Combination of Communication Overhead Reduction and Fault Tolerance Scheduling</w:t>
+                <w:t xml:space="preserve">Realistic models and efficient algorithms for fault-tolerant scheduling on heterogeneous platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hakem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-6607, INRIA. 2008, pp.21</w:t>
+              <w:t xml:space="preserve">[Research Report] LIP RR-2008-09, Laboratoire de l'informatique du parallélisme. 2008, 2+21p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00308794v1</w:t>
+                <w:t xml:space="preserve">hal-02102653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping pipeline skeletons onto heterogeneous platforms</w:t>
+                <w:t xml:space="preserve">Optimizing latency and reliability of pipeline workflow applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Rehn-Sonigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-6087, LIP RR-2007-05, INRIA, LIP. 2007, pp.30</w:t>
+              <w:t xml:space="preserve">[Research Report] LIp RR-2007-43, Laboratoire de l'informatique du parallélisme. 2007, 2+11p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00122884v3</w:t>
+                <w:t xml:space="preserve">hal-02102604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity results for throughput and latency optimization of replicated and data-parallel workflows</w:t>
+                <w:t xml:space="preserve">Multi-criteria scheduling of pipeline workflows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Rehn-Sonigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-6308, LIP RR-2007-12, INRIA, LIP. 2007, pp.33</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-6232, LIP RR-2007-32, INRIA. 2007, 2+17p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00175066v2</w:t>
+                <w:t xml:space="preserve">inria-00156732v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-criteria scheduling of pipeline workflows</w:t>
+                <w:t xml:space="preserve">Complexity results for throughput and latency optimization of replicated and data-parallel workflows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-6232, LIP RR-2007-32, INRIA. 2007, 2+17p</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-6308, LIP RR-2007-12, INRIA, LIP. 2007, pp.33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00156732v4</w:t>
+                <w:t xml:space="preserve">inria-00175066v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing latency and reliability of pipeline workflow applications</w:t>
+                <w:t xml:space="preserve">Offline and Online Scheduling of Concurrent Bags-of-Tasks on Heterogeneous Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Veronika Rehn-Sonigo</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] LIp RR-2007-43, Laboratoire de l'informatique du parallélisme. 2007, 2+11p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6401, INRIA. 2007, pp.49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02102604v1</w:t>
+                <w:t xml:space="preserve">inria-00200261v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Offline and Online Scheduling of Concurrent Bags-of-Tasks on Heterogeneous Platforms</w:t>
+                <w:t xml:space="preserve">Mapping pipeline skeletons onto heterogeneous platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-6401, INRIA. 2007, pp.49</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6087, LIP RR-2007-05, INRIA, LIP. 2007, pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00200261v2</w:t>
+                <w:t xml:space="preserve">inria-00122884v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of QoS on Replica Placement in Tree Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strategies for Replica Placement in Tree Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Rehn</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-6065, LIP RR-2006-48, INRIA, LIP. 2006, 2+23p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6012, LIP RR-2006-30, INRIA, LIP. 2006, pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00120456v2</w:t>
+                <w:t xml:space="preserve">inria-00111963v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies for Replica Placement in Tree Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of QoS on Replica Placement in Tree Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Rehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-6012, LIP RR-2006-30, INRIA, LIP. 2006, pp.39</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6065, LIP RR-2006-48, INRIA, LIP. 2006, 2+23p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00111963v2</w:t>
+                <w:t xml:space="preserve">inria-00120456v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic mapping of ASSIST applications using process algrebra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Aldinucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] TR-0016, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -31592,51 +31592,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05573804v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Claude Canon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Elghazi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Cyrille H&#233;am" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-025-00862-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05232847v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barbut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Perotin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Herault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10943420251379278" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05234063v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Tremodeux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Agullo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Giraud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04767137v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Bautista-Gomez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Di" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2024.07.022" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04215283v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vivien" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3624560" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04714098v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2024.104863" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04397633v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Kulagina" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Meyerhenke" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.7842" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03920329v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyang Sun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3548607" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03863951v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changjiang Gou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingsong Chen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Marchal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongquan Wei" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2022.01.016" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03920697v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Cyrille Heam" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03508937v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Le F&#232;vre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padma Raghavan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15803/ijnc.11.1_2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03509760v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2021.3104747" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03024579v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2020.2971200" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02490956v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02093172v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aupy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Goglin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pottier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342019846956" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02082369v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cavelan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florina Ciorba" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15803/ijnc.9.1_2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670137v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sicheng Dai" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342017710806" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01557025v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Ra&#239;s" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342017714530" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02082408v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2017.03.024" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02082389v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cappello" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2018.08.002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670153v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342017704979" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02082416v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2016.2643660" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01252342v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh K. Raina" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342015594531" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252366v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manu Shantharam" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-015-0445-x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252333v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01354888v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2016.07.007" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02082773v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Coqblin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicod" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Rehn-Sonigo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-015-0437-x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01354874v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Casanova" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15803/ijnc.6.1_2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01358146v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2897189" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059364v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Journault" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2014.08.013" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090232v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3347" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926123v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dufoss&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2013.02.009" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763321v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Rosenberg" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-012-9426-z" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926178v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umit V. Catalyurek" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Saule" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2501654.2501664" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763388v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.2889" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00800083v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gaujal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926105v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Melhem" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Renaud-Goud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626413400033" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926146v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Dobrila" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Philippe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2012.12.015" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763349v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunal Agrawal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-010-9453-6" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PSC5N50W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653477v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeannot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-011-0236-y" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945067v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342011414742" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787892v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2010.09.005" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0FB492WF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00574555v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinde Lilia Bouziane" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10766-011-0165-6" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VBQL9GKT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945070v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2010.03.001" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945069v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S012905411100826X" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560509v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2010.12.001" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HR6J8J20-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00980695v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-008-9229-4" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2SHSQ4V4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787907v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hakem" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxp067" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786249v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pineau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2009.117" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00980694v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Kosch" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342009104009" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-FNHNFB6D-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00980693v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2008.11.001" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H7R3PFV6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786381v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thierry" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626409000298" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803477v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2007.11.004" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3ZT38CS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803475v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2008.25" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804404v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Plateau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Stewart" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807016v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray Cole" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Gilmore" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Hillston" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807015v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807023v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807289v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Brenner" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Fernandes" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807287v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237949v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivas Aluru" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bora U&#231;ar" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05231852v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05224558v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Cendrier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajini Wijayawardana" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-99854-6_26" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05231849v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05231854v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Schweisgut" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04714372v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04767107v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3673038.3673068" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04397726v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39698-4_6" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04215554v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04397574v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaojie Zhang" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3624062.3624194" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03921445v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03778405v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3545008.3545049" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03830322v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yishu Du" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pallez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3549206.3549328" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03509709v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD53543.2021.00024" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03509666v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85665-6_4" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03509637v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS49936.2021.00086" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03029842v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03024594v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02973315v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Zoobi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Faverge" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03028773v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02273142v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#233;rault" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3295500.3356171" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02273122v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf M. &#214;zkaya" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#220;mit V. &#199;ataly&#252;rek" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02082794v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Herrmann" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2019.00026" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845970v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boutigny" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS.2018.00056" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01892022v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP2018.2018.00056" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01929927v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01798726v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Perarnau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3225058.3225110" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01874154v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927829v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01963655v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02082907v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3086157.3086162" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02082847v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3086157.3086165" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01654660v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2017.60" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589555v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMST.2016.2545109" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01348554v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01354887v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01354863v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01354625v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2016.106" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01354886v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2016.39" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01348555v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251939v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2015.33" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251938v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gainaru" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2015.116" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251937v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humayun Kabir" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Booth" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2807591.2807667" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252400v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252382v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059365v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09873-9_51" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00738393v5" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Langguth" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2013.30" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926093v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847620v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857244v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926199v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Dongarra" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763355v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2012.27" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763384v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HiPC.2012.6507482" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763362v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763359v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Larchev&#234;que" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2012.95" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857268v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1989493.1989512" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945079v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945076v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222766v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nicod" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945075v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00574603v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01062552v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD.2010.19" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00574608v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01062547v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2010.5470483" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01062559v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold L. Rosenberg" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14122-5_11" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WP4DHF0K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563628v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526741v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787895v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Magnan" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2010.5470346" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788889v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1810479.1810511" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059633v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Sinnen" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD.2010.16" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01062574v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1583991.1583997" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059271v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5161044" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787989v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Gu" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qishi Wu" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2009.18" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563300v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787985v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786256v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5160912" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01063315v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP.2009.24" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788928v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP.2009.41" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787967v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424049v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Rehn" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787973v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5161026" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00422656v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5160874" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803482v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69384-0_27" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803481v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2008.107" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803483v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2008.4536133" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803484v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803480v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP.2008.22" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803486v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2008.4536160" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803520v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2007.370331" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803517v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803514v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTR.2007.4629278" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803515v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803516v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72584-8_47" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807018v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807017v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807019v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807024v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Aldinucci" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807021v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807025v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807020v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807288v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807384v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807385v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807383v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982965v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pierson" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2018.07.012" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908448v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00466168v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loulergue" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02082818v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01354892v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Fasi" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46376-6" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01357849v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2092-1_2" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01205153v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Mehdi Diouri" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gl&#252;ck" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763372v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Computing-Handbook-Third-Edition-Two-Volume-Set/Tucker-Gonzalez-Topi-Diaz-Herrera/p/book/9781439898444" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796870v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vangelis Paschos" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raynal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787979v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01062577v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03869-3_26" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RMRN6D1C-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568320v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Obrecht" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629804v2" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521712v2" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457323v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457511v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457207v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524691v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00420806v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00404206v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00363443v2" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00437450v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00374927v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00365522v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00376968v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00365490v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118921v2" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05457056v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A Chien" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04994586v2" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05000632v2" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04996292v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04872041v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04668191v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04428417v2" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamer Kaya" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04038011v3" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04159509v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04021482v2" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03581418v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03610883v2" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02614215v2" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03159022v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03447266v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03264047v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02491495v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02972296v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02859980v2" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02317464v2" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01644352v4" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02265925v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01767888v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01955859v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01817501v3" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01714978v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01766763v2" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01719728v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01504936v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01616514v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01461157v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01494678v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01363581v2" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01393989v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01339788v3" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01297125v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01164445v2" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242369v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246639v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01215857v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01219258v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01216850v3" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01183904v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075100v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00983789v3" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00742754v2" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00949252v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01066664v5" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00819036v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788641v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00836871v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00832102v3" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00878938v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00630721v3" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00674057v2" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00584944v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555546v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555890v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565151v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00560707v2" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00630292v2" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00583123v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544146v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441627v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00452424v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515209v2" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00365514v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00413977v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00374304v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00365795v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102781v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102807v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00203889v2" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102653v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00207593v3" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102770v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102806v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102771v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00308775v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02127143v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102769v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186152v4" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00294972v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00308794v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00122884v3" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175066v2" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00156732v4" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102604v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00200261v2" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00120456v2" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00111963v2" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807022v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072328v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004361v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00404147v2" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05573804v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Claude Canon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Elghazi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Cyrille H&#233;am" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-025-00862-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05232847v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barbut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Perotin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Herault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10943420251379278" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05234063v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Tremodeux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Agullo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Giraud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04767137v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Bautista-Gomez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Di" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2024.07.022" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04215283v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vivien" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3624560" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04714098v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2024.104863" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04397633v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Kulagina" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Meyerhenke" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.7842" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03920329v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyang Sun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3548607" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03863951v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changjiang Gou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingsong Chen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Marchal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongquan Wei" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2022.01.016" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03920697v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Cyrille Heam" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03508937v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Le F&#232;vre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padma Raghavan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15803/ijnc.11.1_2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03509760v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2021.3104747" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02490956v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03024579v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2020.2971200" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02093172v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aupy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Goglin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pottier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342019846956" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02082369v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cavelan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florina Ciorba" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15803/ijnc.9.1_2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01557025v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Ra&#239;s" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342017714530" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02082408v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2017.03.024" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670137v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sicheng Dai" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342017710806" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02082389v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cappello" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2018.08.002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02082416v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2016.2643660" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01252342v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh K. Raina" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342015594531" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670153v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342017704979" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01354888v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2016.07.007" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02082773v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Coqblin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicod" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Rehn-Sonigo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-015-0437-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252333v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01354874v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Casanova" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15803/ijnc.6.1_2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01358146v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2897189" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252366v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manu Shantharam" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-015-0445-x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059364v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Journault" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2014.08.013" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090232v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3347" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926178v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umit V. Catalyurek" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Saule" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2501654.2501664" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763388v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dufoss&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.2889" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926105v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Melhem" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Renaud-Goud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626413400033" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00800083v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gaujal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926146v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Dobrila" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Philippe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2012.12.015" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926123v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girault" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2013.02.009" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763321v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Rosenberg" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-012-9426-z" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763349v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunal Agrawal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-010-9453-6" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PSC5N50W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653477v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeannot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-011-0236-y" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945070v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2010.03.001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787892v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2010.09.005" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0FB492WF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00574555v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinde Lilia Bouziane" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10766-011-0165-6" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VBQL9GKT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945069v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S012905411100826X" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560509v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2010.12.001" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HR6J8J20-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945067v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342011414742" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00980695v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-008-9229-4" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2SHSQ4V4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787907v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hakem" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxp067" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786249v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pineau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2009.117" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00980693v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2008.11.001" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H7R3PFV6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786381v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thierry" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626409000298" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00980694v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Kosch" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342009104009" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-FNHNFB6D-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803475v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2008.25" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803477v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2007.11.004" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3ZT38CS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804404v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Plateau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Stewart" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807015v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807023v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray Cole" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Gilmore" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Hillston" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807016v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807289v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Brenner" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Fernandes" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807287v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237949v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivas Aluru" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bora U&#231;ar" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05231852v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05224558v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Cendrier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajini Wijayawardana" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-99854-6_26" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05231849v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05231854v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Schweisgut" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04714372v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04767107v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3673038.3673068" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04215554v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04397574v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaojie Zhang" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3624062.3624194" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04397726v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39698-4_6" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03830322v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yishu Du" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pallez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3549206.3549328" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03778405v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3545008.3545049" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03921445v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03509666v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85665-6_4" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03509709v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD53543.2021.00024" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03024594v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02973315v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Zoobi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Faverge" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03028773v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03029842v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03509637v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS49936.2021.00086" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02273122v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf M. &#214;zkaya" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#220;mit V. &#199;ataly&#252;rek" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02082794v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Herrmann" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2019.00026" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02273142v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#233;rault" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3295500.3356171" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845970v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boutigny" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS.2018.00056" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01892022v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP2018.2018.00056" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01929927v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01874154v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01798726v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Perarnau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3225058.3225110" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927829v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01963655v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589555v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMST.2016.2545109" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01654660v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2017.60" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02082907v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3086157.3086162" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02082847v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3086157.3086165" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01354863v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01348554v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01354887v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01354886v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2016.39" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01354625v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2016.106" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01348555v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251938v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gainaru" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2015.116" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251937v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humayun Kabir" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Booth" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2807591.2807667" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252400v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252382v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251939v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2015.33" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059365v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09873-9_51" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857244v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847620v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926199v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Dongarra" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00738393v5" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Langguth" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2013.30" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926093v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763359v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Larchev&#234;que" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2012.95" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763384v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HiPC.2012.6507482" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763362v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763355v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2012.27" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945079v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945076v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945075v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222766v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nicod" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857268v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1989493.1989512" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01062559v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold L. Rosenberg" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14122-5_11" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WP4DHF0K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563628v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526741v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01062552v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD.2010.19" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00574608v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01062547v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2010.5470483" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787895v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Magnan" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2010.5470346" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788889v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1810479.1810511" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059633v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Sinnen" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD.2010.16" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00574603v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786256v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5160912" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01063315v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP.2009.24" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788928v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP.2009.41" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563300v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059271v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5161044" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787989v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Gu" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qishi Wu" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2009.18" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787985v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424049v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Rehn" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787967v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787973v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5161026" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00422656v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5160874" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01062574v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1583991.1583997" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803481v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2008.107" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803483v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2008.4536133" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803480v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP.2008.22" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803484v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803486v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2008.4536160" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803482v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69384-0_27" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803514v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTR.2007.4629278" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803515v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803517v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803520v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2007.370331" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803516v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72584-8_47" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807017v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807019v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807018v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807021v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807024v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Aldinucci" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807020v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807025v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807288v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807385v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807383v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807384v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982965v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pierson" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2018.07.012" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908448v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00466168v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loulergue" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02082818v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01354892v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Fasi" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46376-6" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01357849v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2092-1_2" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01205153v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Mehdi Diouri" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gl&#252;ck" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763372v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Computing-Handbook-Third-Edition-Two-Volume-Set/Tucker-Gonzalez-Topi-Diaz-Herrera/p/book/9781439898444" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796870v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vangelis Paschos" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raynal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787979v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01062577v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03869-3_26" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RMRN6D1C-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568320v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Obrecht" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629804v2" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521712v2" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457511v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457323v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457207v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524691v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00437450v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00374927v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00365522v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00365490v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00376968v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00363443v2" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00420806v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00404206v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118921v2" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05457056v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A Chien" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04996292v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04872041v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05000632v2" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04994586v2" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04428417v2" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamer Kaya" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04668191v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04038011v3" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04159509v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04021482v2" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03581418v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03610883v2" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02614215v2" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03159022v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03447266v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03264047v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02972296v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02859980v2" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02491495v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02317464v2" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01644352v4" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02265925v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01714978v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01766763v2" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01719728v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01817501v3" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01955859v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01767888v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01504936v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01616514v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01461157v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01494678v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01393989v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01363581v2" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01339788v3" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01297125v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01215857v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01216850v3" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01219258v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242369v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246639v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01183904v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01164445v2" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00742754v2" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00949252v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075100v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00983789v3" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01066664v5" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00832102v3" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00819036v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788641v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00836871v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00878938v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00630721v3" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00674057v2" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565151v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00560707v2" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00630292v2" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555546v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555890v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00583123v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00584944v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441627v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00452424v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515209v2" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544146v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00413977v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00374304v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00365795v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00365514v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00308775v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02127143v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102770v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102771v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102806v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102769v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00308794v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186152v4" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00294972v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00207593v3" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102807v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102781v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00203889v2" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102653v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102604v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00156732v4" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175066v2" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00200261v2" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00122884v3" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00111963v2" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00120456v2" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807022v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072328v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004361v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00404147v2" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>