--- v0 (2026-03-05)
+++ v1 (2026-04-23)
@@ -856,265 +856,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04700859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tannins as Biobased Molecules for Surface Treatments of Flax Wrapped Rovings for Epoxy/Flax Fabrics Biocomposites: Influence on Mechanical Properties through a Multi-Scale Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbial communities and their role in enhancing hemp fiber quality through field retting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Bou Orm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khouloud TILOUCHE GUERDELLI</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luc Malhautier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composites Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcs8020075⟩</w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 108 (1), pp.501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-024-13323-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04465213v1</w:t>
+                <w:t xml:space="preserve">hal-04769081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial communities and their role in enhancing hemp fiber quality through field retting</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Bergeret</w:t>
+                <w:t xml:space="preserve">Tannins as Biobased Molecules for Surface Treatments of Flax Wrapped Rovings for Epoxy/Flax Fabrics Biocomposites: Influence on Mechanical Properties through a Multi-Scale Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khouloud TILOUCHE GUERDELLI</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Malhautier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Ouagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 108 (1), pp.501. </w:t>
+              <w:t xml:space="preserve">Journal of Composites Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (2), pp.75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00253-024-13323-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jcs8020075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04769081v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04465213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the bias related to DNA recovery from hemp stems for retting microbial community investigation</w:t>
               </w:r>
@@ -1881,529 +1881,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03182666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of hygrothermal aging on chemical, physical, and mechanical properties of poly(3‐hydroxybutyrate‐co‐3‐hydroxyvalerate)/Cloisite 30B bionanocomposite</w:t>
+                <w:t xml:space="preserve">Exploring the dew retting feasibility of hemp in very contrasting European environments: Influence on the tensile mechanical properties of fibres and composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kahina Iggui</w:t>
+                <w:t xml:space="preserve">Samuel Réquilé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Mazian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustapha Kaci</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Musio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gautreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pc.25943⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 164, pp.113337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2021.113337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03113919v1</w:t>
+                <w:t xml:space="preserve">hal-03154888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the dew retting feasibility of hemp in very contrasting European environments: Influence on the tensile mechanical properties of fibres and composites</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of hygrothermal aging on chemical, physical, and mechanical properties of poly(3‐hydroxybutyrate‐co‐3‐hydroxyvalerate)/Cloisite 30B bionanocomposite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salvatore Musio</w:t>
+                <w:t xml:space="preserve">Kahina Iggui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Gautreau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mustapha Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 164, pp.113337. </w:t>
+              <w:t xml:space="preserve">Polymer Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42 (4), p.1878-1890. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2021.113337⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pc.25943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03154888v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of field retting and accelerated retting performed in a lab-scale pilot unit on the properties of hemp fibres/polypropylene biocomposites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brahim Mazian</w:t>
+                <w:t xml:space="preserve">Corrigendum: Under Glass Weathering of Hemp Fibers Reinforced Polypropylene Biocomposites: Degradation Mechanisms Based on Emitted Volatile Organic Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Badji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Sotiropoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Beigbeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Garay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2019.111912⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (162), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmats.2020.00266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02428273v1</w:t>
+                <w:t xml:space="preserve">hal-03038248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum: Under Glass Weathering of Hemp Fibers Reinforced Polypropylene Biocomposites: Degradation Mechanisms Based on Emitted Volatile Organic Compounds</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hélène Garay</w:t>
+                <w:t xml:space="preserve">Impact of field retting and accelerated retting performed in a lab-scale pilot unit on the properties of hemp fibres/polypropylene biocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Mazian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bénézet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Malhautier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7 (162), </w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 143, pp.111912. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmats.2020.00266⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2019.111912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03038248v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02428273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swelling of natural fibre bundles under hygro- and hydrothermal conditions: determination of hydric expansion coefficients by automated laser scanning</w:t>
               </w:r>
@@ -2519,90 +2519,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Under Glass Weathering of Hemp Fibers Reinforced Polypropylene Biocomposites: Degradation Mechanisms Based on Emitted Volatile Organic Compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Badji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Sotiropoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Badji</w:t>
+                <w:t xml:space="preserve">J. Beigbeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Garay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2781,291 +2781,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02765687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effects of Gamma Irradiation on Molecular Weight, Morphology and Physical Properties of PHBV/Cloisite 30B Bionanocomposites</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Mahlous</w:t>
+                <w:t xml:space="preserve">Variations Dimensionnelles et Comportement Mécanique de Plusieurs Espèces de Fibres Végétales en Conditions Hydro/Hygrothermiques Contrôlées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Garat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Renewable Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.32604/jrm.2019.06778⟩</w:t>
+              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (5), pp.299-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18280/rcma.290504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02436544v1</w:t>
+                <w:t xml:space="preserve">hal-02432958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations Dimensionnelles et Comportement Mécanique de Plusieurs Espèces de Fibres Végétales en Conditions Hydro/Hygrothermiques Contrôlées</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Corn</w:t>
+                <w:t xml:space="preserve">The Effects of Gamma Irradiation on Molecular Weight, Morphology and Physical Properties of PHBV/Cloisite 30B Bionanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Iggui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mahlous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 29 (5), pp.299-304. </w:t>
+              <w:t xml:space="preserve">Journal of Renewable Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (9), pp.807-820. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18280/rcma.290504⟩</w:t>
+                <w:t xml:space="preserve">⟨10.32604/jrm.2019.06778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02432958v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Extraction Conditions on Chemical Composition and Thermal Properties of Chestnut Wood Extracts as Tannin Feedstock</w:t>
               </w:r>
@@ -3305,512 +3305,512 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of temporal dynamic of volatile organic compounds (VOCs) and odors of hemp stem during field retting</w:t>
+                <w:t xml:space="preserve">A Comparative Study of the Effect of Field Retting Time on the Properties of Hemp Fibres Harvested at Different Growth Stages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Mazian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Chaignaud</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Fanlo</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Charles Benezet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Malhautier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00425-019-03280-6⟩</w:t>
+              <w:t xml:space="preserve">Fibers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Special Issue Natural Fibers and Composites: Science and Applications, 7 (12), pp.art. 108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/fib7120108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02428268v1</w:t>
+                <w:t xml:space="preserve">hal-02400689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a biobased superabsorbent polymer from recycled cellulose for diapers applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t>
+                <w:t xml:space="preserve">How to manage biocomposites wastes end of life? A life cycle assessment approach (LCA) focused on polypropylene (PP)/wood flour and polylactic acid (PLA)/flax fibres biocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Beigbeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lata Soccalingame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bénézet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2019.03.013⟩</w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 83, pp.184-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2018.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02424970v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to manage biocomposites wastes end of life? A life cycle assessment approach (LCA) focused on polypropylene (PP)/wood flour and polylactic acid (PLA)/flax fibres biocomposites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Beigbeder</w:t>
+                <w:t xml:space="preserve">Evolution of temporal dynamic of volatile organic compounds (VOCs) and odors of hemp stem during field retting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Mazian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Chaignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Fanlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lata Soccalingame</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Laure M.-L. Fauconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 83, pp.184-193. </w:t>
+              <w:t xml:space="preserve">Planta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 250 (6), pp.1983-1996. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2018.11.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00425-019-03280-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02424754v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02428268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Study of the Effect of Field Retting Time on the Properties of Hemp Fibres Harvested at Different Growth Stages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brahim Mazian</w:t>
+                <w:t xml:space="preserve">Development of a biobased superabsorbent polymer from recycled cellulose for diapers applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Malhautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fibers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Special Issue Natural Fibers and Composites: Science and Applications, 7 (12), pp.art. 108. </w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116, pp.38-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/fib7120108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2019.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02400689v1</w:t>
+                <w:t xml:space="preserve">hal-02424970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Field Retting on the Hemp Fibres Structure</w:t>
               </w:r>
@@ -3848,51 +3848,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bénézet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Malhautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 29 (5), pp.277-282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4435,481 +4435,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02416405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between artificial and natural weathering of hemp fibers reinforced polypropylene biocomposites</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Garay</w:t>
+                <w:t xml:space="preserve">Analysis of the morphometric variations in natural fibres by automated laser scanning: Towards an efficient and reliable assessment of the cross-sectional area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Garat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 148, pp.117-131. </w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 108, pp.114 - 123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2018.01.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2018.02.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02479345v1</w:t>
+                <w:t xml:space="preserve">hal-01831128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the morphometric variations in natural fibres by automated laser scanning: Towards an efficient and reliable assessment of the cross-sectional area</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Johnny Beaugrand</w:t>
+                <w:t xml:space="preserve">Under glass weathering of hemp fibers reinforced polypropylene biocomposites: Impact of Volatile Organic Compounds emissions on indoor air quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Badji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Beigbeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Garay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Benezet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 108, pp.114 - 123. </w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 149, pp.85-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2018.02.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2018.01.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01831128v1</w:t>
+                <w:t xml:space="preserve">hal-02479342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Under glass weathering of hemp fibers reinforced polypropylene biocomposites: Impact of Volatile Organic Compounds emissions on indoor air quality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correlation between artificial and natural weathering of hemp fibers reinforced polypropylene biocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Badji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Badji</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J. Beigbeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Garay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Benezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 149, pp.85-95. </w:t>
+              <w:t xml:space="preserve">, 2018, 148, pp.117-131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2018.01.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2018.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02479342v1</w:t>
+                <w:t xml:space="preserve">hal-02479345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exterior and under glass natural weathering of hemp fibers reinforced polypropylene biocomposites: Impact on mechanical, chemical, microstructural and visual aspect properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Badji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Badji</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J. Beigbeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Garay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5012,51 +5012,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bénézet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Malhautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Crops and Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 116, pp.170-181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5224,64 +5224,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effects of Accelerated Photooxidation on Molecular Weight and Thermal and Mechanical Properties of PHBV/Cloisite 30B Bionanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahina Iggui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Kaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5341,77 +5341,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural weathering of hemp fibers reinforced polypropylene biocomposites: Relationships between visual and surface aspects, mechanical properties and microstructure based on statistical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Badji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Badji</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J. Beigbeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Garay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5605,77 +5605,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of weathering on visual and surface aspect of wood plastic composites: Correlation approach with mechanical properties and microstructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Badji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lata Soccalingame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Garay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5863,274 +5863,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02883900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reprocessing of UV-weathered wood flour reinforced polypropylene composites: Study of a natural outdoor exposure</w:t>
+                <w:t xml:space="preserve">Reversible and irreversible changes in physical and mechanical properties of biocomposites during hydrothermal aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Soccalingame</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.-C. Bénézet</w:t>
+                <w:t xml:space="preserve">Arnaud Regazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bénézet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2016.09.011⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 84, pp.358-365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2016.01.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02900366v1</w:t>
+                <w:t xml:space="preserve">hal-01771584v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible and irreversible changes in physical and mechanical properties of biocomposites during hydrothermal aging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reprocessing of UV-weathered wood flour reinforced polypropylene composites: Study of a natural outdoor exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Soccalingame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrin Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Regazzi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Bénézet</w:t>
+                <w:t xml:space="preserve">J.-C. Bénézet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 84, pp.358-365. </w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 133, pp.389-398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2016.01.052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2016.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01771584v2</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02900366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of flax cell wall components on the microstructure and transverse mechanical behaviour of flax fabrics reinforced epoxy biocomposites</w:t>
               </w:r>
@@ -6244,278 +6244,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02906429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The majority of minerals present in natural rubber are associated with the macrogel: An ICP-MS and SEM/EDX investigation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Marie Taulemesse</w:t>
+                <w:t xml:space="preserve">Coupled Hydro-Mechanical Aging Of Short Flax Fiber Reinforced Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Regazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app.43062⟩</w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 130, pp.300 - 306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2016.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02906424v1</w:t>
+                <w:t xml:space="preserve">hal-01774313v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled Hydro-Mechanical Aging Of Short Flax Fiber Reinforced Composites</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Ienny</w:t>
+                <w:t xml:space="preserve">The majority of minerals present in natural rubber are associated with the macrogel: An ICP-MS and SEM/EDX investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Rolere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Char</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Taulemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome St-Beuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 130, pp.300 - 306. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 133 (9), pp.43062. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2016.06.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/app.43062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01774313v2</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02906424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscosity and viscoelasticity measurements of low density polyethylene/poly(lactic acid) blends</w:t>
               </w:r>
@@ -6644,51 +6644,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Quantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Bénézet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6752,90 +6752,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reprocessing of wood flour reinforced polypropylene composites: Impact of particle size and coupling agent on composite and particle properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Soccalingame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrin Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Bénézet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6876,295 +6876,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02900389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A biodegradation study of poly(3-hydroxybutyrate-co-3-hydroxyvalerate)/organoclay nanocomposites in various environmental conditions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Kaci</w:t>
+                <w:t xml:space="preserve">Reprocessing of artificial UV-weathered wood flour reinforced polypropylene composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Soccalingame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrin Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Bénézet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Cambe</w:t>
+                <w:t xml:space="preserve">S. Mani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Regis Degorce-Dumas</w:t>
+                <w:t xml:space="preserve">F. Coiffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 119, pp.77-86. </w:t>
+              <w:t xml:space="preserve">, 2015, 120, pp.313-327. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2015.05.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2015.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02914193v1</w:t>
+                <w:t xml:space="preserve">hal-02900379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reprocessing of artificial UV-weathered wood flour reinforced polypropylene composites</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.-C. Bénézet</w:t>
+                <w:t xml:space="preserve">A biodegradation study of poly(3-hydroxybutyrate-co-3-hydroxyvalerate)/organoclay nanocomposites in various environmental conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Iggui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Kaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mani</w:t>
+                <w:t xml:space="preserve">Simon Cambe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Coiffier</w:t>
+                <w:t xml:space="preserve">Jean-Regis Degorce-Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 120, pp.313-327. </w:t>
+              <w:t xml:space="preserve">, 2015, 119, pp.77-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2015.07.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2015.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02900379v1</w:t>
+                <w:t xml:space="preserve">hal-02914193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of PLA melt rheology and batch mixing energy balance</w:t>
               </w:r>
@@ -7557,51 +7557,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Quantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Charles Benezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bonfils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7646,299 +7646,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of Polylactide/Graphene Composites From Liquid-Phase Exfoliated Graphite Sheets</w:t>
+                <w:t xml:space="preserve">Incorporation of elastomer into poly(ether ether ketone): an attempt to improve the damping factor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xianye Li</w:t>
+                <w:t xml:space="preserve">Thibault Parpaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yinghong Xiao</w:t>
+                <w:t xml:space="preserve">Franck Sosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jianfei Che</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pc.22673⟩</w:t>
+              <w:t xml:space="preserve">High Performance Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (8), pp.986-996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0954008314536592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02914361v1</w:t>
+                <w:t xml:space="preserve">hal-02914578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporation of elastomer into poly(ether ether ketone): an attempt to improve the damping factor</w:t>
+                <w:t xml:space="preserve">Preparation of Polylactide/Graphene Composites From Liquid-Phase Exfoliated Graphite Sheets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Parpaite</w:t>
+                <w:t xml:space="preserve">Xianye Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Sosson</w:t>
+                <w:t xml:space="preserve">Yinghong Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Longerey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Bergeret</w:t>
+                <w:t xml:space="preserve">Jianfei Che</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Performance Polymers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (2), pp.396-403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pc.22673⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0954008314536592⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02914578v1</w:t>
+                <w:t xml:space="preserve">hal-02914361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation and characterization of olive pit powder as a filler to PLA-matrix bio-composites</w:t>
               </w:r>
@@ -8035,334 +8035,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02914364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimuli-Responsive Topological Change of Microstructured Surfaces and the Resultant Variations of Wetting Properties</w:t>
+                <w:t xml:space="preserve">Structural, morphological and mechanical characteristics of polyethylene, poly(lactic acid) and poly(ethylene-co-glycidyl methacrylate) blends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zi Liang Wu</w:t>
+                <w:t xml:space="preserve">S. Djellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renbo Wei</w:t>
+                <w:t xml:space="preserve">N. Haddaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Buguin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Sadoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Grohens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/am4017957⟩</w:t>
+              <w:t xml:space="preserve">Iranian Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (4), pp.245-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13726-013-0126-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03753309v1</w:t>
+                <w:t xml:space="preserve">hal-00985412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, morphological and mechanical characteristics of polyethylene, poly(lactic acid) and poly(ethylene-co-glycidyl methacrylate) blends</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stimuli-Responsive Topological Change of Microstructured Surfaces and the Resultant Variations of Wetting Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Haddaoui</w:t>
+                <w:t xml:space="preserve">Zi Liang Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Sadoun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Bergeret</w:t>
+                <w:t xml:space="preserve">Renbo Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Grohens</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Axel Buguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Taulemesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Iranian Polymer Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 22 (4), pp.245-257. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (15), pp.7485-7491. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13726-013-0126-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/am4017957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00985412v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03753309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructured Nematic Liquid Crystalline Elastomer Surfaces with Switchable Wetting Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zi Liang Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Buguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8840,51 +8840,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of poly(lactic acid) cellular materials: Physical and morphological characterizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Bénézet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lafranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8974,51 +8974,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the energy efficiency in mixing of PLA/cellulose biocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.E. Le Marec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Bénézet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9458,51 +9458,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural Fibre-Reinforced Biofoams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Charles Benezet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Polymer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Natural Fibers, Bio- and Nanocomposites, 2011, pp.569871. </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9536,90 +9536,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactive compatibilization of polymer blends by γ-irradiation: Influence of the order of processing steps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Massardier-Nageotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9678,64 +9678,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodegradation of starch incorporated polylactic acid with acrylic acid as interfacial linker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yinghong Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianfei Che</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10042,51 +10042,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micron-Sized Main-Chain Liquid Crystalline Elastomer Actuators with Ultralarge Amplitude Contractions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Buguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Taulemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10176,77 +10176,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing a recycling process of SMC composite waste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrin Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10483,77 +10483,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compatibilizing thermoplastic/ground tyre rubber powder blends: Efficiency and limits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10617,77 +10617,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyethylene/ground tyre rubber blends: Influence of particle morphology and oxidation on mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10928,51 +10928,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guillermain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tersac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11019,77 +11019,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compatibilisation of polyethylene/ground tyre rubber blends by γ irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11278,90 +11278,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation de poudrettes de pneus par incorporation dans du PE recyclé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11681,77 +11681,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Symposia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 221 (1), pp.227-236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12329,226 +12329,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03254691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscoelastic behaviour of glass beads reinforced poly(butylene terephthalate): experimental and theoretical approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Beaudoin</w:t>
+                <w:t xml:space="preserve">Polystyrene–glass bead composites: Maxwell–Wagner–Sillars relaxations and percolation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Crespy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Interfaces </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of polymer science. Part B: Polymer letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 35 (9), pp.1349-1359</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03660653v1</w:t>
+                <w:t xml:space="preserve">hal-05049664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polystyrene–glass bead composites: Maxwell–Wagner–Sillars relaxations and percolation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Perrier</w:t>
+                <w:t xml:space="preserve">Viscoelastic behaviour of glass beads reinforced poly(butylene terephthalate): experimental and theoretical approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐christophe Quantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Crespy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of polymer science. Part B: Polymer letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composite Interfaces </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 5 (6), pp.543-559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/156855498X00063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05049664v1</w:t>
+                <w:t xml:space="preserve">hal-03660653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epoxy resins as surface treatments for mica flakes in propylene/ethylene copolymer composites</w:t>
               </w:r>
@@ -13532,90 +13532,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification of Wrapped Flax Rovings with Tannins Molecules for the Development of Fabrics for Composite Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khouloud TILOUCHE GUERDELLI</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrin Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ouagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Tirillò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13776,260 +13776,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03835601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of new bio-based flame retardants for biocomposite applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">THE INFLUENCE OF MICROBIAL COMMUNITIES ON THE EVOLUTION OF THE PLANT CELL WALL OF “CANNABIS SATIVA” STEMS DURING THE RETTING PROCESS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Bou orm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Créach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Grec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khouloud Tilouche</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simon Hawkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Junior EPNOE 2022 - 5th EPNOE Junior Scientist Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Aveiro, Portugal</w:t>
+              <w:t xml:space="preserve">SFBV 2022 - 13th International Conference of the French Society of Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03836481v1</w:t>
+                <w:t xml:space="preserve">hal-03784138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE INFLUENCE OF MICROBIAL COMMUNITIES ON THE EVOLUTION OF THE PLANT CELL WALL OF “CANNABIS SATIVA” STEMS DURING THE RETTING PROCESS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eliane Bou orm</w:t>
+                <w:t xml:space="preserve">Synthesis of new bio-based flame retardants for biocomposite applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khouloud Tilouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrin Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFBV 2022 - 13th International Conference of the French Society of Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Junior EPNOE 2022 - 5th EPNOE Junior Scientist Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03784138v1</w:t>
+                <w:t xml:space="preserve">hal-03836481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des composites renforcés par des fibres végétales pour le ferroviaire et l'automobile : enjeux et ambitions</w:t>
               </w:r>
@@ -14091,152 +14091,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03695645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a better understanding of microbial mechanisms involved during field retting of hemp “Cannabis Sativa”</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eliane Bou orm</w:t>
+                <w:t xml:space="preserve">Surfaces et interphases des fibres lignocellulosiques pour des biocomposites hautes performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Junior EPNOE 2022 - 5th EPNOE Junior Scientist Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Aveiro, Portugal</w:t>
+              <w:t xml:space="preserve">JADH 2022 - 22e journées d'étude sur l'adhésion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, La Turballe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03836339v1</w:t>
+                <w:t xml:space="preserve">hal-03843411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swelling and softening behaviour of natural fibre bundles under hygro- and hydrothermal conditions</w:t>
               </w:r>
@@ -14341,178 +14298,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03780560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfaces et interphases des fibres lignocellulosiques pour des biocomposites hautes performances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Lacoste</w:t>
+                <w:t xml:space="preserve">Towards a better understanding of microbial mechanisms involved during field retting of hemp “Cannabis Sativa”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Bou orm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Créach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukherjee Suvajit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Grec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JADH 2022 - 22e journées d'étude sur l'adhésion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, La Turballe, France</w:t>
+              <w:t xml:space="preserve">Junior EPNOE 2022 - 5th EPNOE Junior Scientist Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03843411v1</w:t>
+                <w:t xml:space="preserve">hal-03836339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification de rovings de lin guipés par des molécules biosourcées pour le développement de tissus pour des applications composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khouloud Tilouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrin Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ouagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Jacopo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14554,90 +14554,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalization of wrapped flax rovings using biobased molecules for composite applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khouloud TILOUCHE GUERDELLI</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrin Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ouagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Tirillò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14932,243 +14932,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03437068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résines époxy à faible inflammabilité issue de tannins de châtaignier</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valeriia Karaseva</w:t>
+                <w:t xml:space="preserve">Stratégies pour l’amélioration des propriétés mécaniques et de la réaction au feu des biocomposites par des traitements de surface des fibres naturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lacoste</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ferry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Journées scientifiques et industrielles du Groupe Français des Polymères (GFP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Alès, France</w:t>
+              <w:t xml:space="preserve">12ème Colloque IMT - Matériaux pour la transition environnementale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMT (Institut Mines Telecom), Oct 2020, [en ligne], France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02506525v1</w:t>
+                <w:t xml:space="preserve">hal-02970859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies pour l’amélioration des propriétés mécaniques et de la réaction au feu des biocomposites par des traitements de surface des fibres naturelles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Résines époxy à faible inflammabilité issue de tannins de châtaignier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeriia Karaseva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fulcrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Lacoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Colloque IMT - Matériaux pour la transition environnementale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMT (Institut Mines Telecom), Oct 2020, [en ligne], France</w:t>
+              <w:t xml:space="preserve">16. Journées scientifiques et industrielles du Groupe Français des Polymères (GFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Alès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02970859v1</w:t>
+                <w:t xml:space="preserve">hal-02506525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design Of An Epoxy Prepolymer Based On Chestnut Agro-Residues</w:t>
               </w:r>
@@ -15632,730 +15632,730 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03753347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties, visual aspect, microstructure and life cycle assessment approach (LCA) focused on PP/wood biocomposites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Under glass weathering of hemp fibers reinforced polypropylene biocomposites: a study of the impact of Volatile Organic Compounds emissions in indoor air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Badji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Garay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Badji</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J. Beigbeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Charles Benezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCM21 - 21st International Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Xi'An, China</w:t>
+              <w:t xml:space="preserve">Eurofillers Polymer Blends 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Hersonissos, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02490826v1</w:t>
+                <w:t xml:space="preserve">hal-02490861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vieillissement de biocomposites à matrice polypropylène renforcé de fibres chanvre : étude de l’impact sur les émissions de Composés Organiques Volatils (COVs) en air intérieur.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical properties, visual aspect, microstructure and life cycle assessment approach (LCA) focused on PP/wood biocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Badji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lata Soccalingame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bénézet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Garay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Badji</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J. Beigbeder</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Bénézet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOMAT 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Alès, France</w:t>
+              <w:t xml:space="preserve">ICCM21 - 21st International Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Xi'An, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02499513v1</w:t>
+                <w:t xml:space="preserve">hal-02490826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Under glass weathering of hemp fibers reinforced polypropylene biocomposites: a study of the impact of Volatile Organic Compounds emissions in indoor air</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vieillissement de biocomposites à matrice polypropylène renforcé de fibres chanvre : étude de l’impact sur les émissions de Composés Organiques Volatils (COVs) en air intérieur.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Badji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Badji</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">J. Beigbeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Garay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Charles Benezet</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bénézet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurofillers Polymer Blends 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Hersonissos, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">ECOMAT 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Alès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02490861v1</w:t>
+                <w:t xml:space="preserve">hal-02499513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the morphometric measurement of natural fibres cross-section to assess their mechanical properties</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Johnny Beaugrand</w:t>
+                <w:t xml:space="preserve">Effect of dew retting of different harvesting periods on the hemp fibers quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Mazian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Fanlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Benezet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International conference on Natural Fibers (ICNF)</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Natural Fibers (ICNF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03684525v1</w:t>
+                <w:t xml:space="preserve">hal-03684537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of dew retting of different harvesting periods on the hemp fibers quality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brahim Mazian</w:t>
+                <w:t xml:space="preserve">Improving the morphometric measurement of natural fibres cross-section to assess their mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Garat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Natural Fibers (ICNF)</w:t>
+              <w:t xml:space="preserve">3rd International conference on Natural Fibers (ICNF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03684537v1</w:t>
+                <w:t xml:space="preserve">hal-03684525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural weathering of hemp fibers reinforced polypropylene biocomposites: a correlation approach between mechanical properties, visual aspect and Volatile Organic Compounds emissions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Badji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Garay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Badji</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J. Beigbeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Charles Benezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurofillers Polymer Blends 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Hersonissos, Heraklion, Greece</w:t>
@@ -16384,77 +16384,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of natural and accelerated weathering on visual and surface aspects of wood flour reinforced composites: a correlation approach with mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Badji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lata Soccalingame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Garay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16505,103 +16505,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weathering of natural fibers reinforced composites: study of the impact on Volatile Organic Compounds' emissions in indoor air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Badji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Badji</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J. Beigbeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Garay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Charles Benezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indoor Air 2016 - The 14th International Conference on Indoor Air Quality and Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Ghent, Belgium</w:t>
@@ -16876,77 +16876,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillissement de matériaux biocomposites renforcés de fibres naturelles: étude de l’impact sur les propriétés d’aspect et sur les émissions dans l’air intérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Badji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Garay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Beigbeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17001,103 +17001,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weathering of natural fibers reinforced composites: study of the impact on the visual aspect and emission of Volatile Organic Compounds in indoor air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Badji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Badji</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J. Beigbeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Garay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Charles Benezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MoDest 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Cracovie, Poland</w:t>
@@ -17251,51 +17251,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">End of life of PLA and flax fiber reinforced PLA biocomposite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lata Soccalingame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrin Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17353,398 +17353,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03684548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical hydrothermal coupling behaviour of flax fibre composites</w:t>
+                <w:t xml:space="preserve">Linear and Branched Polybutylene Succinate Blends for Packaging Applications: From Rheological Behavior to Functional Properties of Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilherme Apolinario Testoni</w:t>
+                <w:t xml:space="preserve">V. Bourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Romain Léger</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Conference on Natural Fibre Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Eurofillers Polymer Blends 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03242533v1</w:t>
+                <w:t xml:space="preserve">hal-02930420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear and Branched Polybutylene Succinate Blends for Packaging Applications: From Rheological Behavior to Functional Properties of Films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Ienny</w:t>
+                <w:t xml:space="preserve">Influence of flax cell wall components on the interfacial behavior of flax woven fabric/epoxy biocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Acera Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Le Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Lozachmeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurofillers Polymer Blends 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Natural Fibers (ICNF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Azeros, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02930420v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03684511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of flax cell wall components on the interfacial behavior of flax woven fabric/epoxy biocomposites</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical hydrothermal coupling behaviour of flax fibre composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Lozachmeur</w:t>
+                <w:t xml:space="preserve">Guilherme Apolinario Testoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Natural Fibers (ICNF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Azeros, Portugal</w:t>
+              <w:t xml:space="preserve">5th Conference on Natural Fibre Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03684511v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03242533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the flax fibre chemical composition on mechanical properties of epoxy biocomposite</w:t>
               </w:r>
@@ -17937,51 +17937,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydro-thermoelastic modeling of flax-poly(lactic acid) bio-composites : an inverse method applied to a multi-physics problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Regazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18062,51 +18062,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recycling process of wood flour reinforced polypropylene composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lata Soccalingame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrin Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18170,51 +18170,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d'un vieillissement couplé hydro-thermo-mécanique sur la durabilité d'un composite PLA/lin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Regazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18295,51 +18295,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study Of A Coupled Mechanical-Hygrothermal Degradation Of Bio-Based Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Regazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19288,57 +19288,57 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fire behaviour and recycling of composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Clerc</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cochez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -19439,106 +19439,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Ferry</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEPO 34</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00213357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological characterization of PET degradation during its recycling by extrusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.L. Nait-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19547,119 +19547,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Ferry</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ienny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MoDeSt2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Kursaal Auditorium Congress Hall, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00212325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle d'homogénéisation autocohérent à quatre phases appliqué aux composites biphasiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Saffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19701,51 +19701,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12éme Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1995, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19755,65 +19755,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des propriétés thermiques des écorces de pin maritime, robinier, bouleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lizaveta Gringauz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19841,100 +19841,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14e journées scientifiques du GDR Sciences du bois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Mont de Marsan, France. , 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05470169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-friendly Materials based on Low-Density Polyethylene, Poly(3-hydroxybutyrate-co-3-hydroxyvalerate) and EGMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souad Djellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Boughrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacereddine Haddaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19949,73 +19949,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EWMS 2024 - 7th EurAsia Waste Management Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Istanbul, Turkey. , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04832648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact Of Complementary Irrigation Of Hemp Stems On Field Retting Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Bou orm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20074,73 +20074,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICNF 2023 - 6th International Conference on Natural Fibers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Funchal, Madeire, Portugal. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04143224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swelling and mechanical behaviour of natural fibres in controlled hygro/hydrothermal conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Garat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20195,73 +20195,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPNOE 2019 - 6th EPNOE International Polysaccharide Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Aveiro, Portugal. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02510248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact behaviour of natural fibre reinforced biocomposites for automotive applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20316,212 +20316,212 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Industrielle IMT « Matériaux haute performance et écomatériaux dans les transports »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Paris, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02510035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the flax fibre chemical composition on mechanical properties of epoxy biocomposite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Acera Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Le Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurofillers Polymer Blends 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03684467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse comparative du vieillissement en immersion de matériaux composites lin/polyester et verre/polyester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Apolinario Testoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20566,73 +20566,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Déformation des Polymères Solides, 25ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Presqu'île de Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03236058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of poly(lactic acid) cellular materials: physical and morphological characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20691,51 +20691,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Biofoams (Biofoams 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Niagara Falls, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01781866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20745,152 +20745,152 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surfaces and Interfaces in Natural Fibre Reinforced Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer International Publishing, pp.101-133, 2018, SpringerBriefs in Molecular Science, 978-3-319-71409-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
-[...27 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-71410-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20900,1018 +20900,1018 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent improvements in the analysis and characterization of fiber/matrix interfaces in biocomposites (Chap. 8)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biocomposites in Manufacturing : Properties, Processes and Industrial Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.259-286, 2026, 978-0-443-24720-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-443-24720-0.00008-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface treatments in fiber-reinforced composites (Chap.3)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fiber Reinforced Composites.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.47-81, 2021, 978-0-12-821090-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-821090-1.00020-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03186834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the Fibre Modifications and Localization of the Functionalization Molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surfaces and Interfaces in Natural Fibre Reinforced Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, 2018, SpringerBriefs in Molecular Science, 978-3-319-71409-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-71410-3_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification of the Interface/Interphase in Natural Fibre Reinforced Composites: Treatments and Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surfaces and Interfaces in Natural Fibre Reinforced Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, 2018, SpringerBriefs in Molecular Science, 978-3-319-71409-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-71410-3_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the Interface/Interphase in Natural Fibre Based Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surfaces and Interfaces in Natural Fibre Reinforced Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, 2018, SpringerBriefs in Molecular Science, 978-3-319-71409-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-71410-3_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfaces in Natural Fibre Reinforced Composites: Definitions and Roles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surfaces and Interfaces in Natural Fibre Reinforced Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, 2018, SpringerBriefs in Molecular Science, 978-3-319-71409-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-71410-3_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction on Natural Fibre Structure: From the Molecular to the Macrostructural Level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surfaces and Interfaces in Natural Fibre Reinforced Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, 2018, SpringerBriefs in Molecular Science, 978-3-319-71409-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-71410-3_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de cycle de vie des biocomposites et gestion de leur fin de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Beigbeder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites polymères et fibres lignocellulosiques : Propriétés, transformation et caractérisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 266-310 (Chap. 7), 2017, 978-2-7462-4777-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02481533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitements de préparation et de fonctionnalisation des fibres végétales : stratégies et conséquences sur les propriétés des fibres et composites.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Pluart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21926,73 +21926,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites polymères à base de fibres lignocellulosiques : propriétés, transformation, caractérisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01850401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of water ageing on the mechanical properties of flax and glass fibre composites: Degradation and reversibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Apolinario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -22045,382 +22045,382 @@
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Raul Fangueiro, Sohel Rana. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Fibres: Advances in Science and Technology Towards Industrial Applications. From Science to Market</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12, Springer Netherlands, pp.183-196, 2016, 978-94-017-7513-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-017-7515-1_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01255205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liaison renfort/matrice: Définition et caractérisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions T.I.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.AM5305, 2006, Traité "Plastiques et Composites", </w:t>
+            </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions T.I.</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.51257/a-v1-am5305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liaison renfort/matrice: Comportement des composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions T.I.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.AM5307, 2006, Traité "Plastiques et Composites", </w:t>
+            </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions T.I.</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.51257/a-v1-am5307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liaison renfort/matrice: Modélisation de l'interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions T.I.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.AM5306, 2006, Traité "Plastiques et Composites", </w:t>
+            </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions T.I.</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.51257/a-v1-am5306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22430,193 +22430,193 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agro-based composites materials: A Mines area of expertise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2016, https://blogrecherche.wp.imt.fr/en/2016/05/09/agro-based-composite-materials/ ; https://blogrecherche.wp.imt.fr/2016/05/09/composites-agrosources-savoir-faire-mines/</w:t>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02269404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les matériaux composites agro-sourcés: Un savoir-faire des Mines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, https://blogrecherche.wp.imt.fr/2016/05/09/composites-agrosources-savoir-faire-mines/ ; https://blogrecherche.wp.imt.fr/en/2016/05/09/agro-based-composite-materials/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02269400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId545"/>
+      <w:footerReference w:type="default" r:id="rId544"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -22684,51 +22684,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B70B265E"/>
+    <w:nsid w:val="38382A28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22915,51 +22915,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-bergeret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7118-6584" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/116127473" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05105333v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Meyer zu Reckendorf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gabrion" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergeret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lacoste" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Perrin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.27295" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05120421v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Bou Orm" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvajit Mukherjee" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rifa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cr&#233;ach" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.70102" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706334v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Khalaf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter El Hage" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Mansour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dimitrova Mihajlova" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/appliedchem4030019" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04546136v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Bou orm" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sutton-Charani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bayle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2024.118487" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04700859v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin Didier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Morand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2024.e01113" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04465213v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud TILOUCHE GUERDELLI" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jacques Liotier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ouagne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs8020075" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04769081v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Malhautier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-024-13323-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04106389v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvag&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Rocher" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Benezet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-023-12582-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03773419v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Souissi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdaous Lachtar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Elloumi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13726-022-01089-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03602334v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Sahki" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14061083" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03154909v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Bourg" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Valette" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ienny" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Guillard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13040652" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03235515v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cariou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Mazian" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Fanlo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chaignaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/cet2185033" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03182666v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacroix" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.123071" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03113919v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Iggui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Kaci" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.25943" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03154888v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel R&#233;quil&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gr&#233;goire" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Musio" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautreau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.113337" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02428273v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.111912" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03038248v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Badji" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sotiropoulos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beigbeder" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Garay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2020.00266" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02459129v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Garat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.105803" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02873563v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2020.00162" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02765687v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Bouhamed" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mar&#233;chal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Amar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lenoir" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2020.103445" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02436544v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mahlous" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/jrm.2019.06778" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02432958v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/rcma.290504" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330245v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriia Karaseva" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fulcrand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.9b03000" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02436508v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/rcma.290406" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02428268v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fanlo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure M.-L. Fauconnier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-019-03280-6" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424970v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Marie Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2019.03.013" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02424754v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lata Soccalingame" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2018.11.012" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400689v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Benezet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib7120108" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02428271v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/rcma.290501" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154437v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ienny" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Caro-Bretelle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Moigne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2019.04.002" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425051v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendran Muthuraj" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.04.053" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381634v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24234305" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02416405v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland El Hage" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nakhl" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.47306" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479345v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2018.01.002" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831128v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2018.02.018" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479342v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2018.01.020" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479344v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2017.12.015" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799342v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.02.062" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012087v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Puech" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Ram Ramakrishnan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2018.03.013" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884805v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7569/JRM.2017.634184" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479341v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2018.08.036" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884807v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.12.019" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479348v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2017.01.010" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02883900v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Hamour" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Boukerrou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Djidjelli" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Yefsah" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0892705717714831" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02900366v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soccalingame" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2016.09.011" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771584v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regazzi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.01.052" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906429v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Acera Fernandez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Duc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.02.047" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906424v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rolere" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Char" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Taulemesse" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome St-Beuve" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.43062" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774313v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2016.06.016" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914360v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Djellali" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Sadoun" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacereddine Haddaoui" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00289-015-1331-6" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773179v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Julien" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Quantin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergeret" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Lacrampe" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2015.03.011" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02900389v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourmaud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2015.01.020" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914193v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cambe" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Regis Degorce-Dumas" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2015.05.002" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02900379v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mani" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coiffier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2015.07.013" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268917v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Erwan Le Marec" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Quantin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guilbert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2014.09.012" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914351v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phuong Thao Tran" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2014.04.012" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914352v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Longerey" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Taulemesse" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2013.11.022" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268920v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Quantin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonfils" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2014.10.003" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914361v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianye Li" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinghong Xiao" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfei Che" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.22673" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JRBP2BBC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02914578v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Parpaite" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sosson" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sonnier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clerc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954008314536592" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914364v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. C. Papanicolaou" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. Koutsomitopoulou" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Benezet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.10.047" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03753309v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi Liang Wu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renbo Wei" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Buguin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am4017957" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985412v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Djellali" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haddaoui" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sadoun" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grohens" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13726-013-0126-6" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03247385v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Yang" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201203291" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7CPT4DXS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949379v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. K. Nait-Ali" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12021" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B2785243AAD29644740AF45869D537ED600E7277/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082755v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.L Nait-Ali" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bergeret" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Colin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2012.01.006" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03247328v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Stanojlovic-Davidovic" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crespy" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2011.07.001" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773160v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Julien" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lafranche" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2012.10.005" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03272192v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Le Marec" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Quantin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Morel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2012014" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AFEE39C937640B5ADE24E6328B38FCE25AFAE3FD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949491v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pons" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Benezet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fesquet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2010.11.015" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455984v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda K. Na&#239;t-Ali" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011002" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455994v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2010.11.004" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03320045v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/569871" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458686v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Massardier-Nageotte" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.31313" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B02LXQLG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662945v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Mao" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Shen" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/epoly.2010.10.1.57" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03236170v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berthe" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2009.11.008" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03247708v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2009.04.009" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03247454v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosuke Kaneko" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;ry" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja905363f" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02536571v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leroy" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2007.03.026" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03272177v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03272172v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03237547v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2008.07.003" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663598v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2006.10.011" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02900398v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Clerc" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech:2007037" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8282A684F327E0AB7F8BB602BA19210272417D30/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250857v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guillermain" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tersac" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-005-5563-y" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663587v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2006.04.001" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NK9K18J8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03247695v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Feuillade" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crespy" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2005.05.009" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183208v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leroy" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2866" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03247679v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2005.11.010" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03254698v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Foulc" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2005.01.025" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02536551v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.200550323" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XPXS0R5K-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03254744v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bozec" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gasca" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.20001" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K1J31LH5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03254712v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Beaudoin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.10414" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JRF6NH3R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03254724v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pires" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abadie" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0142-9418(01)00030-7" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03254691v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Gibert" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Crespy" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-3910(99)00142-1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VN631NZH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03660653v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156855498X00063" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05049664v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Perrier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03254717v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Binda" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156855498X00054" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688863v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Saffr&#233;" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ligier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Pastor" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0093-6413(96)00033-X" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4CCAF34FC2244EAF1383F5BA34C19E77F2547866/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209403v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amen Agbossou" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benzarti" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Alberola" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00595770" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-38C4RWVZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04921672v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815535v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Beigbeder" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04213317v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukherjee Suvajit" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04157870v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuvajit Mukherjee" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213708v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04213695v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Tirill&#242;" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03835601v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Khalaf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P El Hage" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R El Hage" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dimitrova Mihajlova" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Brosse" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03836481v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Tilouche" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03784138v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hawkins" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03695645v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03836339v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03780560v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Huguet" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03843411v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03836538v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jacopo" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03839851v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03524799v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Le Meur" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jouannet" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Falher" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.202100327" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03437068v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02506525v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02970859v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02460607v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02460601v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Fulcrand" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02514978v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beaugrand" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03753347v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490826v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02499513v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490861v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03684525v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03684537v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490858v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490832v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02494303v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03753345v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975423v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;ger" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Apolinario" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Haudin" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02494418v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490872v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04607473v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03684548v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03242533v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Apolinario Testoni" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930420v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bourg" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guillard" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03684511v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Acera Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Le Duc" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lozachmeur" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930408v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930236v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03243095v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02900350v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03238385v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03233776v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03753349v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Longerey" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Taulemesse" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597998v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Nouailhas" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Saint-Macary" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caillol" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01789625v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mario Julien" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lafranche" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713515v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Masson" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France M.-F. Lacrampe" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781889v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781882v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391193v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Nait-Ali" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336840v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cochez" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferriol" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laachachi" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213357v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.L. Nait-Ali" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Colin" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferry" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212325v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014373v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05470169v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizaveta Gringauz" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04832648v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Boughrara" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04143224v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510248v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510035v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03684467v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03236058v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781866v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918027v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Otazaghine" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Angellier-Coussy" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05337497v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Francesca Pucci" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-24720-0.00008-6" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03186834v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821090-1.00020-X" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918023v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3_4" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918024v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3_3" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918022v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3_5" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918025v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3_2" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918026v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3_1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02481533v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Duigou" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850401v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Paul" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Pluart" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01255205v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-7515-1_14" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773424v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Krawczak" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/materiaux-th11/caracterisation-et-proprietes-d-usage-des-composites-42144210/liaison-renfort-matrice-am5305/" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-am5305" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773428v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/materiaux-th11/caracterisation-et-proprietes-d-usage-des-composites-42144210/liaison-renfort-matrice-am5307/" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-am5307" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773426v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/materiaux-th11/caracterisation-et-proprietes-d-usage-des-composites-42144210/liaison-renfort-matrice-am5306/" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-am5306" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269404v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269400v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-bergeret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7118-6584" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/116127473" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05105333v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Meyer zu Reckendorf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gabrion" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergeret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lacoste" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Perrin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.27295" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05120421v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Bou Orm" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvajit Mukherjee" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rifa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cr&#233;ach" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.70102" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706334v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Khalaf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter El Hage" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Mansour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dimitrova Mihajlova" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/appliedchem4030019" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04546136v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Bou orm" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sutton-Charani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bayle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2024.118487" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04700859v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin Didier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Morand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2024.e01113" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04769081v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Malhautier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-024-13323-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04465213v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud TILOUCHE GUERDELLI" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jacques Liotier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ouagne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs8020075" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04106389v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvag&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Rocher" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Benezet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-023-12582-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03773419v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Souissi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdaous Lachtar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Elloumi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13726-022-01089-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03602334v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Sahki" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14061083" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03154909v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Bourg" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Valette" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ienny" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Guillard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13040652" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03235515v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cariou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Mazian" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Fanlo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chaignaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/cet2185033" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03182666v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacroix" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.123071" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03154888v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel R&#233;quil&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gr&#233;goire" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Musio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautreau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.113337" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03113919v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Iggui" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Kaci" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.25943" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03038248v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Badji" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sotiropoulos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beigbeder" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Garay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2020.00266" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02428273v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.111912" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02459129v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Garat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.105803" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02873563v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2020.00162" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02765687v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Bouhamed" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mar&#233;chal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Amar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lenoir" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2020.103445" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02432958v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/rcma.290504" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02436544v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mahlous" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/jrm.2019.06778" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330245v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriia Karaseva" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fulcrand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.9b03000" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02436508v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/rcma.290406" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400689v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Benezet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib7120108" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02424754v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lata Soccalingame" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2018.11.012" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02428268v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fanlo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure M.-L. Fauconnier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-019-03280-6" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424970v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Marie Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2019.03.013" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02428271v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/rcma.290501" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154437v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ienny" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Caro-Bretelle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Moigne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2019.04.002" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425051v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendran Muthuraj" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.04.053" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381634v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24234305" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02416405v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland El Hage" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nakhl" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.47306" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831128v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2018.02.018" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479342v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2018.01.020" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479345v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2018.01.002" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479344v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2017.12.015" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799342v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.02.062" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012087v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Puech" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Ram Ramakrishnan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2018.03.013" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884805v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7569/JRM.2017.634184" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479341v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2018.08.036" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884807v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.12.019" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479348v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2017.01.010" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02883900v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Hamour" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Boukerrou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Djidjelli" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Yefsah" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0892705717714831" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771584v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regazzi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.01.052" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02900366v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soccalingame" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2016.09.011" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906429v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Acera Fernandez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Duc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.02.047" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774313v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2016.06.016" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906424v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rolere" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Char" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Taulemesse" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome St-Beuve" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.43062" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914360v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Djellali" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Sadoun" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacereddine Haddaoui" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00289-015-1331-6" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773179v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Julien" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Quantin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergeret" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Lacrampe" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2015.03.011" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02900389v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourmaud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2015.01.020" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02900379v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mani" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coiffier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2015.07.013" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914193v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cambe" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Regis Degorce-Dumas" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2015.05.002" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268917v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Erwan Le Marec" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Quantin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guilbert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2014.09.012" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914351v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phuong Thao Tran" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2014.04.012" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914352v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Longerey" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Taulemesse" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2013.11.022" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268920v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Quantin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonfils" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2014.10.003" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02914578v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Parpaite" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sosson" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sonnier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clerc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954008314536592" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914361v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianye Li" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinghong Xiao" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfei Che" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.22673" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JRBP2BBC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914364v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. C. Papanicolaou" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. Koutsomitopoulou" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Benezet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.10.047" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985412v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Djellali" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haddaoui" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sadoun" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grohens" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13726-013-0126-6" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03753309v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi Liang Wu" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renbo Wei" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Buguin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am4017957" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03247385v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Yang" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201203291" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7CPT4DXS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949379v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. K. Nait-Ali" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12021" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B2785243AAD29644740AF45869D537ED600E7277/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082755v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.L Nait-Ali" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bergeret" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Colin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2012.01.006" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03247328v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Stanojlovic-Davidovic" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crespy" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2011.07.001" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773160v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Julien" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lafranche" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2012.10.005" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03272192v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Le Marec" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Quantin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Morel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2012014" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AFEE39C937640B5ADE24E6328B38FCE25AFAE3FD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949491v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pons" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Benezet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fesquet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2010.11.015" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455984v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda K. Na&#239;t-Ali" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011002" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455994v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2010.11.004" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03320045v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/569871" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458686v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Massardier-Nageotte" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.31313" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B02LXQLG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662945v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Mao" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Shen" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/epoly.2010.10.1.57" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03236170v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berthe" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2009.11.008" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03247708v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2009.04.009" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03247454v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosuke Kaneko" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;ry" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja905363f" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02536571v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leroy" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2007.03.026" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03272177v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03272172v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03237547v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2008.07.003" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663598v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2006.10.011" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02900398v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Clerc" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech:2007037" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8282A684F327E0AB7F8BB602BA19210272417D30/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250857v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guillermain" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tersac" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-005-5563-y" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663587v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2006.04.001" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NK9K18J8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03247695v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Feuillade" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crespy" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2005.05.009" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183208v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leroy" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2866" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03247679v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2005.11.010" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03254698v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Foulc" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2005.01.025" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02536551v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.200550323" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XPXS0R5K-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03254744v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bozec" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gasca" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.20001" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K1J31LH5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03254712v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Beaudoin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.10414" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JRF6NH3R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03254724v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pires" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abadie" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0142-9418(01)00030-7" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03254691v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Gibert" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Crespy" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-3910(99)00142-1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VN631NZH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05049664v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Perrier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03660653v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156855498X00063" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03254717v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Binda" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156855498X00054" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688863v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Saffr&#233;" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ligier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Pastor" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0093-6413(96)00033-X" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4CCAF34FC2244EAF1383F5BA34C19E77F2547866/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209403v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amen Agbossou" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benzarti" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Alberola" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00595770" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-38C4RWVZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04921672v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815535v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Beigbeder" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04213317v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukherjee Suvajit" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04157870v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuvajit Mukherjee" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213708v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04213695v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Tirill&#242;" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03835601v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Khalaf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P El Hage" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R El Hage" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dimitrova Mihajlova" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Brosse" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03784138v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hawkins" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03836481v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Tilouche" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03695645v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03843411v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03780560v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Huguet" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03836339v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03836538v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jacopo" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03839851v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03524799v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Le Meur" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jouannet" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Falher" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.202100327" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03437068v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02970859v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02506525v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02460607v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02460601v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Fulcrand" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02514978v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beaugrand" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03753347v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490861v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490826v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02499513v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03684537v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03684525v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490858v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490832v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02494303v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03753345v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975423v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;ger" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Apolinario" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Haudin" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02494418v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490872v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04607473v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03684548v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930420v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bourg" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guillard" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03684511v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Acera Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Le Duc" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lozachmeur" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03242533v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Apolinario Testoni" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930408v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930236v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03243095v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02900350v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03238385v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03233776v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03753349v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Longerey" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Taulemesse" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597998v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Nouailhas" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Saint-Macary" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caillol" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01789625v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mario Julien" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lafranche" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713515v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Masson" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France M.-F. Lacrampe" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781889v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781882v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391193v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Nait-Ali" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336840v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cochez" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferriol" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laachachi" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213357v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.L. Nait-Ali" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Colin" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212325v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014373v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05470169v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizaveta Gringauz" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04832648v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Boughrara" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04143224v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510248v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510035v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03684467v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03236058v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781866v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918027v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Otazaghine" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Angellier-Coussy" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05337497v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Francesca Pucci" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-24720-0.00008-6" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03186834v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821090-1.00020-X" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918023v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3_4" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918024v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3_3" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918022v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3_5" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918025v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3_2" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918026v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3_1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02481533v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Duigou" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850401v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Paul" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Pluart" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01255205v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-7515-1_14" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773424v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Krawczak" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/materiaux-th11/caracterisation-et-proprietes-d-usage-des-composites-42144210/liaison-renfort-matrice-am5305/" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-am5305" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773428v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/materiaux-th11/caracterisation-et-proprietes-d-usage-des-composites-42144210/liaison-renfort-matrice-am5307/" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-am5307" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773426v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/materiaux-th11/caracterisation-et-proprietes-d-usage-des-composites-42144210/liaison-renfort-matrice-am5306/" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-am5306" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269404v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269400v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>