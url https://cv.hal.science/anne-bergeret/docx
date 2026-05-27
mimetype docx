--- v1 (2026-04-23)
+++ v2 (2026-05-27)
@@ -1479,3437 +1479,3433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03602334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear and Extensional Rheology of Linear and Branched Polybutylene Succinate Blends</w:t>
+                <w:t xml:space="preserve">Effects of hygrothermal aging on chemical, physical, and mechanical properties of poly(3‐hydroxybutyrate‐co‐3‐hydroxyvalerate)/Cloisite 30B bionanocomposite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violette Bourg</w:t>
+                <w:t xml:space="preserve">Kahina Iggui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rudy Valette</w:t>
+                <w:t xml:space="preserve">Mustapha Kaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polym13040652⟩</w:t>
+              <w:t xml:space="preserve">Polymer Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42 (4), p.1878-1890. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pc.25943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03154909v1</w:t>
+                <w:t xml:space="preserve">hal-03113919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of VOCs Responsible of Odour during Field Retting of Hemp Stems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the dew retting feasibility of hemp in very contrasting European environments: Influence on the tensile mechanical properties of fibres and composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Réquilé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Mazian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Cariou</w:t>
+                <w:t xml:space="preserve">Marie Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brahim Mazian</w:t>
+                <w:t xml:space="preserve">Salvatore Musio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Louis Fanlo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Bergeret</w:t>
+                <w:t xml:space="preserve">Maxime Gautreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3303/cet2185033⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 164, pp.113337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2021.113337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03235515v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of agricultural fibers size on mechanical and insulating properties of innovative chitosan-based insulators</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Bergeret</w:t>
+                <w:t xml:space="preserve">Shear and Extensional Rheology of Linear and Branched Polybutylene Succinate Blends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Bourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Lacroix</w:t>
+                <w:t xml:space="preserve">Rudy Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie V. Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.123071⟩</w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (4), pp.652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym13040652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03182666v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the dew retting feasibility of hemp in very contrasting European environments: Influence on the tensile mechanical properties of fibres and composites</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Grégoire</w:t>
+                <w:t xml:space="preserve">Influence of agricultural fibers size on mechanical and insulating properties of innovative chitosan-based insulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Khalaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Dimitrova Mihajlova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salvatore Musio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Gautreau</w:t>
+                <w:t xml:space="preserve">Patrick Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2021.113337⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 287, pp.123071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.123071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03154888v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of hygrothermal aging on chemical, physical, and mechanical properties of poly(3‐hydroxybutyrate‐co‐3‐hydroxyvalerate)/Cloisite 30B bionanocomposite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of VOCs Responsible of Odour during Field Retting of Hemp Stems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Mazian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kahina Iggui</w:t>
+                <w:t xml:space="preserve">Jean Louis Fanlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustapha Kaci</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+                <w:t xml:space="preserve">Mathilde Chaignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 42 (4), p.1878-1890. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 85, p.193-198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pc.25943⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3303/cet2185033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03113919v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03235515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum: Under Glass Weathering of Hemp Fibers Reinforced Polypropylene Biocomposites: Degradation Mechanisms Based on Emitted Volatile Organic Compounds</w:t>
+                <w:t xml:space="preserve">Ultrasound evaluation of the mechanical properties as an investigation tool for the wood-polymer composites including olive wood flour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Badji</w:t>
+                <w:t xml:space="preserve">Nesrine Bouhamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Sotiropoulos</w:t>
+                <w:t xml:space="preserve">Pierre Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Beigbeder</w:t>
+                <w:t xml:space="preserve">Mohamed Ben Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Garay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Bergeret</w:t>
+                <w:t xml:space="preserve">Olivier Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7 (162), </w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 148, pp.103445. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmats.2020.00266⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2020.103445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03038248v1</w:t>
+                <w:t xml:space="preserve">hal-02765687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of field retting and accelerated retting performed in a lab-scale pilot unit on the properties of hemp fibres/polypropylene biocomposites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brahim Mazian</w:t>
+                <w:t xml:space="preserve">Corrigendum: Under Glass Weathering of Hemp Fibers Reinforced Polypropylene Biocomposites: Degradation Mechanisms Based on Emitted Volatile Organic Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Badji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Sotiropoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Beigbeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Garay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2019.111912⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (162), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmats.2020.00266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02428273v1</w:t>
+                <w:t xml:space="preserve">hal-03038248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swelling of natural fibre bundles under hygro- and hydrothermal conditions: determination of hydric expansion coefficients by automated laser scanning</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Johnny Beaugrand</w:t>
+                <w:t xml:space="preserve">Impact of field retting and accelerated retting performed in a lab-scale pilot unit on the properties of hemp fibres/polypropylene biocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Mazian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bénézet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Malhautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 143, pp.111912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2019.111912⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.105803⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02459129v1</w:t>
+                <w:t xml:space="preserve">hal-02428273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Under Glass Weathering of Hemp Fibers Reinforced Polypropylene Biocomposites: Degradation Mechanisms Based on Emitted Volatile Organic Compounds</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hélène Garay</w:t>
+                <w:t xml:space="preserve">Swelling of natural fibre bundles under hygro- and hydrothermal conditions: determination of hydric expansion coefficients by automated laser scanning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Garat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 131, pp.105803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.105803⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmats.2020.00162⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02873563v1</w:t>
+                <w:t xml:space="preserve">hal-02459129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound evaluation of the mechanical properties as an investigation tool for the wood-polymer composites including olive wood flour</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lenoir</w:t>
+                <w:t xml:space="preserve">Under Glass Weathering of Hemp Fibers Reinforced Polypropylene Biocomposites: Degradation Mechanisms Based on Emitted Volatile Organic Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Badji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Sotiropoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Beigbeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Garay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 148, pp.103445. </w:t>
+              <w:t xml:space="preserve">Frontiers in Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2020.103445⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmats.2020.00162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02765687v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02873563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations Dimensionnelles et Comportement Mécanique de Plusieurs Espèces de Fibres Végétales en Conditions Hydro/Hygrothermiques Contrôlées</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Ienny</w:t>
+                <w:t xml:space="preserve">A flame retarded chitosan binder for insulating miscanthus/recycled textile fibers reinforced biocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Khalaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Nakhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18280/rcma.290504⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 136 (13), pp.47306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.47306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02432958v1</w:t>
+                <w:t xml:space="preserve">hal-02416405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effects of Gamma Irradiation on Molecular Weight, Morphology and Physical Properties of PHBV/Cloisite 30B Bionanocomposites</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Mahlous</w:t>
+                <w:t xml:space="preserve">Variations Dimensionnelles et Comportement Mécanique de Plusieurs Espèces de Fibres Végétales en Conditions Hydro/Hygrothermiques Contrôlées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Garat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Renewable Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (5), pp.299-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18280/rcma.290504⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.32604/jrm.2019.06778⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02436544v1</w:t>
+                <w:t xml:space="preserve">hal-02432958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Extraction Conditions on Chemical Composition and Thermal Properties of Chestnut Wood Extracts as Tannin Feedstock</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valeriia Karaseva</w:t>
+                <w:t xml:space="preserve">A Comparative Study of the Effect of Field Retting Time on the Properties of Hemp Fibres Harvested at Different Growth Stages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Mazian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Ferry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Fulcrand</w:t>
+                <w:t xml:space="preserve">Jean Charles Benezet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Malhautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.9b03000⟩</w:t>
+              <w:t xml:space="preserve">Fibers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Special Issue Natural Fibers and Composites: Science and Applications, 7 (12), pp.art. 108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/fib7120108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330245v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus de Gonflement des Fibres Végétales en Conditions Hygro/Hydrothermiques : Détermination des Coefficients d’Hygro/Hydroexpansion</w:t>
+                <w:t xml:space="preserve">How to manage biocomposites wastes end of life? A life cycle assessment approach (LCA) focused on polypropylene (PP)/wood flour and polylactic acid (PLA)/flax fibres biocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Garat</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Johnny Beaugrand</w:t>
+                <w:t xml:space="preserve">J. Beigbeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lata Soccalingame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bénézet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 29 (4), pp.225-232. </w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 83, pp.184-193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18280/rcma.290406⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2018.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436508v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Study of the Effect of Field Retting Time on the Properties of Hemp Fibres Harvested at Different Growth Stages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Evolution of temporal dynamic of volatile organic compounds (VOCs) and odors of hemp stem during field retting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Mazian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Bergeret</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Chaignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Charles Benezet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Louis Fanlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure M.-L. Fauconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fibers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/fib7120108⟩</w:t>
+              <w:t xml:space="preserve">Planta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 250 (6), pp.1983-1996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00425-019-03280-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02400689v1</w:t>
+                <w:t xml:space="preserve">hal-02428268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to manage biocomposites wastes end of life? A life cycle assessment approach (LCA) focused on polypropylene (PP)/wood flour and polylactic acid (PLA)/flax fibres biocomposites</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Bénézet</w:t>
+                <w:t xml:space="preserve">Development of a biobased superabsorbent polymer from recycled cellulose for diapers applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2018.11.012⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116, pp.38-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2019.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02424754v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of temporal dynamic of volatile organic compounds (VOCs) and odors of hemp stem during field retting</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of Extraction Conditions on Chemical Composition and Thermal Properties of Chestnut Wood Extracts as Tannin Feedstock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure M.-L. Fauconnier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valeriia Karaseva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fulcrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00425-019-03280-6⟩</w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (20), pp.17047-17054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.9b03000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02428268v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a biobased superabsorbent polymer from recycled cellulose for diapers applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t>
+                <w:t xml:space="preserve">Processus de Gonflement des Fibres Végétales en Conditions Hygro/Hydrothermiques : Détermination des Coefficients d’Hygro/Hydroexpansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Garat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (4), pp.225-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18280/rcma.290406⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2019.03.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02424970v1</w:t>
+                <w:t xml:space="preserve">hal-02436508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Field Retting on the Hemp Fibres Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brahim Mazian</w:t>
+                <w:t xml:space="preserve">The Effects of Gamma Irradiation on Molecular Weight, Morphology and Physical Properties of PHBV/Cloisite 30B Bionanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Iggui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mahlous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luc Malhautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Renewable Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (9), pp.807-820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32604/jrm.2019.06778⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18280/rcma.290501⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02428271v1</w:t>
+                <w:t xml:space="preserve">hal-02436544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of internal residual stress in linear and branched polyethylene films during cast film extrusion: Towards a prediction of heat-shrinkability</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of Field Retting on the Hemp Fibres Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Mazian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bénézet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Malhautier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2019.04.002⟩</w:t>
+              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (5), pp.277-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18280/rcma.290501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154437v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02428271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable thermal insulation biocomposites from rice husk, wheat husk, wood fibers and textile waste fibers: Elaboration and performances evaluation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling of internal residual stress in linear and branched polyethylene films during cast film extrusion: Towards a prediction of heat-shrinkability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Bourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ienny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rajendran Muthuraj</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2019.04.053⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 271, pp.599-608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2019.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02425051v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Biosourced Flame Retardant Agents Based on Gallic and Ellagic Acids for Epoxy Resins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valeriia Karaseva</w:t>
+                <w:t xml:space="preserve">Sustainable thermal insulation biocomposites from rice husk, wheat husk, wood fibers and textile waste fibers: Elaboration and performances evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajendran Muthuraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ferry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 135, pp.238-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2019.04.053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules24234305⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02381634v1</w:t>
+                <w:t xml:space="preserve">hal-02425051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A flame retarded chitosan binder for insulating miscanthus/recycled textile fibers reinforced biocomposites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yasmina Khalaf</w:t>
+                <w:t xml:space="preserve">New Biosourced Flame Retardant Agents Based on Gallic and Ellagic Acids for Epoxy Resins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeriia Karaseva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fulcrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 136 (13), pp.47306. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (23), pp.4305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/app.47306⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules24234305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02416405v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02381634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the morphometric variations in natural fibres by automated laser scanning: Towards an efficient and reliable assessment of the cross-sectional area</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Sodium alginate adhesives as binders in wood fibers/textile waste fibers biocomposites for building insulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne Bergeret</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 108, pp.114 - 123. </w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 184, </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2018.02.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2017.12.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01831128v1</w:t>
+                <w:t xml:space="preserve">hal-02884807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Under glass weathering of hemp fibers reinforced polypropylene biocomposites: Impact of Volatile Organic Compounds emissions on indoor air quality</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Garay</w:t>
+                <w:t xml:space="preserve">Analysis of the morphometric variations in natural fibres by automated laser scanning: Towards an efficient and reliable assessment of the cross-sectional area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Garat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 149, pp.85-95. </w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 108, pp.114 - 123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2018.01.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2018.02.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02479342v1</w:t>
+                <w:t xml:space="preserve">hal-01831128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between artificial and natural weathering of hemp fibers reinforced polypropylene biocomposites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Under glass weathering of hemp fibers reinforced polypropylene biocomposites: Impact of Volatile Organic Compounds emissions on indoor air quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Badji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Beigbeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Garay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Benezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 148, pp.117-131. </w:t>
+              <w:t xml:space="preserve">, 2018, 149, pp.85-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2018.01.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2018.01.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02479345v1</w:t>
+                <w:t xml:space="preserve">hal-02479342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exterior and under glass natural weathering of hemp fibers reinforced polypropylene biocomposites: Impact on mechanical, chemical, microstructural and visual aspect properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Badji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Beigbeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Garay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4967,715 +4963,719 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02479344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of field retting duration on the biochemical, microstructural, thermal and mechanical properties of hemp fibres harvested at the beginning of flowering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brahim Mazian</w:t>
+                <w:t xml:space="preserve">Correlation between artificial and natural weathering of hemp fibers reinforced polypropylene biocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Badji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Beigbeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Garay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Benezet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 116, pp.170-181. </w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 148, pp.117-131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2018.02.062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2018.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01799342v1</w:t>
+                <w:t xml:space="preserve">hal-02479345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the impact behaviour of short hemp fibres reinforced polypropylene biocomposites through high speed imaging and finite element modelling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of field retting duration on the biochemical, microstructural, thermal and mechanical properties of hemp fibres harvested at the beginning of flowering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Mazian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bénézet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Malhautier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2018.03.013⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 116, pp.170-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2018.02.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02012087v1</w:t>
+                <w:t xml:space="preserve">hal-01799342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effects of Accelerated Photooxidation on Molecular Weight and Thermal and Mechanical Properties of PHBV/Cloisite 30B Bionanocomposites</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+                <w:t xml:space="preserve">Natural weathering of hemp fibers reinforced polypropylene biocomposites: Relationships between visual and surface aspects, mechanical properties and microstructure based on statistical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Badji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Beigbeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Garay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Benezet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Renewable Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7569/JRM.2017.634184⟩</w:t>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 167, pp.440-447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2018.08.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02884805v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02479341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural weathering of hemp fibers reinforced polypropylene biocomposites: Relationships between visual and surface aspects, mechanical properties and microstructure based on statistical approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Garay</w:t>
+                <w:t xml:space="preserve">The Effects of Accelerated Photooxidation on Molecular Weight and Thermal and Mechanical Properties of PHBV/Cloisite 30B Bionanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Iggui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2018.08.036⟩</w:t>
+              <w:t xml:space="preserve">Journal of Renewable Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (3), pp.288-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7569/JRM.2017.634184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02479341v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sodium alginate adhesives as binders in wood fibers/textile waste fibers biocomposites for building insulation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Investigating the impact behaviour of short hemp fibres reinforced polypropylene biocomposites through high speed imaging and finite element modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karthik Ram Ramakrishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Slangen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 184, </w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 109, pp.428-439. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2017.12.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2018.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02884807v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of weathering on visual and surface aspect of wood plastic composites: Correlation approach with mechanical properties and microstructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Badji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lata Soccalingame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Garay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5787,51 +5787,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Djidjelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Yefsah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermoplastic Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 31 (5), pp.598-615. </w:t>
@@ -5863,1442 +5863,1425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02883900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible and irreversible changes in physical and mechanical properties of biocomposites during hydrothermal aging</w:t>
+                <w:t xml:space="preserve">The majority of minerals present in natural rubber are associated with the macrogel: An ICP-MS and SEM/EDX investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Regazzi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Bénézet</w:t>
+                <w:t xml:space="preserve">Sebastien Rolere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Char</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Taulemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome St-Beuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2016.01.052⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 133 (9), pp.43062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.43062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01771584v2</w:t>
+                <w:t xml:space="preserve">hal-02906424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reprocessing of UV-weathered wood flour reinforced polypropylene composites: Study of a natural outdoor exposure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.-C. Bénézet</w:t>
+                <w:t xml:space="preserve">Coupled Hydro-Mechanical Aging Of Short Flax Fiber Reinforced Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Regazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 133, pp.389-398. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 130, pp.300 - 306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2016.06.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2016.09.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02900366v1</w:t>
+                <w:t xml:space="preserve">hal-01774313v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of flax cell wall components on the microstructure and transverse mechanical behaviour of flax fabrics reinforced epoxy biocomposites</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reversible and irreversible changes in physical and mechanical properties of biocomposites during hydrothermal aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Regazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bénézet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Crops and Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 85, pp.93-108. </w:t>
+              <w:t xml:space="preserve">, 2016, 84, pp.358-365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2016.02.047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2016.01.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02906429v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771584v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled Hydro-Mechanical Aging Of Short Flax Fiber Reinforced Composites</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Role of flax cell wall components on the microstructure and transverse mechanical behaviour of flax fabrics reinforced epoxy biocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Acera Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2016.06.016⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 85, pp.93-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2016.02.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01774313v2</w:t>
+                <w:t xml:space="preserve">hal-02906429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The majority of minerals present in natural rubber are associated with the macrogel: An ICP-MS and SEM/EDX investigation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reprocessing of UV-weathered wood flour reinforced polypropylene composites: Study of a natural outdoor exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Marie Taulemesse</w:t>
+                <w:t xml:space="preserve">L. Soccalingame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrin Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Bénézet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 133 (9), pp.43062. </w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 133, pp.389-398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/app.43062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2016.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02906424v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02900366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscosity and viscoelasticity measurements of low density polyethylene/poly(lactic acid) blends</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A biodegradation study of poly(3-hydroxybutyrate-co-3-hydroxyvalerate)/organoclay nanocomposites in various environmental conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Iggui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souad Djellali</w:t>
+                <w:t xml:space="preserve">Simon Cambe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tahar Sadoun</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Regis Degorce-Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00289-015-1331-6⟩</w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119, pp.77-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2015.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02914360v1</w:t>
+                <w:t xml:space="preserve">hal-02914193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical foaming extrusion of poly(lactic acid) with chain-extenders: Physical and morphological characterizations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reprocessing of artificial UV-weathered wood flour reinforced polypropylene composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Soccalingame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrin Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Bénézet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Julien</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M.F. Lacrampe</w:t>
+                <w:t xml:space="preserve">F. Coiffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2015.03.011⟩</w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120, pp.313-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2015.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01773179v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02900379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reprocessing of wood flour reinforced polypropylene composites: Impact of particle size and coupling agent on composite and particle properties</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.-C. Bénézet</w:t>
+                <w:t xml:space="preserve">Viscosity and viscoelasticity measurements of low density polyethylene/poly(lactic acid) blends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad Djellali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Sadoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacereddine Haddaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2015.01.020⟩</w:t>
+              <w:t xml:space="preserve">Polymer Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 72 (5), pp.1177-1195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00289-015-1331-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02900389v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reprocessing of artificial UV-weathered wood flour reinforced polypropylene composites</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+                <w:t xml:space="preserve">Chemical foaming extrusion of poly(lactic acid) with chain-extenders: Physical and morphological characterizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Quantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Bénézet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Coiffier</w:t>
+                <w:t xml:space="preserve">A. Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Lacrampe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2015.07.013⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 67, pp.40-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2015.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02900379v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A biodegradation study of poly(3-hydroxybutyrate-co-3-hydroxyvalerate)/organoclay nanocomposites in various environmental conditions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Simon Cambe</w:t>
+                <w:t xml:space="preserve">Reprocessing of wood flour reinforced polypropylene composites: Impact of particle size and coupling agent on composite and particle properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Soccalingame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Regis Degorce-Dumas</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Bourmaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrin Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Bénézet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 119, pp.77-86. </w:t>
+              <w:t xml:space="preserve">, 2015, 113, pp.72-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2015.05.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2015.01.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02914193v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02900389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of PLA melt rheology and batch mixing energy balance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preparation and characterization of olive pit powder as a filler to PLA-matrix bio-composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Erwan Le Marec</w:t>
+                <w:t xml:space="preserve">G. C. Papanicolaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Quantin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Benezet</w:t>
+                <w:t xml:space="preserve">A. F. Koutsomitopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Guilbert</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. C. Benezet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 60, pp.273-285. </w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 255 (SI), pp.10-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2014.09.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2013.10.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268917v1</w:t>
+                <w:t xml:space="preserve">hal-02914364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rice and Einkorn wheat husks reinforced poly(lactic acid) (PLA) biocomposites: Effects of alkaline and silane surface treatments of husks</w:t>
               </w:r>
@@ -7512,736 +7495,752 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02914352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of melt processing conditions on poly(lactic acid) degradation: Molar mass distribution and crystallization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+                <w:t xml:space="preserve">Modelling of PLA melt rheology and batch mixing energy balance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Erwan Le Marec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Quantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bonfils</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Benezet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2014.10.003⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 60, pp.273-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2014.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268920v1</w:t>
+                <w:t xml:space="preserve">hal-01268917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporation of elastomer into poly(ether ether ketone): an attempt to improve the damping factor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Parpaite</w:t>
+                <w:t xml:space="preserve">Influence of melt processing conditions on poly(lactic acid) degradation: Molar mass distribution and crystallization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Erwan Le Marec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Sosson</w:t>
+                <w:t xml:space="preserve">Jean Christophe Quantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Charles Benezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Bonfils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Performance Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0954008314536592⟩</w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 110, pp.353-363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2014.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02914578v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of Polylactide/Graphene Composites From Liquid-Phase Exfoliated Graphite Sheets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Incorporation of elastomer into poly(ether ether ketone): an attempt to improve the damping factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Parpaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xianye Li</w:t>
+                <w:t xml:space="preserve">Franck Sosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yinghong Xiao</w:t>
+                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jianfei Che</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 35 (2), pp.396-403. </w:t>
+              <w:t xml:space="preserve">High Performance Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (8), pp.986-996. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pc.22673⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0954008314536592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02914361v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and characterization of olive pit powder as a filler to PLA-matrix bio-composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Bergeret</w:t>
+                <w:t xml:space="preserve">Preparation of Polylactide/Graphene Composites From Liquid-Phase Exfoliated Graphite Sheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianye Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. C. Papanicolaou</w:t>
+                <w:t xml:space="preserve">Yinghong Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Longerey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. F. Koutsomitopoulou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. C. Benezet</w:t>
+                <w:t xml:space="preserve">Jianfei Che</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (2), pp.396-403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pc.22673⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2013.10.047⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02914364v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, morphological and mechanical characteristics of polyethylene, poly(lactic acid) and poly(ethylene-co-glycidyl methacrylate) blends</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dissipative Behaviour Analysis of Reprocessed Polyethylene Terephthalate using Digital Image Correlation and Updated Finite Element Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ienny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Djellali</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">L. K. Nait-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bergeret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Grohens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Iranian Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13726-013-0126-6⟩</w:t>
+              <w:t xml:space="preserve">Strain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (2), pp.135-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/str.12021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00985412v1</w:t>
+                <w:t xml:space="preserve">hal-02949379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stimuli-Responsive Topological Change of Microstructured Surfaces and the Resultant Variations of Wetting Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zi Liang Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renbo Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Buguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Taulemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8250,680 +8249,681 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 5 (15), pp.7485-7491. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/am4017957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03753309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructured Nematic Liquid Crystalline Elastomer Surfaces with Switchable Wetting Properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Axel Buguin</w:t>
+                <w:t xml:space="preserve">Structural, morphological and mechanical characteristics of polyethylene, poly(lactic acid) and poly(ethylene-co-glycidyl methacrylate) blends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Djellali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Haddaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hong Yang</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Sadoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Grohens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.201203291⟩</w:t>
+              <w:t xml:space="preserve">Iranian Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (4), pp.245-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13726-013-0126-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03247385v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissipative Behaviour Analysis of Reprocessed Polyethylene Terephthalate using Digital Image Correlation and Updated Finite Element Analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Ienny</w:t>
+                <w:t xml:space="preserve">Microstructured Nematic Liquid Crystalline Elastomer Surfaces with Switchable Wetting Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zi Liang Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Buguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. K. Nait-Ali</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hong Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Taulemesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 49 (2), pp.135-146. </w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (24), pp.3070-3076. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/str.12021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adfm.201203291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02949379v1</w:t>
+                <w:t xml:space="preserve">hal-03247385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chain branching detection by Cole–Cole modeling of rheological properties changes during PET mechanical recycling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical and physical properties of expanded starch, reinforced by natural fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bénézet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.L Nait-Ali</w:t>
+                <w:t xml:space="preserve">Andréa Stanojlovic-Davidovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bergeret</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xavier Colin</w:t>
+                <w:t xml:space="preserve">Alain Crespy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2012.01.006⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37 (1), pp.435-440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2011.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01082755v1</w:t>
+                <w:t xml:space="preserve">hal-03247328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical and physical properties of expanded starch, reinforced by natural fibres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Bénézet</w:t>
+                <w:t xml:space="preserve">Chain branching detection by Cole–Cole modeling of rheological properties changes during PET mechanical recycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.L Nait-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andréa Stanojlovic-Davidovic</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">A Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Crespy</w:t>
+                <w:t xml:space="preserve">Xavier Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 37 (1), pp.435-440. </w:t>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 31, pp.500-504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2011.07.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2012.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03247328v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of poly(lactic acid) cellular materials: Physical and morphological characterizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Bénézet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lafranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Quantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 53 (25), pp.5885 - 5895. </w:t>
@@ -8974,64 +8974,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the energy efficiency in mixing of PLA/cellulose biocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.E. Le Marec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Bénézet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐christophe Quantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9101,304 +9101,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03272192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Environmental Stress Cracking (ESC) test to study the ageing of biopolymers and biocomposites</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Natural Fibre-Reinforced Biofoams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Ferry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Fesquet</w:t>
+                <w:t xml:space="preserve">Jean Charles Benezet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2010.11.015⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Natural Fibers, Bio- and Nanocomposites, 2011, pp.569871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2011/569871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02949491v1</w:t>
+                <w:t xml:space="preserve">hal-03320045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle cinétique pour prédire les modifications de structure macromoléculaire du PET pendant son recyclage mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Linda K. Naït-Ali</w:t>
+                <w:t xml:space="preserve">An Environmental Stress Cracking (ESC) test to study the ageing of biopolymers and biocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Colin</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -C. Benezet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/mattech/2011002⟩</w:t>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (3), pp.310-317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2010.11.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02455984v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic analysis and modelling of PET macromolecular changes during its mechanical recycling by extrusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda K. Naït-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9409,463 +9396,476 @@
               <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 96 (2), pp.236-246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2010.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02455994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural Fibre-Reinforced Biofoams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un modèle cinétique pour prédire les modifications de structure macromoléculaire du PET pendant son recyclage mécanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda K. Naït-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Charles Benezet</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Polymer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Natural Fibers, Bio- and Nanocomposites, 2011, pp.569871. </w:t>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 99 (4), pp.373-390. </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2011/569871⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2011002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03320045v1</w:t>
+                <w:t xml:space="preserve">hal-02455984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive compatibilization of polymer blends by γ-irradiation: Influence of the order of processing steps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
+                <w:t xml:space="preserve">Hydrodegradation of starch incorporated polylactic acid with acrylic acid as interfacial linker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yinghong Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianfei Che</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Massardier-Nageotte</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne Bergeret</w:t>
+                <w:t xml:space="preserve">Chun Mao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Shen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app.31313⟩</w:t>
+              <w:t xml:space="preserve">e-polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/epoly.2010.10.1.57⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00458686v1</w:t>
+                <w:t xml:space="preserve">hal-04662945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodegradation of starch incorporated polylactic acid with acrylic acid as interfacial linker</w:t>
+                <w:t xml:space="preserve">Reactive compatibilization of polymer blends by γ-irradiation: Influence of the order of processing steps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yinghong Xiao</w:t>
+                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Massardier-Nageotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jianfei Che</w:t>
+                <w:t xml:space="preserve">Laurent Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jian Shen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-polymers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 115 (3), pp.1710-1717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.31313⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/epoly.2010.10.1.57⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04662945v1</w:t>
+                <w:t xml:space="preserve">hal-00458686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ageing of different biodegradable polyesters blends mechanical and hygrothermal behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Benezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9938,64 +9938,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the fibre/matrix interface on ageing mechanisms of glass fibre reinforced thermoplastic composites (PA-6,6, PET, PBT) in a hygrothermal environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 94 (9), pp.1315-1324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10029,64 +10029,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micron-Sized Main-Chain Liquid Crystalline Elastomer Actuators with Ultralarge Amplitude Contractions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Buguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Taulemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10157,308 +10157,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03247454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing a recycling process of SMC composite waste</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vieillissement hygrothermique des composites thermoplastiques renforcés par des fibres de verre – Partie II. Rôle de la matrice et de l’interface fibre/matrice sur les mécanismes de vieillissement des composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18 (1), pp.33-39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02536571v1</w:t>
+                <w:t xml:space="preserve">hal-03272177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vieillissement hygrothermique des composites thermoplastiques renforcés par des fibres de verre – Partie II. Rôle de la matrice et de l’interface fibre/matrice sur les mécanismes de vieillissement des composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimizing a recycling process of SMC composite waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrin Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 28 (3), pp.541-548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2007.03.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03272177v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillissement hygrothermique des composites thermoplastiques renforcés par des fibres de verre – Partie I. Les mécanismes de vieillissement des composites polyéthylène téréphtalate (PET)/verre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 18 (1), pp.17-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10483,77 +10483,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compatibilizing thermoplastic/ground tyre rubber powder blends: Efficiency and limits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10611,485 +10611,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03237547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyethylene/ground tyre rubber blends: Influence of particle morphology and oxidation on mechanical properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId323" w:history="1">
+                <w:t xml:space="preserve">SYLTEC : un procédé innovant pour le recyclage des matériaux composites à matrice thermodurcissable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrin Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Clerc</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lopez-Cuesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2006.10.011⟩</w:t>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 95 (2), pp.121-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mattech:2007037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04663598v1</w:t>
+                <w:t xml:space="preserve">hal-02900398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SYLTEC : un procédé innovant pour le recyclage des matériaux composites à matrice thermodurcissable</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId323" w:history="1">
+                <w:t xml:space="preserve">Polyethylene/ground tyre rubber blends: Influence of particle morphology and oxidation on mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Clerc</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lopez-Cuesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (2), pp.274-281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2006.10.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/mattech:2007037⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02900398v1</w:t>
+                <w:t xml:space="preserve">hal-04663598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SMC composites waste management as reinforcing fillers in polypropylene by combination of mechanical and chemical recycling processes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterisation of glass fibres used in automotive industry for SMC body panels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Guillermain</w:t>
+                <w:t xml:space="preserve">V. Feuillade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐christophe Quantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Tersac</w:t>
+                <w:t xml:space="preserve">A. Crespy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 41 (12), pp.3593-3602. </w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 37 (10), pp.1536-1544. </w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10853-005-5563-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2005.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01250857v1</w:t>
+                <w:t xml:space="preserve">hal-03247679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compatibilisation of polyethylene/ground tyre rubber blends by γ irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11155,663 +11142,676 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04663587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between the glass fibre sizing composition and the surface quality of sheet moulding compounds (SMC) body panels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SMC composites waste management as reinforcing fillers in polypropylene by combination of mechanical and chemical recycling processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Feuillade</w:t>
+                <w:t xml:space="preserve">Céline Guillermain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean‐christophe Quantin</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Crespy</w:t>
+                <w:t xml:space="preserve">Gilles Tersac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 66 (1), pp.115-127. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 41 (12), pp.3593-3602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2005.05.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10853-005-5563-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03247695v1</w:t>
+                <w:t xml:space="preserve">hal-01250857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation de poudrettes de pneus par incorporation dans du PE recyclé</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t>
+                <w:t xml:space="preserve">Relationships between the glass fibre sizing composition and the surface quality of sheet moulding compounds (SMC) body panels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Feuillade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐christophe Quantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Crespy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.2866⟩</w:t>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 66 (1), pp.115-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2005.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03183208v1</w:t>
+                <w:t xml:space="preserve">hal-03247695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of glass fibres used in automotive industry for SMC body panels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Feuillade</w:t>
+                <w:t xml:space="preserve">Valorisation de poudrettes de pneus par incorporation dans du PE recyclé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Crespy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 37 (10), pp.1536-1544. </w:t>
+              <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, N°43 - Juillet-Août-Septembre 2006, pp.4-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2005.11.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.2866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03247679v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03183208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of hygrothermal ageing of glass fibre reinforced PET composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.P. Foulc</w:t>
+                <w:t xml:space="preserve">Treatment of SMC Composite Waste for Recycling as Reinforcing Fillers in Thermoplastics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Crespy</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 221 (1), pp.227-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/masy.200550323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2005.01.025⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03254698v1</w:t>
+                <w:t xml:space="preserve">hal-02536551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of SMC Composite Waste for Recycling as Reinforcing Fillers in Thermoplastics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Clerc</w:t>
+                <w:t xml:space="preserve">Study of hygrothermal ageing of glass fibre reinforced PET composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Foulc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Crespy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/masy.200550323⟩</w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 89 (3), pp.461-470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2005.01.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02536551v1</w:t>
+                <w:t xml:space="preserve">hal-03254698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of interphase in glass fiber-reinforced poly(butylene terephthalate) composites</w:t>
               </w:r>
@@ -11836,51 +11836,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bozec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐christophe Quantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Crespy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Gasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11982,51 +11982,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐christophe Quantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Crespy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 23 (1), pp.87-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12098,77 +12098,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Foulc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Testing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 20 (7), pp.753-763. </w:t>
@@ -12411,248 +12411,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05049664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscoelastic behaviour of glass beads reinforced poly(butylene terephthalate): experimental and theoretical approaches</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Epoxy resins as surface treatments for mica flakes in propylene/ethylene copolymer composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Binda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Crespy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Interfaces </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 5 (6), pp.543-559. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/156855498X00063⟩</w:t>
+              <w:t xml:space="preserve">, 1997, 5 (6), pp.529-542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/156855498X00054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03660653v1</w:t>
+                <w:t xml:space="preserve">hal-03254717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epoxy resins as surface treatments for mica flakes in propylene/ethylene copolymer composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Viscoelastic behaviour of glass beads reinforced poly(butylene terephthalate): experimental and theoretical approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐christophe Quantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Crespy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Interfaces </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 5 (6), pp.529-542. </w:t>
+              <w:t xml:space="preserve">, 1997, 5 (6), pp.543-559. </w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/156855498X00054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1163/156855498X00063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03254717v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03660653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A four-layered self-consistent scheme applied to two-phase composites</w:t>
               </w:r>
@@ -13651,168 +13651,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04213695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NEW FORMALDEHYDE-FREE PARTICLE PANELS MADE FROM AGRICULTURAL WASTES AND CHITOSAN</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N Brosse</w:t>
+                <w:t xml:space="preserve">Functionalization of wrapped flax rovings using biobased molecules for composite applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khouloud TILOUCHE GUERDELLI</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrin Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ouagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Tirillò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CYSENI 2022 - 18th International conference of Young Scientists on Energy and Natural Sciences Issues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Online, France</w:t>
+              <w:t xml:space="preserve">The Fiber Society 2022 Spring Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03835601v1</w:t>
+                <w:t xml:space="preserve">hal-03839851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE INFLUENCE OF MICROBIAL COMMUNITIES ON THE EVOLUTION OF THE PLANT CELL WALL OF “CANNABIS SATIVA” STEMS DURING THE RETTING PROCESS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Bou orm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13834,124 +13834,124 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Créach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Grec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Hawkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFBV 2022 - 13th International Conference of the French Society of Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03784138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of new bio-based flame retardants for biocomposite applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khouloud Tilouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13979,73 +13979,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Junior EPNOE 2022 - 5th EPNOE Junior Scientist Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03836481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des composites renforcés par des fibres végétales pour le ferroviaire et l'automobile : enjeux et ambitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14061,639 +14061,639 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Industrielle IMT-ITRANS - Nouveaux matériaux et procédés pour une mobilité décarbonée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03695645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfaces et interphases des fibres lignocellulosiques pour des biocomposites hautes performances</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">NEW FORMALDEHYDE-FREE PARTICLE PANELS MADE FROM AGRICULTURAL WASTES AND CHITOSAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Khalaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Dimitrova Mihajlova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JADH 2022 - 22e journées d'étude sur l'adhésion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, La Turballe, France</w:t>
+              <w:t xml:space="preserve">CYSENI 2022 - 18th International conference of Young Scientists on Energy and Natural Sciences Issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03843411v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03835601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swelling and softening behaviour of natural fibre bundles under hygro- and hydrothermal conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Johnny Beaugrand</w:t>
+                <w:t xml:space="preserve">Towards a better understanding of microbial mechanisms involved during field retting of hemp “Cannabis Sativa”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Bou orm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Créach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukherjee Suvajit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Grec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e colloque Fibres naturelles et polymères</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Troyes, France</w:t>
+              <w:t xml:space="preserve">Junior EPNOE 2022 - 5th EPNOE Junior Scientist Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03780560v1</w:t>
+                <w:t xml:space="preserve">hal-03836339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a better understanding of microbial mechanisms involved during field retting of hemp “Cannabis Sativa”</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Grec</w:t>
+                <w:t xml:space="preserve">Swelling and softening behaviour of natural fibre bundles under hygro- and hydrothermal conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Garat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Junior EPNOE 2022 - 5th EPNOE Junior Scientist Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Aveiro, Portugal</w:t>
+              <w:t xml:space="preserve">6e colloque Fibres naturelles et polymères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836339v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03780560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification de rovings de lin guipés par des molécules biosourcées pour le développement de tissus pour des applications composites</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surfaces et interphases des fibres lignocellulosiques pour des biocomposites hautes performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale MATÉRIAUX 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération Française des Matériaux (FFM), Oct 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">JADH 2022 - 22e journées d'étude sur l'adhésion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, La Turballe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03836538v1</w:t>
+                <w:t xml:space="preserve">hal-03843411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalization of wrapped flax rovings using biobased molecules for composite applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khouloud TILOUCHE GUERDELLI</w:t>
+                <w:t xml:space="preserve">Modification de rovings de lin guipés par des molécules biosourcées pour le développement de tissus pour des applications composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khouloud Tilouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrin Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ouagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacopo Tirillò</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Jacopo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fiber Society 2022 Spring Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">Conférence internationale MATÉRIAUX 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération Française des Matériaux (FFM), Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03839851v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recovery of end-of-life Wood-Plastic Composites products : influence of wastes fields nature and of a compatibilizer on recycled WPC bending properties</w:t>
               </w:r>
@@ -14813,103 +14813,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swelling and Softening Behaviour of Natural Fibre Bundles under Hygro- and Hydrothermal Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Garat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPNOE 2021 - The 7th International Polysaccharide Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Nantes, France</w:t>
@@ -14951,51 +14951,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies pour l’amélioration des propriétés mécaniques et de la réaction au feu des biocomposites par des traitements de surface des fibres naturelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lacoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15033,103 +15033,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résines époxy à faible inflammabilité issue de tannins de châtaignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeriia Karaseva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fulcrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Journées scientifiques et industrielles du Groupe Français des Polymères (GFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Alès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15154,90 +15154,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design Of An Epoxy Prepolymer Based On Chestnut Agro-Residues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeriia Karaseva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fulcrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lacoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15275,64 +15275,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biophenolic compounds from chestnut as flame retardant in epoxy resin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeriia Karaseva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15396,77 +15396,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swelling of natural fibres in hygro / hydrothermal conditions: determination of hygro / hydroexpansion coefficients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Garat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15517,90 +15517,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensional variations and mechanical behaviour of natural fibres from various plant species in controlled hygro/hydrothermal conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Garat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15632,2395 +15632,2395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03753347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Under glass weathering of hemp fibers reinforced polypropylene biocomposites: a study of the impact of Volatile Organic Compounds emissions in indoor air</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Natural weathering of hemp fibers reinforced polypropylene biocomposites: a correlation approach between mechanical properties, visual aspect and Volatile Organic Compounds emissions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Badji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Garay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Beigbeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Charles Benezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurofillers Polymer Blends 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Hersonissos, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02490861v1</w:t>
+                <w:t xml:space="preserve">hal-02490858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties, visual aspect, microstructure and life cycle assessment approach (LCA) focused on PP/wood biocomposites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Under glass weathering of hemp fibers reinforced polypropylene biocomposites: a study of the impact of Volatile Organic Compounds emissions in indoor air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Badji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Garay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Beigbeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Charles Benezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCM21 - 21st International Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Xi'An, China</w:t>
+              <w:t xml:space="preserve">Eurofillers Polymer Blends 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Hersonissos, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02490826v1</w:t>
+                <w:t xml:space="preserve">hal-02490861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vieillissement de biocomposites à matrice polypropylène renforcé de fibres chanvre : étude de l’impact sur les émissions de Composés Organiques Volatils (COVs) en air intérieur.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Garay</w:t>
+                <w:t xml:space="preserve">Effect of dew retting of different harvesting periods on the hemp fibers quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Mazian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Bénézet</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Fanlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Benezet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOMAT 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Alès, France</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Natural Fibers (ICNF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02499513v1</w:t>
+                <w:t xml:space="preserve">hal-03684537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of dew retting of different harvesting periods on the hemp fibers quality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brahim Mazian</w:t>
+                <w:t xml:space="preserve">Improving the morphometric measurement of natural fibres cross-section to assess their mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Garat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Natural Fibers (ICNF)</w:t>
+              <w:t xml:space="preserve">3rd International conference on Natural Fibers (ICNF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03684537v1</w:t>
+                <w:t xml:space="preserve">hal-03684525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the morphometric measurement of natural fibres cross-section to assess their mechanical properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical properties, visual aspect, microstructure and life cycle assessment approach (LCA) focused on PP/wood biocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Badji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lata Soccalingame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bénézet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Garay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Garat</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Beigbeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International conference on Natural Fibers (ICNF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Braga, Portugal</w:t>
+              <w:t xml:space="preserve">ICCM21 - 21st International Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Xi'An, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03684525v1</w:t>
+                <w:t xml:space="preserve">hal-02490826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural weathering of hemp fibers reinforced polypropylene biocomposites: a correlation approach between mechanical properties, visual aspect and Volatile Organic Compounds emissions.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Vieillissement de biocomposites à matrice polypropylène renforcé de fibres chanvre : étude de l’impact sur les émissions de Composés Organiques Volatils (COVs) en air intérieur.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Badji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Beigbeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Garay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Charles Benezet</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bénézet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurofillers Polymer Blends 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Hersonissos, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">ECOMAT 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Alès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02490858v1</w:t>
+                <w:t xml:space="preserve">hal-02499513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of natural and accelerated weathering on visual and surface aspects of wood flour reinforced composites: a correlation approach with mechanical properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Weathering of natural fibers reinforced composites: study of the impact on the visual aspect and emission of Volatile Organic Compounds in indoor air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Badji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Beigbeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Garay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Charles Benezet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BiPoCo 2016 - 3rd International Conference on Bio-based Polymers and Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Szeged, Hungary</w:t>
+              <w:t xml:space="preserve">MoDest 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02490832v1</w:t>
+                <w:t xml:space="preserve">hal-02490872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weathering of natural fibers reinforced composites: study of the impact on Volatile Organic Compounds' emissions in indoor air</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Influence of natural and accelerated weathering on visual and surface aspects of wood flour reinforced composites: a correlation approach with mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Badji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lata Soccalingame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Garay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bénézet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air 2016 - The 14th International Conference on Indoor Air Quality and Climate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">BiPoCo 2016 - 3rd International Conference on Bio-based Polymers and Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Szeged, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02494303v1</w:t>
+                <w:t xml:space="preserve">hal-02490832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXPERIMENTAL CHARACTERISATION OF THE IMPACT RESISTANCE OF FLAX FIBRE REINFORCED COMPOSITE LAMINATES</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karthik Ram Ramakrishnan</w:t>
+                <w:t xml:space="preserve">Weathering of natural fibers reinforced composites: study of the impact on Volatile Organic Compounds' emissions in indoor air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Badji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Beigbeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Corn</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Slangen</w:t>
+                <w:t xml:space="preserve">Hélène Garay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Charles Benezet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM17 - 17 th European Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Indoor Air 2016 - The 14th International Conference on Indoor Air Quality and Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03753345v1</w:t>
+                <w:t xml:space="preserve">hal-02494303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation multi-échelle de la diffusion d'eau dans un composite UD polyester/lin</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">EXPERIMENTAL CHARACTERISATION OF THE IMPACT RESISTANCE OF FLAX FIBRE REINFORCED COMPOSITE LAMINATES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karthik Ram Ramakrishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Slangen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Fatigue et durabilité des composites biosourcés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Besançon, France</w:t>
+              <w:t xml:space="preserve">ECCM17 - 17 th European Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02975423v1</w:t>
+                <w:t xml:space="preserve">hal-03753345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vieillissement de matériaux biocomposites renforcés de fibres naturelles: étude de l’impact sur les propriétés d’aspect et sur les émissions dans l’air intérieur</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Beigbeder</w:t>
+                <w:t xml:space="preserve">Modélisation multi-échelle de la diffusion d'eau dans un composite UD polyester/lin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Apolinario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Bénézet</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Haudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e colloque de l’IMT «Matériaux : réalités et nouvelles frontières»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque Fatigue et durabilité des composites biosourcés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02494418v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02975423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weathering of natural fibers reinforced composites: study of the impact on the visual aspect and emission of Volatile Organic Compounds in indoor air</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Vieillissement de matériaux biocomposites renforcés de fibres naturelles: étude de l’impact sur les propriétés d’aspect et sur les émissions dans l’air intérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Badji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Garay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Beigbeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Charles Benezet</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bénézet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MoDest 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">6e colloque de l’IMT «Matériaux : réalités et nouvelles frontières»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02490872v1</w:t>
+                <w:t xml:space="preserve">hal-02494418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of water ageing on the mechanical properties of flax and glass fibre composites: Degradation and reversibility</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of the flax fibre chemical composition on mechanical properties of epoxy biocomposite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Acera Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICNF 2015 - 2nd International Conference on Natural Fibers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Sao Miguel, Portugal</w:t>
+              <w:t xml:space="preserve">Eurofillers Polymer Blends 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04607473v1</w:t>
+                <w:t xml:space="preserve">hal-02930408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">End of life of PLA and flax fiber reinforced PLA biocomposite</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Challenges for the study of natural fibre/matrix interface in biocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Natural Fibers (ICNF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Azores, Portugal</w:t>
+              <w:t xml:space="preserve">Eurofillers Polymer Blends 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03684548v1</w:t>
+                <w:t xml:space="preserve">hal-02930236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear and Branched Polybutylene Succinate Blends for Packaging Applications: From Rheological Behavior to Functional Properties of Films</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Effects of water ageing on the mechanical properties of flax and glass fibre composites: Degradation and reversibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Apolinario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">V. Guillard</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurofillers Polymer Blends 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">ICNF 2015 - 2nd International Conference on Natural Fibers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Sao Miguel, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02930420v1</w:t>
+                <w:t xml:space="preserve">hal-04607473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of flax cell wall components on the interfacial behavior of flax woven fabric/epoxy biocomposites</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">End of life of PLA and flax fiber reinforced PLA biocomposite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lata Soccalingame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrin Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bénézet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Natural Fibers (ICNF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2015, Azeros, Portugal</w:t>
+              <w:t xml:space="preserve">, Apr 2015, Azores, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03684511v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03684548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical hydrothermal coupling behaviour of flax fibre composites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Linear and Branched Polybutylene Succinate Blends for Packaging Applications: From Rheological Behavior to Functional Properties of Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Romain Léger</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Conference on Natural Fibre Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Eurofillers Polymer Blends 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03242533v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the flax fibre chemical composition on mechanical properties of epoxy biocomposite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Bergeret</w:t>
+                <w:t xml:space="preserve">Influence of flax cell wall components on the interfacial behavior of flax woven fabric/epoxy biocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Acera Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Le Duc</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Le Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Lozachmeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurofillers Polymer Blends 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Natural Fibers (ICNF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Azeros, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02930408v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03684511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges for the study of natural fibre/matrix interface in biocomposites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical hydrothermal coupling behaviour of flax fibre composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Apolinario Testoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurofillers Polymer Blends 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">5th Conference on Natural Fibre Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02930236v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03242533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydro-thermoelastic modeling of flax-poly(lactic acid) bio-composites : an inverse method applied to a multi-physics problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Regazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18056,316 +18056,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03243095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycling process of wood flour reinforced polypropylene composites</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Bénézet</w:t>
+                <w:t xml:space="preserve">Impact d'un vieillissement couplé hydro-thermo-mécanique sur la durabilité d'un composite PLA/lin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Regazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICNF 2013 - 1st International Conference on Natural Fibers Sustainable Materials for Advanced Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Guimarães, Portugal</w:t>
+              <w:t xml:space="preserve">Journées d'Etudes des Matériaux Polymères (JEMP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Béjaïa, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02900350v1</w:t>
+                <w:t xml:space="preserve">hal-03238385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d'un vieillissement couplé hydro-thermo-mécanique sur la durabilité d'un composite PLA/lin</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrick Ienny</w:t>
+                <w:t xml:space="preserve">Recycling process of wood flour reinforced polypropylene composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lata Soccalingame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrin Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bénézet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etudes des Matériaux Polymères (JEMP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Béjaïa, Algeria</w:t>
+              <w:t xml:space="preserve">ICNF 2013 - 1st International Conference on Natural Fibers Sustainable Materials for Advanced Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Guimarães, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03238385v1</w:t>
+                <w:t xml:space="preserve">hal-02900350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study Of A Coupled Mechanical-Hygrothermal Degradation Of Bio-Based Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Regazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18531,463 +18531,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03753349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de biocomposites en résine époxy biosourcée/fibres de lin par pultrusion pour la construction</w:t>
+                <w:t xml:space="preserve">Development of bio‐based cellular materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Nouailhas</w:t>
+                <w:t xml:space="preserve">Jean Mario Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bénézet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léna Saint-Macary</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Fulcrand</w:t>
+                <w:t xml:space="preserve">Eric Lafranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Quantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.74</w:t>
+              <w:t xml:space="preserve">XIIIème Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Génie des Procédés (SFGP), Nov 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00597998v1</w:t>
+                <w:t xml:space="preserve">hal-01789625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of bio‐based cellular materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of nanoclay reinforced poly(lactic acid) cellular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Mario Julien</w:t>
+                <w:t xml:space="preserve">Marie-France M.-F. Lacrampe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐christophe Quantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bénézet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIème Congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Génie des Procédés (SFGP), Nov 2011, Lille, France</w:t>
+              <w:t xml:space="preserve">BIOFOAMS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Capri, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01789625v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03713515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of nanoclay reinforced poly(lactic acid) cellular materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement de biocomposites en résine époxy biosourcée/fibres de lin par pultrusion pour la construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Nouailhas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Masson</w:t>
+                <w:t xml:space="preserve">Léna Saint-Macary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fulcrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-France M.-F. Lacrampe</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Bénézet</w:t>
+                <w:t xml:space="preserve">Sylvain Caillol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIOFOAMS 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Capri, Italy</w:t>
+              <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03713515v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00597998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Poly(Lactic Acid) cellular materials: modifications induced by X-Ray irradiation and chain extenders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bénézet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Quantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lafranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19029,90 +19029,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of poly(lactid acid) cellular materials: Physical and morphological characterizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bénézet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Quantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lafranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19154,103 +19154,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de l’endommagement d’un P(olyéthylène)E(thylène)T(éréphtalate) en grandes transformations par approche inverse : influence du recyclage par transformation à l’état fondu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Nait-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19275,64 +19275,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fire behaviour and recycling of composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cochez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19426,64 +19426,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.L. Nait-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEPO 34</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19534,77 +19534,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.L. Nait-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ienny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MoDeSt2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Kursaal Auditorium Congress Hall, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19729,1013 +19729,1108 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (8)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des propriétés thermiques des écorces de pin maritime, robinier, bouleau</w:t>
+                <w:t xml:space="preserve">Caractérisation microstructurale des tiges de genêt d’Espagne (Spartium junceum L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lizaveta Gringauz</w:t>
+                <w:t xml:space="preserve">Chloé Cailleaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clément Lacoste</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Malhautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e journées scientifiques du GDR Sciences du bois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Mont de Marsan, France. , 2025</w:t>
+              <w:t xml:space="preserve">Workshop Bioressources &amp; bioéconomie : valorisation, sobriété, circularité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Montpellier, France. , 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05470169v1</w:t>
+                <w:t xml:space="preserve">hal-05630547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-friendly Materials based on Low-Density Polyethylene, Poly(3-hydroxybutyrate-co-3-hydroxyvalerate) and EGMA</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude des propriétés thermiques des écorces de pin maritime, robinier, bouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hana Boughrara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nacereddine Haddaoui</w:t>
+                <w:t xml:space="preserve">Lizaveta Gringauz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lacoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWMS 2024 - 7th EurAsia Waste Management Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Istanbul, Turkey. , 2024</w:t>
+              <w:t xml:space="preserve">14e journées scientifiques du GDR Sciences du bois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Mont de Marsan, France. , 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04832648v1</w:t>
+                <w:t xml:space="preserve">hal-05470169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact Of Complementary Irrigation Of Hemp Stems On Field Retting Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eliane Bou orm</w:t>
+                <w:t xml:space="preserve">Eco-friendly Materials based on Low-Density Polyethylene, Poly(3-hydroxybutyrate-co-3-hydroxyvalerate) and EGMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad Djellali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Boughrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacereddine Haddaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICNF 2023 - 6th International Conference on Natural Fibers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Funchal, Madeire, Portugal. 2023</w:t>
+              <w:t xml:space="preserve">EWMS 2024 - 7th EurAsia Waste Management Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Istanbul, Turkey. , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04143224v1</w:t>
+                <w:t xml:space="preserve">hal-04832648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swelling and mechanical behaviour of natural fibres in controlled hygro/hydrothermal conditions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Johnny Beaugrand</w:t>
+                <w:t xml:space="preserve">Impact Of Complementary Irrigation Of Hemp Stems On Field Retting Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Bou orm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Créach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukherjee Suvajit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Grec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPNOE 2019 - 6th EPNOE International Polysaccharide Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Aveiro, Portugal. , 2019</w:t>
+              <w:t xml:space="preserve">ICNF 2023 - 6th International Conference on Natural Fibers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Funchal, Madeire, Portugal. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02510248v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact behaviour of natural fibre reinforced biocomposites for automotive applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Slangen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Industrielle IMT « Matériaux haute performance et écomatériaux dans les transports »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Paris, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02510035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the flax fibre chemical composition on mechanical properties of epoxy biocomposite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Swelling and mechanical behaviour of natural fibres in controlled hygro/hydrothermal conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Garat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurofillers Polymer Blends 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">EPNOE 2019 - 6th EPNOE International Polysaccharide Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Aveiro, Portugal. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03684467v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02510248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse comparative du vieillissement en immersion de matériaux composites lin/polyester et verre/polyester</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of the flax fibre chemical composition on mechanical properties of epoxy biocomposite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Acera Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Le Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Déformation des Polymères Solides, 25ème édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Presqu'île de Giens, France</w:t>
+              <w:t xml:space="preserve">Eurofillers Polymer Blends 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03236058v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03684467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Analyse comparative du vieillissement en immersion de matériaux composites lin/polyester et verre/polyester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Apolinario Testoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Déformation des Polymères Solides, 25ème édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Presqu'île de Giens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03236058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Development of poly(lactic acid) cellular materials: physical and morphological characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bénézet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lafranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Quantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Biofoams (Biofoams 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Niagara Falls, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01781866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20745,152 +20840,152 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surfaces and Interfaces in Natural Fibre Reinforced Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer International Publishing, pp.101-133, 2018, SpringerBriefs in Molecular Science, 978-3-319-71409-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-71410-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
-              <w:r>
-[...46 lines deleted...]
-            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20900,1527 +20995,1527 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent improvements in the analysis and characterization of fiber/matrix interfaces in biocomposites (Chap. 8)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biocomposites in Manufacturing : Properties, Processes and Industrial Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.259-286, 2026, 978-0-443-24720-0. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-443-24720-0.00008-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId512" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface treatments in fiber-reinforced composites (Chap.3)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fiber Reinforced Composites.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.47-81, 2021, 978-0-12-821090-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-821090-1.00020-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03186834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the Fibre Modifications and Localization of the Functionalization Molecules</w:t>
+                <w:t xml:space="preserve">Modification of the Interface/Interphase in Natural Fibre Reinforced Composites: Treatments and Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surfaces and Interfaces in Natural Fibre Reinforced Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, 2018, SpringerBriefs in Molecular Science, 978-3-319-71409-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-71410-3_4⟩</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-71410-3_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01918023v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of the Interface/Interphase in Natural Fibre Reinforced Composites: Treatments and Processes</w:t>
+                <w:t xml:space="preserve">Characterization of the Fibre Modifications and Localization of the Functionalization Molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surfaces and Interfaces in Natural Fibre Reinforced Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, 2018, SpringerBriefs in Molecular Science, 978-3-319-71409-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-71410-3_3⟩</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-71410-3_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01918024v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the Interface/Interphase in Natural Fibre Based Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surfaces and Interfaces in Natural Fibre Reinforced Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, 2018, SpringerBriefs in Molecular Science, 978-3-319-71409-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-71410-3_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfaces in Natural Fibre Reinforced Composites: Definitions and Roles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surfaces and Interfaces in Natural Fibre Reinforced Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, 2018, SpringerBriefs in Molecular Science, 978-3-319-71409-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-71410-3_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction on Natural Fibre Structure: From the Molecular to the Macrostructural Level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surfaces and Interfaces in Natural Fibre Reinforced Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, 2018, SpringerBriefs in Molecular Science, 978-3-319-71409-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-71410-3_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de cycle de vie des biocomposites et gestion de leur fin de vie</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Bourmaud</w:t>
+                <w:t xml:space="preserve">Traitements de préparation et de fonctionnalisation des fibres végétales : stratégies et conséquences sur les propriétés des fibres et composites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Pluart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Beigbeder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites polymères et fibres lignocellulosiques : Propriétés, transformation et caractérisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 266-310 (Chap. 7), 2017, 978-2-7462-4777-2</w:t>
+              <w:t xml:space="preserve">Composites polymères à base de fibres lignocellulosiques : propriétés, transformation, caractérisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02481533v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitements de préparation et de fonctionnalisation des fibres végétales : stratégies et conséquences sur les propriétés des fibres et composites.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+                <w:t xml:space="preserve">Analyse de cycle de vie des biocomposites et gestion de leur fin de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Beigbeder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites polymères à base de fibres lignocellulosiques : propriétés, transformation, caractérisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Composites polymères et fibres lignocellulosiques : Propriétés, transformation et caractérisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 266-310 (Chap. 7), 2017, 978-2-7462-4777-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01850401v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of water ageing on the mechanical properties of flax and glass fibre composites: Degradation and reversibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Apolinario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Raul Fangueiro, Sohel Rana. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Fibres: Advances in Science and Technology Towards Industrial Applications. From Science to Market</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12, Springer Netherlands, pp.183-196, 2016, 978-94-017-7513-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-017-7515-1_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01255205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liaison renfort/matrice: Définition et caractérisation</w:t>
+                <w:t xml:space="preserve">Liaison renfort/matrice: Comportement des composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions T.I.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.AM5307, 2006, Traité "Plastiques et Composites", </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-am5307⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions T.I.</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-01773424v1</w:t>
+                <w:t xml:space="preserve">hal-01773428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liaison renfort/matrice: Comportement des composites</w:t>
+                <w:t xml:space="preserve">Liaison renfort/matrice: Définition et caractérisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions T.I.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.AM5307, 2006, Traité "Plastiques et Composites", </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, pp.AM5305, 2006, Traité "Plastiques et Composites", </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-am5305⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.51257/a-v1-am5307⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01773428v1</w:t>
+                <w:t xml:space="preserve">hal-01773424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liaison renfort/matrice: Modélisation de l'interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions T.I.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.AM5306, 2006, Traité "Plastiques et Composites", </w:t>
             </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-am5306⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId541" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22430,193 +22525,193 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agro-based composites materials: A Mines area of expertise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02269404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les matériaux composites agro-sourcés: Un savoir-faire des Mines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, https://blogrecherche.wp.imt.fr/2016/05/09/composites-agrosources-savoir-faire-mines/ ; https://blogrecherche.wp.imt.fr/en/2016/05/09/agro-based-composite-materials/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02269400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId544"/>
+      <w:footerReference w:type="default" r:id="rId546"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -22684,51 +22779,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="38382A28"/>
+    <w:nsid w:val="55ADD50D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22915,51 +23010,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-bergeret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7118-6584" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/116127473" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05105333v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Meyer zu Reckendorf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gabrion" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergeret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lacoste" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Perrin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.27295" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05120421v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Bou Orm" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvajit Mukherjee" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rifa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cr&#233;ach" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.70102" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706334v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Khalaf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter El Hage" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Mansour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dimitrova Mihajlova" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/appliedchem4030019" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04546136v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Bou orm" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sutton-Charani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bayle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2024.118487" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04700859v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin Didier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Morand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2024.e01113" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04769081v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Malhautier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-024-13323-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04465213v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud TILOUCHE GUERDELLI" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jacques Liotier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ouagne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs8020075" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04106389v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvag&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Rocher" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Benezet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-023-12582-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03773419v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Souissi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdaous Lachtar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Elloumi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13726-022-01089-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03602334v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Sahki" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14061083" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03154909v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Bourg" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Valette" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ienny" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Guillard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13040652" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03235515v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cariou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Mazian" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Fanlo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chaignaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/cet2185033" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03182666v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacroix" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.123071" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03154888v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel R&#233;quil&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gr&#233;goire" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Musio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautreau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.113337" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03113919v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Iggui" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Kaci" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.25943" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03038248v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Badji" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sotiropoulos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beigbeder" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Garay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2020.00266" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02428273v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.111912" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02459129v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Garat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.105803" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02873563v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2020.00162" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02765687v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Bouhamed" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mar&#233;chal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Amar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lenoir" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2020.103445" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02432958v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/rcma.290504" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02436544v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mahlous" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/jrm.2019.06778" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330245v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriia Karaseva" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fulcrand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.9b03000" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02436508v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/rcma.290406" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400689v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Benezet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib7120108" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02424754v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lata Soccalingame" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2018.11.012" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02428268v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fanlo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure M.-L. Fauconnier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-019-03280-6" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424970v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Marie Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2019.03.013" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02428271v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/rcma.290501" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154437v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ienny" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Caro-Bretelle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Moigne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2019.04.002" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425051v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendran Muthuraj" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.04.053" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381634v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24234305" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02416405v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland El Hage" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nakhl" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.47306" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831128v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2018.02.018" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479342v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2018.01.020" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479345v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2018.01.002" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479344v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2017.12.015" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799342v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.02.062" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012087v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Puech" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Ram Ramakrishnan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2018.03.013" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884805v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7569/JRM.2017.634184" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479341v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2018.08.036" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884807v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.12.019" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479348v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2017.01.010" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02883900v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Hamour" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Boukerrou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Djidjelli" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Yefsah" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0892705717714831" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771584v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regazzi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.01.052" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02900366v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soccalingame" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2016.09.011" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906429v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Acera Fernandez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Duc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.02.047" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774313v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2016.06.016" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906424v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rolere" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Char" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Taulemesse" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome St-Beuve" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.43062" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914360v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Djellali" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Sadoun" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacereddine Haddaoui" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00289-015-1331-6" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773179v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Julien" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Quantin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergeret" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Lacrampe" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2015.03.011" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02900389v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourmaud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2015.01.020" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02900379v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mani" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coiffier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2015.07.013" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914193v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cambe" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Regis Degorce-Dumas" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2015.05.002" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268917v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Erwan Le Marec" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Quantin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guilbert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2014.09.012" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914351v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phuong Thao Tran" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2014.04.012" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914352v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Longerey" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Taulemesse" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2013.11.022" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268920v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Quantin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonfils" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2014.10.003" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02914578v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Parpaite" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sosson" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sonnier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clerc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954008314536592" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914361v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianye Li" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinghong Xiao" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfei Che" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.22673" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JRBP2BBC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914364v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. C. Papanicolaou" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. Koutsomitopoulou" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Benezet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.10.047" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985412v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Djellali" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haddaoui" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sadoun" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grohens" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13726-013-0126-6" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03753309v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi Liang Wu" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renbo Wei" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Buguin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am4017957" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03247385v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Yang" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201203291" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7CPT4DXS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949379v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. K. Nait-Ali" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12021" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B2785243AAD29644740AF45869D537ED600E7277/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082755v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.L Nait-Ali" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bergeret" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Colin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2012.01.006" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03247328v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Stanojlovic-Davidovic" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crespy" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2011.07.001" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773160v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Julien" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lafranche" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2012.10.005" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03272192v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Le Marec" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Quantin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Morel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2012014" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AFEE39C937640B5ADE24E6328B38FCE25AFAE3FD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949491v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pons" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Benezet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fesquet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2010.11.015" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455984v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda K. Na&#239;t-Ali" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011002" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455994v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2010.11.004" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03320045v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/569871" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458686v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Massardier-Nageotte" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.31313" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B02LXQLG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662945v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Mao" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Shen" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/epoly.2010.10.1.57" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03236170v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berthe" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2009.11.008" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03247708v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2009.04.009" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03247454v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosuke Kaneko" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;ry" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja905363f" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02536571v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leroy" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2007.03.026" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03272177v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03272172v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03237547v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2008.07.003" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663598v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2006.10.011" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02900398v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Clerc" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech:2007037" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8282A684F327E0AB7F8BB602BA19210272417D30/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250857v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guillermain" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tersac" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-005-5563-y" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663587v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2006.04.001" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NK9K18J8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03247695v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Feuillade" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crespy" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2005.05.009" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183208v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leroy" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2866" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03247679v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2005.11.010" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03254698v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Foulc" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2005.01.025" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02536551v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.200550323" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XPXS0R5K-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03254744v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bozec" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gasca" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.20001" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K1J31LH5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03254712v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Beaudoin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.10414" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JRF6NH3R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03254724v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pires" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abadie" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0142-9418(01)00030-7" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03254691v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Gibert" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Crespy" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-3910(99)00142-1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VN631NZH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05049664v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Perrier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03660653v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156855498X00063" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03254717v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Binda" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156855498X00054" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688863v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Saffr&#233;" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ligier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Pastor" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0093-6413(96)00033-X" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4CCAF34FC2244EAF1383F5BA34C19E77F2547866/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209403v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amen Agbossou" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benzarti" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Alberola" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00595770" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-38C4RWVZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04921672v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815535v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Beigbeder" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04213317v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukherjee Suvajit" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04157870v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuvajit Mukherjee" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213708v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04213695v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Tirill&#242;" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03835601v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Khalaf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P El Hage" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R El Hage" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dimitrova Mihajlova" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Brosse" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03784138v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hawkins" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03836481v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Tilouche" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03695645v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03843411v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03780560v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Huguet" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03836339v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03836538v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jacopo" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03839851v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03524799v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Le Meur" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jouannet" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Falher" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.202100327" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03437068v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02970859v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02506525v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02460607v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02460601v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Fulcrand" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02514978v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beaugrand" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03753347v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490861v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490826v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02499513v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03684537v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03684525v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490858v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490832v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02494303v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03753345v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975423v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;ger" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Apolinario" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Haudin" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02494418v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490872v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04607473v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03684548v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930420v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bourg" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guillard" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03684511v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Acera Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Le Duc" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lozachmeur" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03242533v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Apolinario Testoni" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930408v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930236v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03243095v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02900350v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03238385v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03233776v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03753349v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Longerey" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Taulemesse" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597998v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Nouailhas" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Saint-Macary" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caillol" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01789625v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mario Julien" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lafranche" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713515v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Masson" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France M.-F. Lacrampe" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781889v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781882v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391193v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Nait-Ali" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336840v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cochez" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferriol" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laachachi" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213357v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.L. Nait-Ali" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Colin" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212325v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014373v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05470169v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizaveta Gringauz" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04832648v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Boughrara" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04143224v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510248v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510035v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03684467v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03236058v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781866v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918027v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Otazaghine" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Angellier-Coussy" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05337497v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Francesca Pucci" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-24720-0.00008-6" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03186834v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821090-1.00020-X" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918023v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3_4" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918024v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3_3" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918022v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3_5" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918025v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3_2" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918026v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3_1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02481533v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Duigou" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850401v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Paul" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Pluart" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01255205v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-7515-1_14" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773424v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Krawczak" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/materiaux-th11/caracterisation-et-proprietes-d-usage-des-composites-42144210/liaison-renfort-matrice-am5305/" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-am5305" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773428v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/materiaux-th11/caracterisation-et-proprietes-d-usage-des-composites-42144210/liaison-renfort-matrice-am5307/" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-am5307" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773426v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/materiaux-th11/caracterisation-et-proprietes-d-usage-des-composites-42144210/liaison-renfort-matrice-am5306/" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-am5306" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269404v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269400v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-bergeret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7118-6584" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/116127473" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05105333v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Meyer zu Reckendorf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gabrion" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergeret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lacoste" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Perrin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.27295" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05120421v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Bou Orm" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvajit Mukherjee" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rifa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cr&#233;ach" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.70102" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706334v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Khalaf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter El Hage" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Mansour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dimitrova Mihajlova" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/appliedchem4030019" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04546136v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Bou orm" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sutton-Charani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bayle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2024.118487" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04700859v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin Didier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Morand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2024.e01113" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04769081v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Malhautier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-024-13323-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04465213v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud TILOUCHE GUERDELLI" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jacques Liotier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ouagne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs8020075" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04106389v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvag&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Rocher" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Benezet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-023-12582-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03773419v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Souissi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdaous Lachtar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Elloumi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13726-022-01089-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03602334v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Sahki" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14061083" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03113919v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Iggui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Kaci" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.25943" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03154888v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel R&#233;quil&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Mazian" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gr&#233;goire" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Musio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautreau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.113337" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03154909v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Bourg" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Valette" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ienny" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Guillard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13040652" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03182666v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacroix" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.123071" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03235515v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cariou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Fanlo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chaignaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/cet2185033" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02765687v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Bouhamed" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mar&#233;chal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Amar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lenoir" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2020.103445" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03038248v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Badji" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sotiropoulos" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beigbeder" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Garay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2020.00266" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02428273v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.111912" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02459129v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Garat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.105803" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02873563v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2020.00162" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02416405v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland El Hage" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nakhl" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.47306" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02432958v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/rcma.290504" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400689v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Benezet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib7120108" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02424754v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lata Soccalingame" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2018.11.012" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02428268v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fanlo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure M.-L. Fauconnier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-019-03280-6" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424970v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Marie Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2019.03.013" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330245v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriia Karaseva" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferry" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fulcrand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.9b03000" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02436508v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/rcma.290406" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02436544v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mahlous" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/jrm.2019.06778" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02428271v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/rcma.290501" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154437v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ienny" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Caro-Bretelle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Moigne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2019.04.002" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425051v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendran Muthuraj" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.04.053" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381634v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24234305" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884807v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.12.019" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831128v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2018.02.018" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479342v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2018.01.020" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479344v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2017.12.015" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479345v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2018.01.002" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799342v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.02.062" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479341v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2018.08.036" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884805v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7569/JRM.2017.634184" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012087v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Puech" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Ram Ramakrishnan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2018.03.013" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479348v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2017.01.010" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02883900v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Hamour" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Boukerrou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Djidjelli" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Yefsah" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0892705717714831" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906424v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rolere" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Char" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Taulemesse" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome St-Beuve" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.43062" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774313v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regazzi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2016.06.016" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771584v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.01.052" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906429v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Acera Fernandez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Duc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.02.047" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02900366v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soccalingame" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2016.09.011" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914193v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cambe" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Regis Degorce-Dumas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2015.05.002" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02900379v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mani" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coiffier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2015.07.013" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914360v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Djellali" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Sadoun" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacereddine Haddaoui" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00289-015-1331-6" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773179v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Julien" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Quantin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergeret" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Lacrampe" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2015.03.011" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02900389v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourmaud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2015.01.020" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914364v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. C. Papanicolaou" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. Koutsomitopoulou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Benezet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.10.047" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914351v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phuong Thao Tran" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2014.04.012" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914352v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Longerey" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Taulemesse" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2013.11.022" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268917v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Erwan Le Marec" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Quantin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guilbert" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2014.09.012" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268920v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Quantin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonfils" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2014.10.003" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02914578v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Parpaite" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sosson" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sonnier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clerc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954008314536592" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914361v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianye Li" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinghong Xiao" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfei Che" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.22673" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JRBP2BBC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949379v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. K. Nait-Ali" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12021" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B2785243AAD29644740AF45869D537ED600E7277/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03753309v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi Liang Wu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renbo Wei" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Buguin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am4017957" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985412v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Djellali" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haddaoui" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sadoun" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grohens" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13726-013-0126-6" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03247385v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Yang" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201203291" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7CPT4DXS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03247328v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Stanojlovic-Davidovic" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crespy" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2011.07.001" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082755v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.L Nait-Ali" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bergeret" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Colin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2012.01.006" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773160v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Julien" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lafranche" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2012.10.005" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03272192v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Le Marec" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Quantin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Morel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2012014" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AFEE39C937640B5ADE24E6328B38FCE25AFAE3FD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03320045v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/569871" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949491v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pons" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Benezet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fesquet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2010.11.015" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455994v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda K. Na&#239;t-Ali" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2010.11.004" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455984v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011002" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662945v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Mao" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Shen" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/epoly.2010.10.1.57" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458686v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Massardier-Nageotte" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.31313" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B02LXQLG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03236170v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berthe" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2009.11.008" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03247708v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2009.04.009" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03247454v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosuke Kaneko" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;ry" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja905363f" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03272177v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02536571v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leroy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2007.03.026" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03272172v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03237547v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2008.07.003" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02900398v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Clerc" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech:2007037" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8282A684F327E0AB7F8BB602BA19210272417D30/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663598v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2006.10.011" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03247679v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Feuillade" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crespy" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2005.11.010" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663587v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2006.04.001" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NK9K18J8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250857v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guillermain" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tersac" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-005-5563-y" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03247695v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2005.05.009" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183208v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leroy" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2866" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02536551v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.200550323" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XPXS0R5K-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03254698v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Foulc" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2005.01.025" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03254744v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bozec" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gasca" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.20001" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K1J31LH5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03254712v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Beaudoin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.10414" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JRF6NH3R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03254724v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pires" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abadie" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0142-9418(01)00030-7" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03254691v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Gibert" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Crespy" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-3910(99)00142-1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VN631NZH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05049664v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Perrier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03254717v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Binda" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156855498X00054" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03660653v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156855498X00063" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688863v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Saffr&#233;" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ligier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Pastor" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0093-6413(96)00033-X" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4CCAF34FC2244EAF1383F5BA34C19E77F2547866/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209403v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amen Agbossou" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benzarti" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Alberola" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00595770" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-38C4RWVZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04921672v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815535v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Beigbeder" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04213317v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukherjee Suvajit" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04157870v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuvajit Mukherjee" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213708v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04213695v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Tirill&#242;" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03839851v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03784138v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hawkins" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03836481v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Tilouche" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03695645v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03835601v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Khalaf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P El Hage" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R El Hage" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dimitrova Mihajlova" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Brosse" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03836339v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03780560v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Huguet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03843411v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03836538v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jacopo" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03524799v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Le Meur" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jouannet" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Falher" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.202100327" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03437068v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02970859v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02506525v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02460607v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02460601v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Fulcrand" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02514978v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beaugrand" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03753347v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490858v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490861v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03684537v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03684525v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490826v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02499513v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490872v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490832v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02494303v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03753345v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975423v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;ger" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Apolinario" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Haudin" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02494418v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930408v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930236v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04607473v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03684548v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930420v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bourg" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guillard" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03684511v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Acera Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Le Duc" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lozachmeur" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03242533v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Apolinario Testoni" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03243095v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03238385v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02900350v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03233776v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03753349v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Longerey" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Taulemesse" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01789625v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mario Julien" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lafranche" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713515v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Masson" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France M.-F. Lacrampe" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597998v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Nouailhas" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Saint-Macary" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caillol" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781889v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781882v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391193v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Nait-Ali" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336840v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cochez" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferriol" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laachachi" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213357v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.L. Nait-Ali" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Colin" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212325v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014373v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05630547v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cailleaud" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05470169v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizaveta Gringauz" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04832648v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Boughrara" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04143224v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510035v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510248v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03684467v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03236058v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781866v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918027v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Otazaghine" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Angellier-Coussy" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05337497v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Francesca Pucci" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-24720-0.00008-6" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03186834v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821090-1.00020-X" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918024v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3_3" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918023v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3_4" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918022v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3_5" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918025v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3_2" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918026v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3_1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850401v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Paul" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Pluart" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02481533v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Duigou" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01255205v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-7515-1_14" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773428v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Krawczak" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/materiaux-th11/caracterisation-et-proprietes-d-usage-des-composites-42144210/liaison-renfort-matrice-am5307/" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-am5307" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773424v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/materiaux-th11/caracterisation-et-proprietes-d-usage-des-composites-42144210/liaison-renfort-matrice-am5305/" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-am5305" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773426v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/materiaux-th11/caracterisation-et-proprietes-d-usage-des-composites-42144210/liaison-renfort-matrice-am5306/" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-am5306" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269404v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269400v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>