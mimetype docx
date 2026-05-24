--- v0 (2026-05-03)
+++ v1 (2026-05-24)
@@ -109,209 +109,209 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘Virginia Woolf and the Writing of History’ —Introduction</w:t>
+                <w:t xml:space="preserve">Reanimating Modernism: Afterword</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Besnault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Laniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/141gk⟩</w:t>
+              <w:t xml:space="preserve">Sillages Critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 38, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/150s0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05605773v1</w:t>
+                <w:t xml:space="preserve">hal-05605733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reanimating Modernism: Afterword</w:t>
+                <w:t xml:space="preserve">‘Virginia Woolf and the Writing of History’ —Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Besnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Smith-Di Biasio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sillages Critiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 38, </w:t>
+              <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 68, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/150s0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/141gk⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05605733v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Valeur absolue’ ou ‘valeur critique’ : de la valeur en littérature selon Virginia Woolf</w:t>
               </w:r>
@@ -608,165 +608,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;quot;Writing With and Against Romance: Jane Austen’s Mansfield Park</w:t>
+                <w:t xml:space="preserve">« Virginia Woolf, Reading and History: a Story of Transmission »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Besnault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Romance Revitalized »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IASPR (The Association for the Study of Popular romance),, Jun 2023, Birmingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">62e Congrès de la SAES « Transmissions »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de rennes, Jun 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05607231v1</w:t>
+                <w:t xml:space="preserve">hal-05607244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Virginia Woolf, Reading and History: a Story of Transmission »</w:t>
+                <w:t xml:space="preserve">&amp;quot;Writing With and Against Romance: Jane Austen’s Mansfield Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Besnault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62e Congrès de la SAES « Transmissions »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de rennes, Jun 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">« Romance Revitalized »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IASPR (The Association for the Study of Popular romance),, Jun 2023, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05607244v1</w:t>
+                <w:t xml:space="preserve">hal-05607231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« The Dialectical Embrace of Virginia Woolf’s Historiographical Renaissance », Atelier SEW/SEM « Modernist Renaissances »</w:t>
               </w:r>
@@ -975,173 +975,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03971750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond the Victorian/ Modernist Divide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Beyond the Victorian/ Modernist Divide: Remapping the Break in Literature, Culture and the Visual Arts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Florence Gillard-Estrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Besnault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Routledge; Taylor &amp; Francis Group, 2018, 978-1-138-57204-1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Among the Victorians and Modernists, 9780367592387</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02375008v1</w:t>
+                <w:t xml:space="preserve">hal-05349774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond the Victorian/ Modernist Divide: Remapping the Break in Literature, Culture and the Visual Arts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beyond the Victorian/ Modernist Divide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Besnault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Routledge; Taylor &amp; Francis Group, 2018, 978-1-138-57204-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routledge</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05349774v1</w:t>
+                <w:t xml:space="preserve">hal-02375008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire le sujet. Textes réunis et édités par Anne Besnault-Levita, Natalie Depraz et Rolf Wintermeyer.</w:t>
               </w:r>
@@ -1831,51 +1831,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05605773v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Besnault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Smith-Di Biasio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laniel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/141gk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05605733v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/150s0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374937v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374996v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374917v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07040-5.p.0041" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03935855v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05607231v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05607244v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05607237v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03935843v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03971750v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375008v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349774v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Florence Gillard-Estrada" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Beyond-the-Victorian--Modernist-Divide-Remapping-the-Turn-of-the-Century/Estrada-Besnault-Levita/p/book/9781138572041" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03971970v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Depraz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Wintermeyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03971736v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03972124v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03972082v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375013v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03972058v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374987v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05605733v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Besnault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/150s0" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05605773v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Smith-Di Biasio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laniel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/141gk" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374937v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374996v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374917v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07040-5.p.0041" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03935855v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05607244v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05607231v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05607237v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03935843v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03971750v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349774v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Florence Gillard-Estrada" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Beyond-the-Victorian--Modernist-Divide-Remapping-the-Turn-of-the-Century/Estrada-Besnault-Levita/p/book/9781138572041" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375008v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03971970v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Depraz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Wintermeyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03971736v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03972124v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03972082v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375013v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03972058v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374987v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>