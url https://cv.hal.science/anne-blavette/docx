--- v0 (2026-03-04)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne Blavette </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized multi-agent multi-armed bandits for smart electric vehicles charging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharyal Zafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Féraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 163, pp.113088. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2025.113088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewable Energy in Data Centers: the Dilemma of Electrical Grid Dependency and Autonomy Costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wedan Emmanuel Gnibga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Orgerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Sustainable Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (3), pp.315-328. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSUSC.2023.3307790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic performance of an overplanted offshore wind farm under several commitment strategies and dynamic thermal ratings of submarine export cable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildar Daminov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvy Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 346, pp.121326. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2023.121326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized optimal management of a large-scale EV fleet: optimality and computational complexity comparison between an Adaptive MAS and MILP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharyal Zafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesse James Arthur Prince Agbodjan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 147, pp.108861. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2022.108861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upgrading wave energy test sites by including overplanting: a techno‐economic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildar Daminov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvy Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Soulard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Renewable Power Generation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/rpg2.12220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of a wave farm export cable for electro-thermal sizing studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvy Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Charmetant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 147, pp.2387-2398. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2019.09.135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave Farm Flicker Severity: Comparative Analysis and Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Kovaltchouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 91, pp.32-39. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2016.01.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified estimation of the flicker level induced by wave energy farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dara L O'Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ray Alcorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael G Egan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony W Lewis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Sustainable Energy </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (3), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSTE.2016.2535327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Between Centralized and Decentralized Storage Energy Management for Direct Wave Energy Converter Farm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Kovaltchouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicael Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (3), pp.1051 - 1058. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEC.2016.2547462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensioning the Equipment of a Wave Farm: Energy Storage and Cables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dara O'Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Egan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (3), pp.2470-2478. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2014.2382754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266009v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FP7 EU funded CORES wave energy project: a coordinators' perspective on the Galway Bay sea trials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Alcorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Healy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lewis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Underwater Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3723/ut.32.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266011v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a Medium-Size Wave Farm on Grids of Different Strength Levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dara O'Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ray Alcorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Egan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29 (2), pp.917-923. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2013.2284513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandits Multi-Bras Multi-Agent : application à la recharge intelligente des véhicules électriques sous contraintes réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloann Le Guern-Dall'o</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Féraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Agent Multi-Armed Bandits: application to EVs smart charging with grid constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloann Le Guern-Dall'o</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Féraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SGE 2025 - Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05148238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Agent Multi-Armed Bandits: application to EVs smart charging with grid constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloann Le Guern-Dall'o</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Féraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerTech 2025 - 16th conference, themed Powering the Energy System Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2025, Kiel, Germany. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PowerTech59965.2025.11180603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Active Learning-driven Acceleration of Smart Grids Security Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan J Cuenca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Aldea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES ISGT (Innovative Smart Grid Technologies) Europe 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE PES, Oct 2025, La Valletta, Malta. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEurope64741.2025.11304768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart metering capability towards harnessing distribution network flexibility: gaps and disparity quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Kippke Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Umar Hashmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Arboleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Geneva, Switzerland. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2025.2418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de jeux de données pour entraîner un classificateur de sécurité de réseau électrique intelligent de basse tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cuenca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Aldea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloann Le Guern-Dall'o</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Féraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Zorgati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of TimeGAN-Generated Scenarios on Optimal Design for Renewable Energy Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haje Ebnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dupriez-Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvy Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE PowerTech Kiel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Kiel (Allemagne), Germany. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PowerTech59965.2025.11180436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recharge intelligente décentralisée de véhicules électriques à l’aide d’un système multi-agent adaptatif utilisant des bandits manchots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharyal Zafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Feraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de la modélisation et de la simulation. JFSMA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Cargèse, France. pp.109-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-related Impact of Redefining Self-consumption for Distributed Edge Datacenters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wedan Emmanuel Gnibga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Orgerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGSC 2024 - 15th International Green and Sustainable Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Austin, United States. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGSC64514.2024.00011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic Scenario Generation for Microgrid Design: A Methodological Approach Using TimeGAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haje Ebnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dupriez-Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvy Bourguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE PES Innovative Smart Grid Technologies Europe (ISGT EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Dubrovnik, Croatia. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEUROPE62998.2024.10863278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Agent Contextual Combinatorial Multi-Armed Bandits with Linear Structured Super Arm: application to energy management optimization in Smart Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloann Le Guern-Dall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Féraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PGMODAYS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Effective Datasets for Training Data-driven Models for Smart Grid Security Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan J Cuenca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Aldea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloann Le Guern-Dall'o</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Féraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Zorgati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PGMODAYS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FlexCoolDC: Datacenter Cooling Flexibility for Harmonizing Water, Energy, Carbon, and Cost Trade-offs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wedan Emmanuel Gnibga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew A Chien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Orgerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Energy 2024 - 15th ACM International Conference on Future and Sustainable Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Singapore, Singapore. pp.108-122, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3632775.3661936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training Data Generation Strategies for Data-driven Security Assessment of Low Voltage Smart Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan J Cuenca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Aldea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloann Le Guern-Dall'o</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Féraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Innovative Smart Grid Technologies EUROPE (ISGT-EU) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Dubrovnik, Croatia. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEUROPE62998.2024.10863199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latency, Energy and Carbon Aware Collaborative Resource Allocation with Consolidation and QoS Degradation Strategies in Edge Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wedan Emmanuel Gnibga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Orgerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPADS 2023 - IEEE International Conference on Parallel and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Hainan, China. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPADS60453.2023.00349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Dynamic Programming for Energy Management of an Overplanted Offshore Wind Farm with Dynamic Thermal Rating and Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Faye-Bédrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Haessig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvy Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildar Daminov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Belgrade, Serbia. pp.01-06, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PowerTech55446.2023.10202975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Smart Charging of Large-Scale EVs using Adaptive Multi-Agent Multi-Armed Bandits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharyal Zafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Feraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference &amp; Exhibition on Electricity Distribution (CIRED 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2023.0661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Smart Charging of Large-Scale EV Fleets using Adaptive Multi-Agent Multi-Armed Bandits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharyal Zafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Féraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PGMO Days 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDF Labs, Fondation Gaspard Monge pour l'Optimisation, Nov 2023, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Armed Bandits Learning for Optimal Decentralized Control of Electric Vehicle Charging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharyal Zafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Féraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Belgrade PowerTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2023, Belgrade, Serbia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PowerTech55446.2023.10202971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of Energy Management Systems for non-cooperative and cooperative Multi-Microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanandlall Gopee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Smart Grid (icSmartGrid 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icSmartGrid58556.2023.10170992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management System for a Low Voltage Direct Current Microgrid: Modeling and experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanandlall Gopee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Gaetani-Liseo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2022 – 48th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2022, Brussels, Belgium. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON49645.2022.9968485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the End-to-End Energy Consumption of a Nation-Wide Smart Metering Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gougeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Orgerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCC 2022 - IEEE Symposium on Computers and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rhodes, Greece. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC55528.2022.9912949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Communication Technologies in Smart Grid Power Congestion Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gougeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Orgerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GreenCom-2022 - 18th IEEE International Conference on Green Computing and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Espoo, Finland. pp.212-221, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iThings-GreenCom-CPSCom-SmartData-Cybermatics55523.2022.00065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal energy management of offshore wind farms considering the combination of overplanting and dynamic rating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildar Daminov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvy Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Warlop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cigré Paris session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing the energy production of a MRE farm considering thermal and techno-economic aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvy Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildar Daminov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Soulard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Symposium de Génie Électrique (SGE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Multi-Agent System and Mixed Integer Linear Programming Optimization Comparison for Grid Stability and Commitment Mismatch in Smart Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharyal Zafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishwajeet Maurya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE PES Innovative Smart Grid Technologies Europe (ISGT Europe 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Espoo (online), Finland. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/isgteurope52324.2021.9640019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of wired telecommunication network latency on demand-side management in smart grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gougeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Orgerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IM 2021 - 17th IFIP/IEEE International Symposium on Integrated Network Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Bordeaux / Virtual, France. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-simulation of an electrical distribution network and its supervision communication network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Orgerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Blanc-Rouchossé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCNC 2020 - IEEE Consumer Communications &amp; Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Las Vegas, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCNC46108.2020.9045183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-optimal use of a MRE export cable considering thermal and techno-economic aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvy Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ISGT Europe 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Delft, Netherlands. pp.955-959, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGT-Europe47291.2020.9248908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the optimal use of an existing MRE electrical network from an electrothermal perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvy Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rongère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Kovaltchouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES Innovative Smart Grid Technologies (ISGT-Europe 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Bucharest, Romania. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEurope.2019.8905532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Agent System for Smart-Grid Control with Commitment Mismatch and Congestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Blanc-Rouchossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES Innovative Smart Grid Technologies (ISGT-Europe 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2019, Bucarest, Romania. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEurope.2019.8905760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing the geographical flexibility of distributed computing clouds for cooperative self-consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Dufossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Orgerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISGT-Europe 2018 - 8th IEEE PES Innovative Smart Grid Technologies Conference Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Sarajevo, Bosnia and Herzegovina. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEurope.2018.8571867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Consumption Optimization of Renewable Energy Production in Distributed Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Dufossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Orgerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cluster 2018 - IEEE International Conference on Cluster Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Belfast, United Kingdom. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLUSTER.2018.00055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric vehicles fleet for frequency regulation using a multi-agent system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Blanc-Rouchossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Practical Applications of Agents and Multi-Agent Systems (PAAMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toledo, Spain. pp.84-96, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-94580-4_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network-aware energy-efficient virtual machine management in distributed Cloud infrastructures with on-site photovoltaic production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Dufossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Quinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Orgerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBAC-PAD 2018 - International Symposium on Computer Architecture and High Performance Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lyon, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cahpc.2018.8645901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the wave dispersion phenomenon on the flicker generated by a wave farm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Kovaltchouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rongère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Jourdain de Thieulloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Leahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Wave and Tidal Energy Conference (EWTEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal sizing of submarine cables from an electro-thermal perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Matine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvy Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rongère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Wave and Tidal Conference (EWTEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the flicker level generated by the grid-connection of a fleet of electric vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Le Goff Latimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ISGT Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lubiana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation method for evaluating the wave-induced flicker level emitted by a tidal energy farm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Verschae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Wave and Tidal Energy Conference series (EWTEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between centralized and decentralized storage energy management for Direct Wave Energy Converter Farm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Kovaltchouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicael Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Vehicles and Renewable Energies (EVER), 2015 Tenth International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Monte-Carlo, Monaco. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EVER.2015.7112985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave-induced flicker level emitted by a tidal farm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Verschae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Power and Energy Society General Meeting (PES GM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Denver, CO, United States. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PESGM.2015.7286290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel method for estimating the flicker level generated by a wave energy farm composed of devices operated in variable speed mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dara O 'Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ray Alcorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Machmoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Egan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVER'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Monaco, Monaco. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EVER.2014.6844041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensioning the Equipment of a Wave Farm: Energy Storage and Cables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dara O'Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Egan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVER'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Monaco, Monaco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a wave farm on its local grid: Voltage limits, flicker level and power fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dara O'Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Egan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Yeosu, South Korea. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANS-Yeosu.2012.6263552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRID IMPACT OF A WAVE FARM ON ITS LOCAL NETWORK: ANALYSIS OF VOLTAGE AND FLICKER LEVELS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dara O'Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ray Alcorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Egan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Conference on Ocean, Offshore and Arctic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rio de Janeiro, Brazil. pp.435-443, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/OMAE2012-83616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid Impact Assessment of a Medium Size Wave Farm Connected to Different Test Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dara O'Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Egan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Lewis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Ocean Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case Study on the benefits of energy storage for power quality enhancement: point absorber arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Tedeschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D O 'Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Salcedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOE 2012 (International Conference on Ocean Energy) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case studies on the benefits of energy storage for power quality enhancement: oscillating water column arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D L O 'Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Salcedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M G Egan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOE 2012 (International Conference on Ocean Energy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEAGRID: A New Dynamic Modelling Tool for Power System Analysis of Ocean Energy Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Mollaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D O 'Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Alcorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Ocean Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An initialisation methodology for ocean energy converter dynamic models in power system simulation tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darren Mollaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dara O 'Sullivan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th International Universities Power Engineering Conference (UPEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/UPEC.2012.6398685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid Compliance of Ocean Energy Converters: Control Strategies and Recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dara O'Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Egan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Lewis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Wave and Tidal Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Southampton, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRID INTEGRATION OF WAVE AND TIDAL ENERGY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Egan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dara O 'Sullivan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OMAE2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Dynamic Modelling for Grid Integration of Ocean Energy Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Mollaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D O 'Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Cashman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Alcorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Ocean Energy (ICOE), Bilbao, Spain, 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave Energy Grid Integration in Ireland – A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D O'Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Egan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Alcorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Lewis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Ocean Energy (ICOE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Simulation of Power Systems and Computing Systems using the FMI Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gougeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Quinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IM 2021 - IFIP/IEEE International Symposium on Integrated Network Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Bordeaux / Virtual, France. , pp.130-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Distributed Cloud Infrastructures for Sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wedan Emmanuel Gnibga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Orgerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Benoit; Andrew A. Chien; Yves Robert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scheduling Variable Capacity Resources for Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, pp.83-124, In press, 978-1-032-91628-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation of Battery Energy Storage and Distributed Energy Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos D. Hatziargyriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Joos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spyros Skarvelis-Kazakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Susanto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Offergeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">932, Cigré. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTEGRATING WAVE AND TIDAL CURRENT POWER: Case Studies Through Modelling and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Salcedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ben Haim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Mendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Document No: T0331, International Energy Agency Implementing Agreement on Ocean Energy Systems 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYNAMIC CHARACTERISTICS OF WAVE AND TIDAL ENERGY CONVERTERS & A RECOMMENDED STRUCTURE FOR DEVELOPMENT OF A GENERIC MODEL FOR GRID CONNECTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dara O'Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darren Mollaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Alcorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Ocean Energy Systems-Implementing Agreement (OES-IA), International Energy Agency. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId218"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne Blavette </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized multi-agent multi-armed bandits for smart electric vehicles charging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharyal Zafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Féraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 163, pp.113088. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2025.113088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewable Energy in Data Centers: the Dilemma of Electrical Grid Dependency and Autonomy Costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wedan Emmanuel Gnibga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Orgerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Sustainable Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (3), pp.315-328. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSUSC.2023.3307790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic performance of an overplanted offshore wind farm under several commitment strategies and dynamic thermal ratings of submarine export cable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildar Daminov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvy Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 346, pp.121326. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2023.121326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized optimal management of a large-scale EV fleet: optimality and computational complexity comparison between an Adaptive MAS and MILP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharyal Zafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesse James Arthur Prince Agbodjan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 147, pp.108861. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2022.108861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upgrading wave energy test sites by including overplanting: a techno‐economic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildar Daminov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvy Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Soulard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Renewable Power Generation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/rpg2.12220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of a wave farm export cable for electro-thermal sizing studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvy Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Charmetant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 147, pp.2387-2398. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2019.09.135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified estimation of the flicker level induced by wave energy farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dara L O'Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ray Alcorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael G Egan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony W Lewis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Sustainable Energy </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (3), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSTE.2016.2535327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave Farm Flicker Severity: Comparative Analysis and Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Kovaltchouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 91, pp.32-39. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2016.01.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Between Centralized and Decentralized Storage Energy Management for Direct Wave Energy Converter Farm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Kovaltchouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicael Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (3), pp.1051 - 1058. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEC.2016.2547462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensioning the Equipment of a Wave Farm: Energy Storage and Cables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dara O'Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Egan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (3), pp.2470-2478. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2014.2382754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266009v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FP7 EU funded CORES wave energy project: a coordinators' perspective on the Galway Bay sea trials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Alcorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Healy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lewis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Underwater Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3723/ut.32.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266011v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a Medium-Size Wave Farm on Grids of Different Strength Levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dara O'Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ray Alcorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Egan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29 (2), pp.917-923. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2013.2284513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandits Multi-Bras Multi-Agent : application à la recharge intelligente des véhicules électriques sous contraintes réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloann Le Guern-Dall'o</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Féraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Active Learning-driven Acceleration of Smart Grids Security Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan J Cuenca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Aldea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES ISGT (Innovative Smart Grid Technologies) Europe 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE PES, Oct 2025, La Valletta, Malta. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEurope64741.2025.11304768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart metering capability towards harnessing distribution network flexibility: gaps and disparity quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Kippke Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Umar Hashmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Arboleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Geneva, Switzerland. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2025.2418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Agent Multi-Armed Bandits: application to EVs smart charging with grid constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloann Le Guern-Dall'o</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Féraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SGE 2025 - Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05148238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Agent Multi-Armed Bandits: application to EVs smart charging with grid constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloann Le Guern-Dall'o</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Féraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerTech 2025 - 16th conference, themed Powering the Energy System Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2025, Kiel, Germany. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PowerTech59965.2025.11180603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de jeux de données pour entraîner un classificateur de sécurité de réseau électrique intelligent de basse tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cuenca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Aldea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloann Le Guern-Dall'o</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Féraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Zorgati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of TimeGAN-Generated Scenarios on Optimal Design for Renewable Energy Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haje Ebnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dupriez-Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvy Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE PowerTech Kiel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Kiel (Allemagne), Germany. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PowerTech59965.2025.11180436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic Scenario Generation for Microgrid Design: A Methodological Approach Using TimeGAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haje Ebnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dupriez-Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvy Bourguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE PES Innovative Smart Grid Technologies Europe (ISGT EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Dubrovnik, Croatia. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEUROPE62998.2024.10863278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-related Impact of Redefining Self-consumption for Distributed Edge Datacenters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wedan Emmanuel Gnibga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Orgerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGSC 2024 - 15th International Green and Sustainable Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Austin, United States. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGSC64514.2024.00011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recharge intelligente décentralisée de véhicules électriques à l’aide d’un système multi-agent adaptatif utilisant des bandits manchots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharyal Zafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Feraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de la modélisation et de la simulation. JFSMA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Cargèse, France. pp.109-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Effective Datasets for Training Data-driven Models for Smart Grid Security Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan J Cuenca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Aldea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloann Le Guern-Dall'o</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Féraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Zorgati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PGMODAYS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Agent Contextual Combinatorial Multi-Armed Bandits with Linear Structured Super Arm: application to energy management optimization in Smart Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloann Le Guern-Dall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Féraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PGMODAYS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FlexCoolDC: Datacenter Cooling Flexibility for Harmonizing Water, Energy, Carbon, and Cost Trade-offs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wedan Emmanuel Gnibga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew A Chien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Orgerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Energy 2024 - 15th ACM International Conference on Future and Sustainable Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Singapore, Singapore. pp.108-122, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3632775.3661936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training Data Generation Strategies for Data-driven Security Assessment of Low Voltage Smart Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan J Cuenca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Aldea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloann Le Guern-Dall'o</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Féraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Innovative Smart Grid Technologies EUROPE (ISGT-EU) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Dubrovnik, Croatia. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEUROPE62998.2024.10863199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Dynamic Programming for Energy Management of an Overplanted Offshore Wind Farm with Dynamic Thermal Rating and Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Faye-Bédrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Haessig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvy Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildar Daminov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Belgrade, Serbia. pp.01-06, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PowerTech55446.2023.10202975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latency, Energy and Carbon Aware Collaborative Resource Allocation with Consolidation and QoS Degradation Strategies in Edge Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wedan Emmanuel Gnibga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Orgerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPADS 2023 - IEEE International Conference on Parallel and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Hainan, China. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPADS60453.2023.00349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Smart Charging of Large-Scale EVs using Adaptive Multi-Agent Multi-Armed Bandits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharyal Zafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Feraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference &amp; Exhibition on Electricity Distribution (CIRED 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2023.0661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Smart Charging of Large-Scale EV Fleets using Adaptive Multi-Agent Multi-Armed Bandits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharyal Zafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Féraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PGMO Days 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDF Labs, Fondation Gaspard Monge pour l'Optimisation, Nov 2023, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Armed Bandits Learning for Optimal Decentralized Control of Electric Vehicle Charging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharyal Zafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Féraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Belgrade PowerTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2023, Belgrade, Serbia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PowerTech55446.2023.10202971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of Energy Management Systems for non-cooperative and cooperative Multi-Microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanandlall Gopee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Smart Grid (icSmartGrid 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icSmartGrid58556.2023.10170992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management System for a Low Voltage Direct Current Microgrid: Modeling and experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanandlall Gopee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Gaetani-Liseo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2022 – 48th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2022, Brussels, Belgium. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON49645.2022.9968485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the End-to-End Energy Consumption of a Nation-Wide Smart Metering Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gougeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Orgerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCC 2022 - IEEE Symposium on Computers and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rhodes, Greece. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC55528.2022.9912949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Communication Technologies in Smart Grid Power Congestion Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gougeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Orgerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GreenCom-2022 - 18th IEEE International Conference on Green Computing and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Espoo, Finland. pp.212-221, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iThings-GreenCom-CPSCom-SmartData-Cybermatics55523.2022.00065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal energy management of offshore wind farms considering the combination of overplanting and dynamic rating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildar Daminov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvy Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Warlop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cigré Paris session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing the energy production of a MRE farm considering thermal and techno-economic aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvy Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildar Daminov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Soulard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Symposium de Génie Électrique (SGE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Multi-Agent System and Mixed Integer Linear Programming Optimization Comparison for Grid Stability and Commitment Mismatch in Smart Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharyal Zafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishwajeet Maurya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE PES Innovative Smart Grid Technologies Europe (ISGT Europe 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Espoo (online), Finland. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/isgteurope52324.2021.9640019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of wired telecommunication network latency on demand-side management in smart grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gougeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Orgerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IM 2021 - 17th IFIP/IEEE International Symposium on Integrated Network Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Bordeaux / Virtual, France. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-optimal use of a MRE export cable considering thermal and techno-economic aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvy Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ISGT Europe 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Delft, Netherlands. pp.955-959, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGT-Europe47291.2020.9248908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-simulation of an electrical distribution network and its supervision communication network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Orgerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Blanc-Rouchossé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCNC 2020 - IEEE Consumer Communications &amp; Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Las Vegas, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCNC46108.2020.9045183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the optimal use of an existing MRE electrical network from an electrothermal perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvy Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rongère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Kovaltchouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES Innovative Smart Grid Technologies (ISGT-Europe 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Bucharest, Romania. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEurope.2019.8905532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Agent System for Smart-Grid Control with Commitment Mismatch and Congestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Blanc-Rouchossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES Innovative Smart Grid Technologies (ISGT-Europe 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2019, Bucarest, Romania. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEurope.2019.8905760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing the geographical flexibility of distributed computing clouds for cooperative self-consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Dufossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Orgerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISGT-Europe 2018 - 8th IEEE PES Innovative Smart Grid Technologies Conference Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Sarajevo, Bosnia and Herzegovina. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEurope.2018.8571867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Consumption Optimization of Renewable Energy Production in Distributed Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Dufossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Orgerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cluster 2018 - IEEE International Conference on Cluster Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Belfast, United Kingdom. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLUSTER.2018.00055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric vehicles fleet for frequency regulation using a multi-agent system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Blanc-Rouchossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Practical Applications of Agents and Multi-Agent Systems (PAAMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toledo, Spain. pp.84-96, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-94580-4_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network-aware energy-efficient virtual machine management in distributed Cloud infrastructures with on-site photovoltaic production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Dufossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Quinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Orgerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBAC-PAD 2018 - International Symposium on Computer Architecture and High Performance Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lyon, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cahpc.2018.8645901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the wave dispersion phenomenon on the flicker generated by a wave farm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Kovaltchouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rongère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Jourdain de Thieulloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Leahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Wave and Tidal Energy Conference (EWTEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal sizing of submarine cables from an electro-thermal perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Matine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvy Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rongère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Wave and Tidal Conference (EWTEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the flicker level generated by the grid-connection of a fleet of electric vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Le Goff Latimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ISGT Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lubiana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation method for evaluating the wave-induced flicker level emitted by a tidal energy farm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Verschae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Wave and Tidal Energy Conference series (EWTEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between centralized and decentralized storage energy management for Direct Wave Energy Converter Farm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Kovaltchouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicael Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Vehicles and Renewable Energies (EVER), 2015 Tenth International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Monte-Carlo, Monaco. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EVER.2015.7112985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave-induced flicker level emitted by a tidal farm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Verschae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Power and Energy Society General Meeting (PES GM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Denver, CO, United States. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PESGM.2015.7286290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel method for estimating the flicker level generated by a wave energy farm composed of devices operated in variable speed mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dara O 'Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ray Alcorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Machmoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Egan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVER'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Monaco, Monaco. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EVER.2014.6844041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensioning the Equipment of a Wave Farm: Energy Storage and Cables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dara O'Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Egan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVER'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Monaco, Monaco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid Impact Assessment of a Medium Size Wave Farm Connected to Different Test Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dara O'Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Egan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Lewis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Ocean Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRID IMPACT OF A WAVE FARM ON ITS LOCAL NETWORK: ANALYSIS OF VOLTAGE AND FLICKER LEVELS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dara O'Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ray Alcorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Egan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Conference on Ocean, Offshore and Arctic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rio de Janeiro, Brazil. pp.435-443, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/OMAE2012-83616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a wave farm on its local grid: Voltage limits, flicker level and power fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dara O'Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Egan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Yeosu, South Korea. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANS-Yeosu.2012.6263552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case studies on the benefits of energy storage for power quality enhancement: oscillating water column arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D L O 'Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Salcedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M G Egan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOE 2012 (International Conference on Ocean Energy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case Study on the benefits of energy storage for power quality enhancement: point absorber arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Tedeschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D O 'Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Salcedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOE 2012 (International Conference on Ocean Energy) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEAGRID: A New Dynamic Modelling Tool for Power System Analysis of Ocean Energy Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Mollaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D O 'Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Alcorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Ocean Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An initialisation methodology for ocean energy converter dynamic models in power system simulation tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darren Mollaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dara O 'Sullivan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th International Universities Power Engineering Conference (UPEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/UPEC.2012.6398685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid Compliance of Ocean Energy Converters: Control Strategies and Recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dara O'Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Egan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Lewis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Wave and Tidal Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Southampton, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRID INTEGRATION OF WAVE AND TIDAL ENERGY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Egan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dara O 'Sullivan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OMAE2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Dynamic Modelling for Grid Integration of Ocean Energy Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Mollaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D O 'Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Cashman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Alcorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Ocean Energy (ICOE), Bilbao, Spain, 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave Energy Grid Integration in Ireland – A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D O'Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Egan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Alcorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Lewis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Ocean Energy (ICOE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Simulation of Power Systems and Computing Systems using the FMI Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gougeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Quinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IM 2021 - IFIP/IEEE International Symposium on Integrated Network Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Bordeaux / Virtual, France. , pp.130-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Distributed Cloud Infrastructures for Sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wedan Emmanuel Gnibga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Orgerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Benoit; Andrew A. Chien; Yves Robert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scheduling Variable Capacity Resources for Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, pp.83-124, In press, 978-1-032-91628-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation of Battery Energy Storage and Distributed Energy Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos D. Hatziargyriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Joos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spyros Skarvelis-Kazakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Susanto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Offergeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">932, Cigré. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTEGRATING WAVE AND TIDAL CURRENT POWER: Case Studies Through Modelling and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Salcedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ben Haim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Mendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Document No: T0331, International Energy Agency Implementing Agreement on Ocean Energy Systems 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYNAMIC CHARACTERISTICS OF WAVE AND TIDAL ENERGY CONVERTERS & A RECOMMENDED STRUCTURE FOR DEVELOPMENT OF A GENERIC MODEL FOR GRID CONNECTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dara O'Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darren Mollaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Alcorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Ocean Energy Systems-Implementing Agreement (OES-IA), International Energy Agency. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId218"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377122v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharyal Zafar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l F&#233;raud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blavette" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Camilleri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Ahmed" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2025.113088" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189173v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wedan Emmanuel Gnibga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSUSC.2023.3307790" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183205v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildar Daminov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvy Bourguet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Soulard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2023.121326" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891003v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse James Arthur Prince Agbodjan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2022.108861" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246886v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Bonnard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/rpg2.12220" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336643v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Charmetant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2019.09.135" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265905v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Kovaltchouk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Armstrong" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Multon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.01.034" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403251v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dara L O'Sullivan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Alcorn" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G Egan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony W Lewis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSTE.2016.2535327" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753949v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judicael Aubry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2016.2547462" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266009v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dara O'Sullivan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Lewis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Egan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2014.2382754" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266011v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Alcorn" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Healy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lewis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3723/ut.32.051" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266006v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2013.2284513" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398185v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloann Le Guern-Dall'o" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maill&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Petit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148238v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262742v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerTech59965.2025.11180603" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325959v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Marie" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J Cuenca" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Aldea" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope64741.2025.11304768" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126521v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Kippke Salomon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Umar Hashmi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Arboleya" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2025.2418" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142216v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cuenca" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Zorgati" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177126v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haje Ebnou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Roy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dupriez-Robin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerTech59965.2025.11180436" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826299v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Feraud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Hamed" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770489v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGSC64514.2024.00011" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770244v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEUROPE62998.2024.10863278" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921494v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloann Le Guern-Dall" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815744v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581701v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A Chien" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3632775.3661936" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731959v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEUROPE62998.2024.10863199" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275783v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS60453.2023.00349" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212709v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faye-B&#233;drin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Haessig" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerTech55446.2023.10202975" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165483v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2023.0661" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796905v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165505v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerTech55446.2023.10202971" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176408v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanandlall Gopee" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roboam" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alonso" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icSmartGrid58556.2023.10170992" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903293v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Gaetani-Liseo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON49645.2022.9968485" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666587v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gougeon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lemercier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC55528.2022.9912949" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711670v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iThings-GreenCom-CPSCom-SmartData-Cybermatics55523.2022.00065" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767635v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Warlop" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340607v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398611v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishwajeet Maurya" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ben Ahmed" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isgteurope52324.2021.9640019" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217562v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Camus" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352832v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Blanc-Rouchoss&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC46108.2020.9045183" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992269v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perignon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGT-Europe47291.2020.9248908" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328483v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rong&#232;re" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope.2019.8905532" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324676v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gleizes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope.2019.8905760" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856665v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dufoss&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope.2018.8571867" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856660v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER.2018.00055" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839097v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94580-4_7" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856657v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Quinson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cahpc.2018.8645901" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754055v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Jourdain de Thieulloy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leahy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754060v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Matine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791763v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Le Goff Latimier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313219v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Morvan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Verschae" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160252v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2015.7112985" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266016v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESGM.2015.7286290" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266007v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dara O 'Sullivan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Machmoum" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2014.6844041" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266004v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265996v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Lewis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS-Yeosu.2012.6263552" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266001v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2012-83616" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265994v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Blavette" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791751v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Santos" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tedeschi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D O 'Sullivan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salcedo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791746v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D L O 'Sullivan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M G Egan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265998v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mollaghan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Armstrong" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Alcorn" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265992v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Mollaghan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UPEC.2012.6398685" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265988v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265982v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265980v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Cashman" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265853v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D O'Sullivan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Egan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lewis" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217565v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399000v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665142v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos D. Hatziargyriou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Joos" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Skarvelis-Kazakos" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Susanto" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Offergeld" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265985v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ben Haim" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Mendia" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ricci" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265981v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377122v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharyal Zafar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l F&#233;raud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blavette" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Camilleri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Ahmed" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2025.113088" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189173v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wedan Emmanuel Gnibga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSUSC.2023.3307790" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183205v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildar Daminov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvy Bourguet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Soulard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2023.121326" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891003v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse James Arthur Prince Agbodjan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2022.108861" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246886v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Bonnard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/rpg2.12220" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336643v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Charmetant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2019.09.135" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403251v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dara L O'Sullivan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Alcorn" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G Egan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony W Lewis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSTE.2016.2535327" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265905v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Kovaltchouk" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Armstrong" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Multon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.01.034" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753949v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judicael Aubry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2016.2547462" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266009v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dara O'Sullivan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Lewis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Egan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2014.2382754" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266011v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Alcorn" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Healy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lewis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3723/ut.32.051" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266006v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2013.2284513" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398185v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloann Le Guern-Dall'o" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maill&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Petit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325959v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Marie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J Cuenca" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Aldea" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope64741.2025.11304768" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126521v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Kippke Salomon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Umar Hashmi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Arboleya" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2025.2418" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148238v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262742v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerTech59965.2025.11180603" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142216v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cuenca" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Zorgati" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177126v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haje Ebnou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Roy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dupriez-Robin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerTech59965.2025.11180436" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770244v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEUROPE62998.2024.10863278" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770489v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGSC64514.2024.00011" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826299v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Feraud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Hamed" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815744v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921494v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloann Le Guern-Dall" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581701v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A Chien" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3632775.3661936" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731959v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEUROPE62998.2024.10863199" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212709v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faye-B&#233;drin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Haessig" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerTech55446.2023.10202975" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275783v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS60453.2023.00349" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165483v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2023.0661" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796905v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165505v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerTech55446.2023.10202971" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176408v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanandlall Gopee" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roboam" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alonso" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icSmartGrid58556.2023.10170992" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903293v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Gaetani-Liseo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON49645.2022.9968485" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666587v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gougeon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lemercier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC55528.2022.9912949" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711670v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iThings-GreenCom-CPSCom-SmartData-Cybermatics55523.2022.00065" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767635v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Warlop" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340607v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398611v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishwajeet Maurya" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ben Ahmed" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isgteurope52324.2021.9640019" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217562v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Camus" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992269v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perignon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGT-Europe47291.2020.9248908" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352832v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Blanc-Rouchoss&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC46108.2020.9045183" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328483v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rong&#232;re" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope.2019.8905532" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324676v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gleizes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope.2019.8905760" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856665v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dufoss&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope.2018.8571867" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856660v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER.2018.00055" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839097v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94580-4_7" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856657v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Quinson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cahpc.2018.8645901" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754055v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Jourdain de Thieulloy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leahy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754060v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Matine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791763v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Le Goff Latimier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313219v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Morvan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Verschae" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160252v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2015.7112985" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266016v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESGM.2015.7286290" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266007v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dara O 'Sullivan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Machmoum" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2014.6844041" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266004v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265994v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Blavette" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Lewis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266001v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2012-83616" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265996v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS-Yeosu.2012.6263552" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791746v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D L O 'Sullivan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salcedo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M G Egan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Santos" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791751v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tedeschi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D O 'Sullivan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265998v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mollaghan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Armstrong" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Alcorn" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265992v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Mollaghan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UPEC.2012.6398685" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265988v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265982v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265980v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Cashman" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265853v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D O'Sullivan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Egan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lewis" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217565v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399000v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665142v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos D. Hatziargyriou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Joos" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Skarvelis-Kazakos" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Susanto" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Offergeld" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265985v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ben Haim" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Mendia" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ricci" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265981v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>