--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -368,575 +368,666 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05067471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patients in permanent vegetative or minimally conscious states: A literature review of the psychological and health impacts on healthcare personnel</w:t>
+                <w:t xml:space="preserve">Being a Caregiver of a Relative with a Prolonged Disorder of Consciousness Living at Home: A Scoping Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Pinel-Jacquemin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Althaus</w:t>
+                <w:t xml:space="preserve">Nadine Proia-Lelouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boissel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/WOR-203414⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychological Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (4), pp.718-744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09602011.2022.2042330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03633038v1</w:t>
+                <w:t xml:space="preserve">hal-05023045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer le bien-être des enfants, adolescents et adultes en situation de polyhandicap</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Patients in permanent vegetative or minimally conscious states: A literature review of the psychological and health impacts on healthcare personnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pinel-Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Mellier</w:t>
+                <w:t xml:space="preserve">Virginie Althaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boissel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences &amp; Bonheur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 68 (3), pp.807-820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/WOR-203414⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04079969v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03633038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’utilisation des indices de développement de l’échelle Vineland avec l’enfant autiste et ses parents : entre évaluation et remaillage des liens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluer le bien-être des enfants, adolescents et adultes en situation de polyhandicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guénolé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faty Traoré</w:t>
+                <w:t xml:space="preserve">Anne-Laure Poujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Drieu</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dominique Guédon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La psychiatrie de l'enfant</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sciences &amp; Bonheur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6, pp.130-144</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02479903v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04079969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'enfant dans l'ombre de l'annonce</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’utilisation des indices de développement de l’échelle Vineland avec l’enfant autiste et ses parents : entre évaluation et remaillage des liens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faty Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Drieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Almudena Sanahuja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régine Scelles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Boissel</w:t>
+                <w:t xml:space="preserve">Pierrette Coatantiec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contraste - Enfance et handicap</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.81-105. </w:t>
+              <w:t xml:space="preserve">La psychiatrie de l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, La psychiatrie de l'enfant, 61 (2), pp.343-376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cont.040.0081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/psye.612.0343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01550610v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02479903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'enfant dans l'ombre de l'annonce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Scelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boissel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contraste - Enfance et handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.81-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cont.040.0081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01550610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Autisme et prématurité : état des lieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Ouss-Ryngaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boissel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 19 (9), pp.970-975. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arcped.2012.06.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00744549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -946,331 +1037,331 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à l'ouvrage collectif: Un lieu à soi. Habiter avec un handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Hourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boissel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un lieu à soi. Habiter avec un handicap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, érès, pp.7-15, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/eres.boiss.2025.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05311460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Hourcade Sciou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boissel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoir et vieillissement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Champ social, pp.7-13, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04680743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Literature review on the cognitive evaluation of people with multiple disabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Poujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guénolé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Régine Scelles. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evaluation-cognition-polyhandicap [rapport de recherche 2014-2017]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris X, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04089528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1280,188 +1371,188 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un lieu à soi : habiter avec un handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Hourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boissel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">érès, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/eres.boiss.2025.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05311435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pouvoir et vieillissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Hourcade Sciou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boissel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Champ social, 2024, 9791034608751; 9791034607792</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04680738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1471,124 +1562,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Working with patients affected by Disorders Of Consciousness (DOC). A literature analysis on the psychological and health impacts on healthcare personnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pinel-Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Althaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35e congrès de la Société Française de Médecine physique et de Réadaptation (SOFMER)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04816478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1598,188 +1689,188 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA VIE AU QUOTIDIEN DES PERSONNES EN ÉTAT VÉGÉTATIF CHRONIQUE OU EN ÉTAT PAUCI-RELATIONNEL DANS LES UNITÉS DÉDIÉES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boissel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] UNIVERSITE DE ROUEN NORMANDIE. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02416937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vie au quotidien des personnes en Etat Végétatif Chronique ou Etat Pauci-Relationnel dans les unités dédiées : Regards croisés des familles et des professionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pinel-Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] UNAFTC; France Traumatisme Crânien; Laboratoire Psy-Nca de l’Université de Rouen. 2016, 56 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01498807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId55"/>
+      <w:footerReference w:type="default" r:id="rId58"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1926,51 +2017,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354493v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boissel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Leblond" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Petit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tasseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Gouvernet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2025.102026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067471v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kami&#324;ska" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Arzounian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Delattre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Laschet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Magny" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.112313" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633038v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pinel-Jacquemin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Althaus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-203414" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04079969v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mellier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gu&#233;nol&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Poujol" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gu&#233;don" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479903v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faty Traor&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Drieu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Sanahuja" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Coatantiec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.612.0343" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550610v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Scelles" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cont.040.0081" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744549v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ouss-Ryngaert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alvarez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2012.06.007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311460v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Hourcade" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.boiss.2025.01" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680743v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Hourcade Sciou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089528v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Muller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311435v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680738v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816478v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416937v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498807v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354493v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boissel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Leblond" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Petit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tasseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Gouvernet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2025.102026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067471v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kami&#324;ska" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Arzounian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Delattre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Laschet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Magny" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.112313" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023045v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Proia-Lelouey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09602011.2022.2042330" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633038v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pinel-Jacquemin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Althaus" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-203414" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04079969v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mellier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gu&#233;nol&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Poujol" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gu&#233;don" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479903v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faty Traor&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Drieu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Sanahuja" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Coatantiec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.612.0343" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550610v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Scelles" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cont.040.0081" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744549v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ouss-Ryngaert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alvarez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2012.06.007" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311460v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Hourcade" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.boiss.2025.01" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680743v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Hourcade Sciou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089528v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Muller" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311435v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680738v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816478v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416937v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498807v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>