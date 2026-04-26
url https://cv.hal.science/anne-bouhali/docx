--- v0 (2026-04-05)
+++ v1 (2026-04-26)
@@ -294,1171 +294,1288 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01623192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routes, places and strategies of transnational business between Casablanca (Morocco), Nouakchott (Mauritania) and Dakar (Senegal)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">French-speaking geography of retail and consumption: themes, issues and approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Wayens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nora Mareï</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Espace Politique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/espacepolitique.10760⟩</w:t>
+              <w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11nlc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03927034v1</w:t>
+                <w:t xml:space="preserve">halshs-05600052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hala Bayoumi et Karine Bennafla, Atlas de l’Égypte contemporaine, CNRS Editions</w:t>
+                <w:t xml:space="preserve">Routes, places and strategies of transnational business between Casablanca (Morocco), Nouakchott (Mauritania) and Dakar (Senegal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Mareï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@ppemonde</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/mappemonde.6428⟩</w:t>
+              <w:t xml:space="preserve">L'Espace Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 45, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/espacepolitique.10760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03638974v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03927034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers l’émergence d’un modèle du quartier commercial transnational ? Les quartiers du made in China au Caire et à Oran</w:t>
+                <w:t xml:space="preserve">Hala Bayoumi et Karine Bennafla, Atlas de l’Égypte contemporaine, CNRS Editions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouhali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@ppemonde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 128, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/mappemonde.4076⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 132, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mappemonde.6428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">halshs-03016767v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03638974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosso, fenêtre sur une Afrique mondialisée</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers l’émergence d’un modèle du quartier commercial transnational ? Les quartiers du made in China au Caire et à Oran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouhali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Afrique(s) en Mouvement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">M@ppemonde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 128, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mappemonde.4076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/aem.001.0093⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02092918v1</w:t>
+                <w:t xml:space="preserve">halshs-03016767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Made in China, Sold in West Africa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rosso, fenêtre sur une Afrique mondialisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Marei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Dimé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouhali</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mamadou Dimé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropolitiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Afrique(s) en Mouvement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/aem.001.0093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02356245v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02092918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabriquer des centralités marchandes dans le monde arabe. Étude comparée de deux dispositifs du commerce transnational au Caire et à Oran</w:t>
+                <w:t xml:space="preserve">Made in China, Sold in West Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Mareï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Dimé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers d'EMAM</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01807349v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur les routes et marchés ouest-africains. Les circulations transnationales du made in China</w:t>
+                <w:t xml:space="preserve">Fabriquer des centralités marchandes dans le monde arabe. Étude comparée de deux dispositifs du commerce transnational au Caire et à Oran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouhali</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mamadou Dimé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropolitiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Cahiers d'EMAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Territoires sahariens algériens à l'aube du XXIe siècle, 30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/emam.1530⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01920553v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01807349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negotiating Streets and Space in Transnational Trade Marketplaces in Oran (Algeria) and Cairo (Egypt): “Place Struggle” in the Commercial City</w:t>
+                <w:t xml:space="preserve">Sur les routes et marchés ouest-africains. Les circulations transnationales du made in China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Marei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Dimé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01797166v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01920553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les places marchandes du made in China au Caire et à Oran : mondialisation et transformations des espaces et des pratiques de consommation</w:t>
+                <w:t xml:space="preserve">Negotiating Streets and Space in Transnational Trade Marketplaces in Oran (Algeria) and Cairo (Egypt): “Place Struggle” in the Commercial City</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouhali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/bagf.3157⟩</w:t>
+              <w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Street vending facing urban policies, 17-18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/articulo.3369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03849360v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01797166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médina J'dida (Oran), un quartier-marché sur les routes algériennes du commerce transnational</w:t>
+                <w:t xml:space="preserve">Les places marchandes du made in China au Caire et à Oran : mondialisation et transformations des espaces et des pratiques de consommation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouhali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers d'EMAM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/emam.889⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 95 (2), pp.222-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bagf.3157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01660811v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilités, circulation migratoire et transnationalisme au prisme des réflexions méthodologiques de jeunes chercheur(e)s en sciences sociales</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Médina J'dida (Oran), un quartier-marché sur les routes algériennes du commerce transnational</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouhali</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marwa El Chab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-migrinter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Cahiers d'EMAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Made in China. Commerce transnational et espaces urbains autour de la Méditerranée, 26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/emam.889⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01509966v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01660811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparer deux espaces urbains du commerce transnational (Le Caire et Oran), ou comment gérer les écarts entre théorie de la comparaison et pratique sur le terrain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mobilités, circulation migratoire et transnationalisme au prisme des réflexions méthodologiques de jeunes chercheur(e)s en sciences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadio Soukouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa El Chab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-migrinter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Mobilités, circulation migratoire et transnationalisme au prisme des réflexions méthodologiques de jeunes chercheur(e)s en sciences sociales, 13, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01739646v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01509966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comparer deux espaces urbains du commerce transnational (Le Caire et Oran), ou comment gérer les écarts entre théorie de la comparaison et pratique sur le terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bouhali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e-migrinter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Mobilités, circulation migratoire et transnationalisme au prisme des réflexions méthodologiques de jeunes chercheur(e)s en sciences sociales, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/e-migrinter.556⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01739646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Atlas de la Jordanie, sous la direction de Myriam Ababsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouhali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@ppemonde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 1 (113)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01082614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1468,527 +1585,527 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: French-speaking geography of retailing and consumption: an overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Wayens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/130ds⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05026961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulations marchandes et mondialisation des pauvres : transformations sociales et spatiales vues des Suds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Doron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Racaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Suds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 287, pp.5-20, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/suds.299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04327018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une mondialisation discrète. Circuler en Afrique : acteurs, routes, réseaux et marchandises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Belguidoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Afrique(s) en Mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4 (1), pp.8-10, 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/aem.004.0008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03842121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les routes de la soie existent déjà. Routes transnationales et places marchandes du made in China entre Asie, Afrique et Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ya-Han Chuang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@ppemonde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 126, 2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mappemonde.1333⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02356230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilités, circulation migratoire et transnationalisme au prisme des réflexions méthodologiques de jeunes chercheur(e)s en sciences sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa El Chab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadio Soukouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-migrinter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13, 2015, Mobilités, circulation migratoire et transnationalisme au prisme des réflexions méthodologiques de jeunes chercheur(e)s en sciences sociales</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02092887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1998,472 +2115,472 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le commerce de rue dans les villes du Maghreb et du Machrek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouhali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bénédicte Florin; Anna Madœuf; Olivier Sanmartin; Roman Stadnicki; Florence Troin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abécédaire de la ville au Maghreb et au Moyen-Orient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires François Rabelais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.85-86, 2020, 978-2-86906-750-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03025684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le succès des produits Made in China dans les marchés du Maghreb et du Machrek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouhali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bénédicte Florin; Anna Madœuf; Olivier Sanmartin; Roman Stadnicki; Florence Troin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abécédaire de la ville au Maghreb et au Moyen-Orient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires François Rabelais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.342, 2020, 978-2-86906-750-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03025675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la recherche du lien ténu : la mobilisation du religieux dans les réseaux commerçants et migratoires entre Yiwu et Le Caire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Bava. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dieu, les migrants et l’Afrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.205-224, 2018, Les Mobilités africaines, 978-2-343-14921-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02092851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les places marchandes discrètes de la mondialisation en Afrique du Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouhali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Armelle Choplin; Nora Mareï; Olivier Pliez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Afrique du Sahel et du Sahara à la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.93-100, 2017, Clefs concours. Géographie, 978-2-35030-454-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01739618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancien lieu du commerce et nouveau commerce transnational du made in China au marché al-Mûskî (Le Caire) : une fabrique de la ville par le bas sous tension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouhali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">René-Paul Desse; Sophie Lestrade. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mutations de l’espace marchand</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.353-370, 2016, Espace et territoires, 978-2-7535-4899-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01660844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2473,620 +2590,620 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trade, mobilities and marketplaces from Casablanca to West Africa. Towards a transnational commercial space?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Marei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Annual Congress of DAVO (German Middle East Studies Association for Contemporary Research and Documentation)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Frankfurt am Main, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02092816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction - Une ou des routes de la soie ? Diaspora chinoise, commerce et changement socio-spatial en Europe et en Afrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ya-Han Chuang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude - Une ou des routes de la soie ? Diaspora chinoise, commerce et changement socio-spatial en Europe et en Afrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LISST, CNRS, Université Toulouse 2 Jean-Jaurès, Nov 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03016845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The marketplaces of made-in-China goods in Cairo and Oran: globalisation and transformation of the consumption spaces, landscapes and practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouhali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RGS/IBG Annual International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Cardiff, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02092823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commerces, mobilités et places marchandes entre Dakar et Casablanca. Vers un espace commercial transnational ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Marei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55ème colloque de l’ASRDLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01881672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique de la ville marchande avec ou sans printemps arabe ? Étude comparée de deux quartiers-marchés du commerce transnational au Caire et à Oran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouhali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème édition de Géo’rizon, Université de Chambéry – « Six ans après le printemps arabe »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03016883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les places marchandes du made in China au Caire et à Oran : mondialisation et transformations des espaces et des pratiques de consommation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouhali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude de l'Association des géographes français (AGF) : l'Afrique du Sahel et du Sahara à la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03016868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The making of commercial centralities in the Arab worldCompared study of two marketplaces of transnational trade in Cairo and Oran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouhali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Suitcases and Containers: Considering Trade, Migration and Urban Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Libre de Bruxelles, Dec 2016, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03016914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commerce transnational du made in China et mutations urbaines dans le souk al-Muski au Caire. Quand la mondialisation s’ancre dans une centralité commerciale traditionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouhali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque national de la Commission Commerce du CNFG « Mutations commerciales et devenir de l’espace marchand »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02093018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3096,91 +3213,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effects of Transnational Trade on Urban Settings: The case of the al-Muski Market, Cairo, Egypt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouhali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01739681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3190,114 +3307,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Minghuan, Le modèle économique du centre commercial chinois en Europe (traduction)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouhali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/mappemonde.1245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03025915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId75"/>
+      <w:footerReference w:type="default" r:id="rId77"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3444,51 +3561,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01623192v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouhali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016TOU20108" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927034v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Mare&#239;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.10760" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638974v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.6428" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016767v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.4076" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02092918v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Marei" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dim&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aem.001.0093" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356245v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807349v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emam.1530" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920553v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01797166v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.3369" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849360v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.3157" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660811v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emam.889" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509966v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadio Soukouna" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa El Chab" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739646v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.556" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082614v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lagarde" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026961v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lemarchand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wayens" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laroche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130ds" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327018v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Doron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Racaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/suds.299" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842121v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Belguidoum" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aem.004.0008" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356230v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Han Chuang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.1333" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02092887v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025684v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/abecedaire-de-la-ville/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025675v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02092851v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pliez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=60148" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739618v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/geographie-des-territoires/529-l-afrique-du-sahel-et-du-sahara-a-la-mediterranee-9782350304540.html" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660844v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=4140" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02092816v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016845v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02092823v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01881672v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016883v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016868v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016914v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02093018v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739681v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025915v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.1245" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01623192v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouhali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016TOU20108" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05600052v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lemarchand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wayens" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laroche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11nlc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927034v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Mare&#239;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.10760" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638974v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.6428" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016767v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.4076" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02092918v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Marei" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dim&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aem.001.0093" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356245v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807349v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emam.1530" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920553v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01797166v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.3369" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849360v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.3157" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660811v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emam.889" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509966v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadio Soukouna" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa El Chab" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739646v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.556" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082614v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lagarde" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026961v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130ds" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327018v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Doron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Racaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/suds.299" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842121v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Belguidoum" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aem.004.0008" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356230v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Han Chuang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.1333" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02092887v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025684v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/abecedaire-de-la-ville/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025675v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02092851v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pliez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=60148" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739618v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/geographie-des-territoires/529-l-afrique-du-sahel-et-du-sahara-a-la-mediterranee-9782350304540.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660844v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=4140" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02092816v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016845v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02092823v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01881672v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016883v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016868v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016914v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02093018v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739681v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025915v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.1245" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>