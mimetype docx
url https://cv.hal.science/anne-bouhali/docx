--- v1 (2026-04-26)
+++ v2 (2026-05-19)
@@ -895,200 +895,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02356245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabriquer des centralités marchandes dans le monde arabe. Étude comparée de deux dispositifs du commerce transnational au Caire et à Oran</w:t>
+                <w:t xml:space="preserve">Sur les routes et marchés ouest-africains. Les circulations transnationales du made in China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Marei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Dimé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers d'EMAM</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01807349v1</w:t>
+                <w:t xml:space="preserve">halshs-01920553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur les routes et marchés ouest-africains. Les circulations transnationales du made in China</w:t>
+                <w:t xml:space="preserve">Fabriquer des centralités marchandes dans le monde arabe. Étude comparée de deux dispositifs du commerce transnational au Caire et à Oran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouhali</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mamadou Dimé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropolitiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Cahiers d'EMAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Territoires sahariens algériens à l'aube du XXIe siècle, 30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/emam.1530⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01920553v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01807349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negotiating Streets and Space in Transnational Trade Marketplaces in Oran (Algeria) and Cairo (Egypt): “Place Struggle” in the Commercial City</w:t>
               </w:r>
@@ -3561,51 +3561,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01623192v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouhali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016TOU20108" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05600052v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lemarchand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wayens" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laroche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11nlc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927034v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Mare&#239;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.10760" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638974v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.6428" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016767v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.4076" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02092918v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Marei" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dim&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aem.001.0093" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356245v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807349v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emam.1530" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920553v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01797166v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.3369" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849360v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.3157" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660811v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emam.889" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509966v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadio Soukouna" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa El Chab" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739646v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.556" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082614v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lagarde" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026961v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130ds" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327018v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Doron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Racaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/suds.299" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842121v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Belguidoum" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aem.004.0008" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356230v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Han Chuang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.1333" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02092887v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025684v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/abecedaire-de-la-ville/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025675v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02092851v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pliez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=60148" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739618v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/geographie-des-territoires/529-l-afrique-du-sahel-et-du-sahara-a-la-mediterranee-9782350304540.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660844v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=4140" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02092816v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016845v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02092823v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01881672v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016883v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016868v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016914v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02093018v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739681v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025915v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.1245" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01623192v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouhali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016TOU20108" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05600052v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lemarchand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wayens" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laroche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11nlc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927034v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Mare&#239;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.10760" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638974v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.6428" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016767v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.4076" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02092918v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Marei" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dim&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aem.001.0093" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356245v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920553v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807349v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emam.1530" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01797166v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.3369" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849360v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.3157" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660811v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emam.889" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509966v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadio Soukouna" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa El Chab" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739646v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.556" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082614v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lagarde" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026961v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130ds" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327018v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Doron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Racaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/suds.299" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842121v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Belguidoum" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aem.004.0008" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356230v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Han Chuang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.1333" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02092887v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025684v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/abecedaire-de-la-ville/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025675v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02092851v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pliez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=60148" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739618v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/geographie-des-territoires/529-l-afrique-du-sahel-et-du-sahara-a-la-mediterranee-9782350304540.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660844v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=4140" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02092816v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016845v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02092823v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01881672v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016883v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016868v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016914v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02093018v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739681v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025915v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.1245" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>