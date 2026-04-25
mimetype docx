--- v0 (2026-03-23)
+++ v1 (2026-04-25)
@@ -627,259 +627,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01066809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Backward Coupling in Bounded Free-Choice Nets Under Markovian and Non-Markovian Assumptions</w:t>
+                <w:t xml:space="preserve">Optimal routing for end-to-end guarantees using Network Calculus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Event Dynamic Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10626-008-0041-8⟩</w:t>
+              <w:t xml:space="preserve">Performance Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 65 (11-12), pp.Pages 883-906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.peva.2008.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953608v1</w:t>
+                <w:t xml:space="preserve">hal-00859086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal routing for end-to-end guarantees using Network Calculus</w:t>
+                <w:t xml:space="preserve">Backward Coupling in Bounded Free-Choice Nets Under Markovian and Non-Markovian Assumptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Performance Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 65 (11-12), pp.Pages 883-906. </w:t>
+              <w:t xml:space="preserve">Discrete Event Dynamic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18, pp.473-498. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.peva.2008.04.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10626-008-0041-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00859086v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal end-to-end routing for networks with multiplexing</w:t>
               </w:r>
@@ -891,51 +891,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2356,217 +2356,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01095314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some Synchronization Issues in OSPF Routing</w:t>
+                <w:t xml:space="preserve">Impact of Rare Alarms on Event Correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Jard</w:t>
+                <w:t xml:space="preserve">Aurore Junier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Junier</w:t>
+                <w:t xml:space="preserve">Benoit Ronot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DCNET13: the 4th International Conference on Data Communication Networking,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Reykjavik, Iceland. pp.5-14</w:t>
+              <w:t xml:space="preserve">CNSM - 9th international Conference on Network and Service Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00840350v1</w:t>
+                <w:t xml:space="preserve">hal-00920685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Rare Alarms on Event Correlation</w:t>
+                <w:t xml:space="preserve">Some Synchronization Issues in OSPF Routing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Jard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Junier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Ronot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNSM - 9th international Conference on Network and Service Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Zürich, Switzerland</w:t>
+              <w:t xml:space="preserve">DCNET13: the 4th International Conference on Data Communication Networking,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Reykjavik, Iceland. pp.5-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00920685v1</w:t>
+                <w:t xml:space="preserve">hal-00840350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk-Aware SLA Negotiation</w:t>
               </w:r>
@@ -2781,51 +2781,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hidden Anomaly Detection in Telecommunication Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Junier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoî Ronot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3272,307 +3272,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lightweight Modeling of Complex State Dependencies in Stream Processing Systems</w:t>
+                <w:t xml:space="preserve">Monotonicity in Service Orchestrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linh T. X. Phan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samarjit Chakraborty</w:t>
+                <w:t xml:space="preserve">Sidney Rosario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Benveniste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Haar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IEEE Real-Time and Embedded Technology and Applications Symposium (RTAS 2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 30th International Conference on Applications and Theory of Petri Nets (ICATPN'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Paris, France, France. pp.263-282, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-02424-5_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00429776v1</w:t>
+                <w:t xml:space="preserve">inria-00638289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monotonicity in Service Orchestrations</w:t>
+                <w:t xml:space="preserve">Lightweight Modeling of Complex State Dependencies in Stream Processing Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stefan Haar</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linh T. X. Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samarjit Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 30th International Conference on Applications and Theory of Petri Nets (ICATPN'09)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th IEEE Real-Time and Embedded Technology and Applications Symposium (RTAS 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, San Francisco, United States. 10 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-02424-5_16⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">inria-00638289v1</w:t>
+                <w:t xml:space="preserve">inria-00429776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical paths in the Partial Order Unfolding of a Stochastic Petri Net</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Haar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidney Rosario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 7th International Conference on Formal Modelling and Analysis of Timed Systems (FORMATS'09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Budapest, Hungary, Hungary. pp.43-57, </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3670,51 +3670,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth International Conference on Performance Evaluation Methodologies and Tools, Valuetools</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Pisa, Italy</w:t>
@@ -4419,203 +4419,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01885874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">End-to-end performance guarantees for multipath flows</w:t>
+                <w:t xml:space="preserve">Computation of a (min,+) multi-dimensional convolution for end-to-end performance analyzes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jouhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00289106v1</w:t>
+                <w:t xml:space="preserve">hal-00281355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of a (min,+) multi-dimensional convolution for end-to-end performance analyzes</w:t>
+                <w:t xml:space="preserve">End-to-end performance guarantees for multipath flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jouhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00281355v1</w:t>
+                <w:t xml:space="preserve">hal-00289106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal routing for end-to-end guarantees: the price of multiplexing</w:t>
               </w:r>
@@ -4627,64 +4627,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4852,64 +4852,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alarms correlation in telecommunication networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Junier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ronot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8321, INRIA. 2013, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4931,51 +4931,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hidden Anomaly Detection in Telecommunication Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Junier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5233,64 +5233,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical paths in the Partial Order Unfolding of a Stochastic Petri Net</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Haar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidney Rosario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7003, INRIA. 2009, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5338,51 +5338,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jouhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7012, INRIA. 2009, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5430,51 +5430,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jouhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7094, INRIA. 2009, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5522,64 +5522,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6423, INRIA. 2008, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5614,77 +5614,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monotony in Service Orchestrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidney Rosario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Benveniste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Haar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6528, INRIA. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5700,228 +5700,228 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00276627v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Explicit Control Algorithm for Optical FIFO Queues</w:t>
+                <w:t xml:space="preserve">An Algorithmic Toolbox for Network Calculus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-6097, INRIA. 2007, pp.11</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6094, INRIA. 2007, pp.44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00123901v2</w:t>
+                <w:t xml:space="preserve">inria-00123643v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Algorithmic Toolbox for Network Calculus</w:t>
+                <w:t xml:space="preserve">An Explicit Control Algorithm for Optical FIFO Queues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-6094, INRIA. 2007, pp.44</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng-Shang Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6097, INRIA. 2007, pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00123643v2</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00123901v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some examples and counterexamples for (min,+) filtering operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6095, INRIA. 2007, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -6285,51 +6285,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396074v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bu&#353;i&#263;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rovetta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2016.06.006" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KSFMS63-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743462v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Faou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Zavidovique" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01255070v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Stea" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2014.2332071" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231495v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nowak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2015.06.016" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066809v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2014.07.010" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K954NFSX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953608v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gaujal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-008-0041-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FZPVZ2RX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859086v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lagrange" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thierry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2008.04.008" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFQHF9XM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953607v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lagrange" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164817v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mairesse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-006-9326-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AD3F0F278B23D7C59D381CBD7105789956AE7967/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099682v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2004.10.017" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862968v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier Buob" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Sala&#252;n" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Raynal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909944v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOCOMWKSHPS50562.2020.9162999" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484330v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45778-5_10" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118156v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Comte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie de Panafieu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mathieu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01787187v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sehier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deiss" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909936v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889101v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01615361v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251432v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Varloot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2745844.2745893" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159962v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095314v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840350v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Junier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920685v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ronot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920699v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Lamali" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helia Pouyllau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Cohen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barth" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780073v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Farhi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780069v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238; Ronot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00778113v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659373v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boyer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samarjit Chakraborty" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Martin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Scharbarg" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16558-0_12" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583741v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jouhet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thierry" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583734v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Benveniste" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Caspi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1879021.1879047" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429776v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh T. X. Phan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638289v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Rosario" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Haar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02424-5_16" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B4X9J71T-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638288v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04368-0_6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-J46S8R2V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788929v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cottenceau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hardouin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071380v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099917v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099681v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100573v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272090v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119131151.ch6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916427v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01885874v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289106v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281355v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00151655v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00955496v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baudart" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00838969v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00702587v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronot Benoit" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00608852v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567390v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badouel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Darondeau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Komenda" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407672v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00408717v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431674v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00214235v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00276627v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00123901v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Shang Chang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00123643v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00123709v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072568v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01107384v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396074v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bu&#353;i&#263;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rovetta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2016.06.006" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KSFMS63-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743462v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Faou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Zavidovique" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01255070v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Stea" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2014.2332071" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231495v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nowak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2015.06.016" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066809v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2014.07.010" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K954NFSX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859086v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gaujal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lagrange" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thierry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2008.04.008" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFQHF9XM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953608v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-008-0041-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FZPVZ2RX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953607v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lagrange" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164817v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mairesse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-006-9326-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AD3F0F278B23D7C59D381CBD7105789956AE7967/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099682v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2004.10.017" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862968v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier Buob" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Sala&#252;n" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Raynal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909944v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOCOMWKSHPS50562.2020.9162999" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484330v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45778-5_10" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118156v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Comte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie de Panafieu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mathieu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01787187v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sehier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deiss" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909936v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889101v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01615361v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251432v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Varloot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2745844.2745893" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159962v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095314v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920685v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Junier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ronot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840350v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920699v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Lamali" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helia Pouyllau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Cohen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barth" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780073v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Farhi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780069v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238; Ronot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00778113v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659373v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boyer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samarjit Chakraborty" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Martin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Scharbarg" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16558-0_12" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583741v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jouhet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thierry" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583734v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Benveniste" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Caspi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1879021.1879047" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638289v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Rosario" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Haar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02424-5_16" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B4X9J71T-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429776v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh T. X. Phan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638288v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04368-0_6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-J46S8R2V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788929v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cottenceau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hardouin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071380v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099917v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099681v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100573v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272090v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119131151.ch6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916427v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01885874v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281355v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289106v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00151655v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00955496v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baudart" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00838969v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00702587v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronot Benoit" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00608852v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567390v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badouel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Darondeau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Komenda" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407672v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00408717v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431674v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00214235v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00276627v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00123643v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00123901v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Shang Chang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00123709v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072568v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01107384v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>