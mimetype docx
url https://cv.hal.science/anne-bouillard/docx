--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -329,209 +329,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00743462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact Worst-Case Delay in FIFO-Multiplexing Feed-Forward Networks</w:t>
+                <w:t xml:space="preserve">Fast symbolic computation of the worst-case delay in tandem networks and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Stea</w:t>
+                <w:t xml:space="preserve">Thomas Nowak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM Transactions on Networking</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, IEEE/ACM Transactions on Networking, 23 (5), pp.1387 - 1400 </w:t>
+              <w:t xml:space="preserve">Performance Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91, pp.270-285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNET.2014.2332071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.peva.2015.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01255070v1</w:t>
+                <w:t xml:space="preserve">hal-01231495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast symbolic computation of the worst-case delay in tandem networks and applications</w:t>
+                <w:t xml:space="preserve">Exact Worst-Case Delay in FIFO-Multiplexing Feed-Forward Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Nowak</w:t>
+                <w:t xml:space="preserve">Giovanni Stea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Performance Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 91, pp.270-285. </w:t>
+              <w:t xml:space="preserve">IEEE/ACM Transactions on Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, IEEE/ACM Transactions on Networking, 23 (5), pp.1387 - 1400 </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.peva.2015.06.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNET.2014.2332071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01231495v1</w:t>
+                <w:t xml:space="preserve">hal-01255070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perfect sampling for closed queueing networks</w:t>
               </w:r>
@@ -1738,243 +1738,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01787187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Log analysis via space-time pattern matching</w:t>
+                <w:t xml:space="preserve">Of Kernels and Queues: when network calculus meets analytic combinatorics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Achille Salaün</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élie de Panafieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNSM 2018: 14th International Conference on Network and Service Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Roma, Italy. pp.303-307</w:t>
+              <w:t xml:space="preserve">NetCal 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02909936v1</w:t>
+                <w:t xml:space="preserve">hal-01889101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Of Kernels and Queues: when network calculus meets analytic combinatorics</w:t>
+                <w:t xml:space="preserve">Log analysis via space-time pattern matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabien Mathieu</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Olivier Buob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achille Salaün</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NetCal 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">CNSM 2018: 14th International Conference on Network and Service Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Roma, Italy. pp.303-307</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01889101v1</w:t>
+                <w:t xml:space="preserve">hal-02909936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport Network Design for FrontHaul</w:t>
               </w:r>
@@ -2356,217 +2356,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01095314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Rare Alarms on Event Correlation</w:t>
+                <w:t xml:space="preserve">Some Synchronization Issues in OSPF Routing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Claude Jard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aurore Junier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Ronot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNSM - 9th international Conference on Network and Service Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Zürich, Switzerland</w:t>
+              <w:t xml:space="preserve">DCNET13: the 4th International Conference on Data Communication Networking,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Reykjavik, Iceland. pp.5-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00920685v1</w:t>
+                <w:t xml:space="preserve">hal-00840350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some Synchronization Issues in OSPF Routing</w:t>
+                <w:t xml:space="preserve">Impact of Rare Alarms on Event Correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Junier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Jard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurore Junier</w:t>
+                <w:t xml:space="preserve">Benoit Ronot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DCNET13: the 4th International Conference on Data Communication Networking,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Reykjavik, Iceland. pp.5-14</w:t>
+              <w:t xml:space="preserve">CNSM - 9th international Conference on Network and Service Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00840350v1</w:t>
+                <w:t xml:space="preserve">hal-00920685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk-Aware SLA Negotiation</w:t>
               </w:r>
@@ -2781,51 +2781,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hidden Anomaly Detection in Telecommunication Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Junier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoî Ronot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2876,51 +2876,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact worst-case delay for FIFO-multiplexing tandems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Stea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VALUETOOLS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Cargèse, France. pp.158-167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4142,51 +4142,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Worst-Case Analysis of Tandem Queueing Systems Using Network Calculus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Stea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruneo; Distefano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantitative Assessments of Distributed Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
@@ -4852,64 +4852,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alarms correlation in telecommunication networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Junier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ronot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8321, INRIA. 2013, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4931,51 +4931,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hidden Anomaly Detection in Telecommunication Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Junier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5017,224 +5017,224 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00702587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Packetization and Aggregate Scheduling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Residuation of tropical series: rationality issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-7685, INRIA. 2011, pp.24</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Darondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Komenda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7547, INRIA. 2011, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00608852v1</w:t>
+                <w:t xml:space="preserve">inria-00567390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residuation of tropical series: rationality issues</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Packetization and Aggregate Scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadir Farhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7685, INRIA. 2011, pp.24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Komenda</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">inria-00567390v1</w:t>
+                <w:t xml:space="preserve">inria-00608852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical paths in the Partial Order Unfolding of a Stochastic Petri Net</w:t>
               </w:r>
@@ -6285,51 +6285,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396074v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bu&#353;i&#263;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rovetta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2016.06.006" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KSFMS63-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743462v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Faou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Zavidovique" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01255070v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Stea" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2014.2332071" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231495v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nowak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2015.06.016" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066809v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2014.07.010" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K954NFSX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859086v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gaujal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lagrange" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thierry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2008.04.008" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFQHF9XM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953608v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-008-0041-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FZPVZ2RX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953607v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lagrange" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164817v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mairesse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-006-9326-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AD3F0F278B23D7C59D381CBD7105789956AE7967/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099682v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2004.10.017" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862968v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier Buob" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Sala&#252;n" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Raynal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909944v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOCOMWKSHPS50562.2020.9162999" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484330v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45778-5_10" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118156v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Comte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie de Panafieu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mathieu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01787187v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sehier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deiss" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909936v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889101v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01615361v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251432v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Varloot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2745844.2745893" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159962v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095314v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920685v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Junier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ronot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840350v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920699v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Lamali" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helia Pouyllau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Cohen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barth" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780073v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Farhi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780069v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238; Ronot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00778113v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659373v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boyer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samarjit Chakraborty" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Martin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Scharbarg" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16558-0_12" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583741v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jouhet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thierry" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583734v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Benveniste" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Caspi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1879021.1879047" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638289v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Rosario" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Haar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02424-5_16" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B4X9J71T-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429776v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh T. X. Phan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638288v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04368-0_6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-J46S8R2V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788929v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cottenceau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hardouin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071380v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099917v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099681v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100573v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272090v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119131151.ch6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916427v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01885874v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281355v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289106v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00151655v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00955496v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baudart" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00838969v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00702587v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronot Benoit" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00608852v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567390v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badouel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Darondeau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Komenda" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407672v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00408717v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431674v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00214235v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00276627v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00123643v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00123901v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Shang Chang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00123709v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072568v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01107384v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396074v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bu&#353;i&#263;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rovetta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2016.06.006" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KSFMS63-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743462v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Faou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Zavidovique" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231495v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nowak" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2015.06.016" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01255070v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Stea" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2014.2332071" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066809v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2014.07.010" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K954NFSX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859086v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gaujal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lagrange" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thierry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2008.04.008" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFQHF9XM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953608v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-008-0041-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FZPVZ2RX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953607v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lagrange" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164817v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mairesse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-006-9326-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AD3F0F278B23D7C59D381CBD7105789956AE7967/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099682v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2004.10.017" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862968v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier Buob" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Sala&#252;n" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Raynal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909944v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOCOMWKSHPS50562.2020.9162999" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484330v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45778-5_10" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118156v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Comte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie de Panafieu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mathieu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01787187v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sehier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deiss" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889101v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909936v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01615361v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251432v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Varloot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2745844.2745893" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159962v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095314v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840350v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Junier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920685v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ronot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920699v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Lamali" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helia Pouyllau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Cohen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barth" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780073v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Farhi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780069v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238; Ronot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00778113v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659373v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boyer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samarjit Chakraborty" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Martin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Scharbarg" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16558-0_12" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583741v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jouhet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thierry" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583734v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Benveniste" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Caspi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1879021.1879047" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638289v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Rosario" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Haar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02424-5_16" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B4X9J71T-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429776v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh T. X. Phan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638288v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04368-0_6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-J46S8R2V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788929v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cottenceau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hardouin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071380v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099917v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099681v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100573v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272090v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119131151.ch6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916427v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01885874v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281355v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289106v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00151655v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00955496v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baudart" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00838969v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00702587v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronot Benoit" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567390v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badouel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Darondeau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Komenda" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00608852v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407672v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00408717v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431674v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00214235v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00276627v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00123643v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00123901v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Shang Chang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00123709v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072568v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01107384v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>